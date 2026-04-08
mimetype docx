--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -66,14900 +66,15034 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemometrics-driven monitoring of cheese ripening: a multimodal spectroscopic and scanning electron microscopy investigation</w:t>
+                <w:t xml:space="preserve">Diet-Associated Gut Bacterial Microbiota and Metabolome Signatures Linked to Fermented Food Intake in Healthy Postmenopausal Women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Abi-Rizk</w:t>
+                <w:t xml:space="preserve">Natthanan Buranavanitvong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chayaporn Thanthithum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanyarat Kanyakam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4ay00609g⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15 (7), pp.1210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods15071210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488772v1</w:t>
+                <w:t xml:space="preserve">hal-05577505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipecolate and taurine are rat urinary biomarkers for lysine and threonine deficiencies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemometrics-driven monitoring of cheese ripening: a multimodal spectroscopic and scanning electron microscopy investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
+                <w:t xml:space="preserve">Hala Abi-Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+                <w:t xml:space="preserve">Julien Chamberland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Rutledge</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.06.039⟩</w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (23), pp.3732-3744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4ay00609g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157375v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments of e-sensing devices coupled to data processing techniques in food quality evaluation: a critical review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pipecolate and taurine are rat urinary biomarkers for lysine and threonine deficiencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Abi Rizk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Chamberland</w:t>
+                <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe B.Y. Cordella</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3AY01132A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153 (9), pp 2571-2584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224703v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthetic review of some recent extensions of ComDim</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Recent developments of e-sensing devices coupled to data processing techniques in food quality evaluation: a critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Abi Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chamberland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe B.Y. Cordella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cem.3454⟩</w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (41), pp. 5410-5440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3AY01132A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03935626v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metataxonomics, metagenomics, metabolomics analysis of the influence of temperature modification in full-scale anaerobic digesters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A synthetic review of some recent extensions of ComDim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.126612⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.e3454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cem.3454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03507080v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A longitudinal study of the effect of temperature modification in full-scale anaerobic digesters – dataset combining 16S rDNA gene sequencing, metagenomics, and metabolomics data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Metataxonomics, metagenomics, metabolomics analysis of the influence of temperature modification in full-scale anaerobic digesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Conteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107960⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 346, pp.126612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.126612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03585428v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumption of Boiled, but Not Grilled, Roasted, or Barbecued Beef Modifies the Urinary Metabolite Profiles in Rats.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A longitudinal study of the effect of temperature modification in full-scale anaerobic digesters – dataset combining 16S rDNA gene sequencing, metagenomics, and metabolomics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadezda V. Khodorova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+                <w:t xml:space="preserve">Delphine Conteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Pilard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Locquet</w:t>
+                <w:t xml:space="preserve">Oscar Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.107960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202100872⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03703793v1</w:t>
+                <w:t xml:space="preserve">hal-03585428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearrangement of incomplete multi-omics datasets combined with ComDim for evaluating replicate cross-platform variability and batch influence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Consumption of Boiled, but Not Grilled, Roasted, or Barbecued Beef Modifies the Urinary Metabolite Profiles in Rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda V. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serge Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2021.104422⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66 (12), pp.e2100872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202100872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469126v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma and Urinary Amino Acid-Derived Catabolites as Potential Biomarkers of Protein and Amino Acid Deficiency in Rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+                <w:t xml:space="preserve">Rearrangement of incomplete multi-omics datasets combined with ComDim for evaluating replicate cross-platform variability and batch influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Tomé</w:t>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Tardivel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (5), pp.1567. </w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218, pp.104422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13051567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2021.104422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882404v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of chocolate powder adulteration with peanut using near-infrared hyperspectral imaging and Multivariate Curve Resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma and Urinary Amino Acid-Derived Catabolites as Potential Biomarkers of Protein and Amino Acid Deficiency in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Laborde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Eveleigh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cordella</w:t>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2020.107454⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.1567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13051567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288932v1</w:t>
+                <w:t xml:space="preserve">hal-03882404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent trends in multi-block data analysis in chemometrics for multi-source data integration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Detection of chocolate powder adulteration with peanut using near-infrared hyperspectral imaging and Multivariate Curve Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Marini</w:t>
+                <w:t xml:space="preserve">Luc Eveleigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 137, 15 p. </w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119, pp.107454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2021.116206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2020.107454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130636v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBA-GUI: A chemometric graphical user interface for multi-block data visualisation, regression, classification, variable selection and automated pre-processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Recent trends in multi-block data analysis in chemometrics for multi-source data integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puneet Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Biancolillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2020.104139⟩</w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2021.116206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959982v1</w:t>
+                <w:t xml:space="preserve">hal-03130636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A partial least squares-based approach to assess the light penetration depth in wheat flour by near infrared hyperspectral imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Laborde</w:t>
+                <w:t xml:space="preserve">MBA-GUI: A chemometric graphical user interface for multi-block data visualisation, regression, classification, variable selection and automated pre-processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puneet Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Jaillais</w:t>
+                <w:t xml:space="preserve">Alessandra Biancolillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryad Bendoula</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+                <w:t xml:space="preserve">Federico Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2020.104139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0967033519891594⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02623568v1</w:t>
+                <w:t xml:space="preserve">hal-02959982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the microbial interplay during anaerobic co-digestion of wastewater sludge using common components analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (5), pp.e0232324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0232324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Assessment of the Impact of Industrial Processes on the Gastrointestinal Digestion of Milk Protein Matrices Using the INFOGEST Protocol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Atallah</w:t>
+                <w:t xml:space="preserve">A partial least squares-based approach to assess the light penetration depth in wheat flour by near infrared hyperspectral imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+                <w:t xml:space="preserve">Benoît Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Boulier</w:t>
+                <w:t xml:space="preserve">Ryad Bendoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Baniel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (11), pp.1580. </w:t>
+              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (1), pp.25-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods9111580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0967033519891594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288940v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ammonia exposure and acclimation on the performance and the microbiome of anaerobic digestion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Vitro Assessment of the Impact of Industrial Processes on the Gastrointestinal Digestion of Milk Protein Matrices Using the INFOGEST Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nathalie Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2020.100488⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), pp.1580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9111580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040710v1</w:t>
+                <w:t xml:space="preserve">hal-03288940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subpixel detection of peanut in wheat flour using a matched subspace detector algorithm and near-infrared hyperspectral imaging</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effect of ammonia exposure and acclimation on the performance and the microbiome of anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.120993⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.100488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2020.100488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958911v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of substrate biodegradability improvement in anaerobic Co-digestion using a chemometrics-based metabolomic approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Subpixel detection of peanut in wheat flour using a matched subspace detector algorithm and near-infrared hyperspectral imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126812⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.120993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040735v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of an untargeted chemometric approach for the source inference of ignitable liquids in forensic science</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assessment of substrate biodegradability improvement in anaerobic Co-digestion using a chemometrics-based metabolomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Begue</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 254, pp.77-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2018.11.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02626790v1</w:t>
+                <w:t xml:space="preserve">hal-03040735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted food contaminant detection using UHPLC-HRMS combined with multivariate analysis: feasibility study on tea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of an untargeted chemometric approach for the source inference of ignitable liquids in forensic science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Cladière</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Miguel de Figueirero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie V. Camel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.10.089⟩</w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 295, pp.8-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2018.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628598v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory study on the possibility to link gasoline samples sharing a common source after alteration by evaporation or combustion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Untargeted food contaminant detection using UHPLC-HRMS combined with multivariate analysis: feasibility study on tea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Camel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2019.05.032⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 277, pp.54-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.10.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162576v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variable selection method for multiclass classification problems using two-class ROC analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Exploratory study on the possibility to link gasoline samples sharing a common source after alteration by evaporation or combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel de Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe B. Y. Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 301, pp.190-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2019.05.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2018.04.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01766710v1</w:t>
+                <w:t xml:space="preserve">hal-02162576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the optimal number of components in independent components analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A variable selection method for multiclass classification problems using two-class ROC analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel de Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2017.11.051⟩</w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 117, pp.35-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2018.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757714v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of common components analysis with principal components analysis and independent components analysis: Application to SPME-GC-MS volatolomic signatures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Determination of the optimal number of components in independent components analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Kassouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 178, pp.854-863. </w:t>
+              <w:t xml:space="preserve">, 2018, 179, pp.538-545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2017.10.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2017.11.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624627v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROC, nouvelle méthode de sélection des variables pour les problèmes multiclasses: une application aux essences automobiles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comparison of common components analysis with principal components analysis and independent components analysis: Application to SPME-GC-MS volatolomic signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Bégué</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jondreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 178, pp.854-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2017.10.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164161v1</w:t>
+                <w:t xml:space="preserve">hal-02624627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of dynamically harmonized Fourier transform ion cyclotron resonance cell for high-throughput metabolomics fingerprinting: control of data quality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">ROC, nouvelle méthode de sélection des variables pour les problèmes multiclasses: une application aux essences automobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel de Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Paris</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 989, pp.27-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-017-0738-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01757705v1</w:t>
+                <w:t xml:space="preserve">hal-02164161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative chemometric method for processing direct introduction high resolution mass spectrometry metabolomic data: independent component–discriminant analysis (IC–DA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Potential of dynamically harmonized Fourier transform ion cyclotron resonance cell for high-throughput metabolomics fingerprinting: control of data quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Appenzeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-017-1179-x⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 410 (2), pp.483-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-017-0738-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01665227v1</w:t>
+                <w:t xml:space="preserve">hal-01757705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of fragrance stability used in the formulation of cosmetic and hygienic products using headspace solid-phase microextraction by nanostructured materials followed by gas chromatography with mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An innovative chemometric method for processing direct introduction high resolution mass spectrometry metabolomic data: independent component–discriminant analysis (IC–DA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baninia Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Moslah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeed Masoum</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cordella</w:t>
+                <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jssc.201600029⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (4), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-017-1179-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01349810v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of coupling ATR-MIR spectroscopy with independent components analysis to follow starch hydrothermal transformations</w:t>
+                <w:t xml:space="preserve">Investigation of fragrance stability used in the formulation of cosmetic and hygienic products using headspace solid-phase microextraction by nanostructured materials followed by gas chromatography with mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Dewaest</w:t>
+                <w:t xml:space="preserve">Saeed Masoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy C. Villemejane</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ali Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salehe Ghaheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.02.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.201600029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565087v1</w:t>
+                <w:t xml:space="preserve">hal-01349810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using pH variations to improve the discrimination of wines by 3D front face fluorescence spectroscopy associated to Independent Components Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Interest of coupling ATR-MIR spectroscopy with independent components analysis to follow starch hydrothermal transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dewaest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy C. Villemejane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Eveleigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.03.023⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58, pp.298-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.02.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531661v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of surfactant complex mixtures using Raman spectroscopy and signal extraction methods: application to laundry detergent deformulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using pH variations to improve the discrimination of wines by 3D front face fluorescence spectroscopy associated to Independent Components Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bonhommé</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rita Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 153, pp.278-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.03.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2016.02.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363725v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+                <w:t xml:space="preserve">Characterization of surfactant complex mixtures using Raman spectroscopy and signal extraction methods: application to laundry detergent deformulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Maillot</w:t>
+                <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Mazerolles</w:t>
+                <w:t xml:space="preserve">Anne Bonhommé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Verdu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">Benjamin Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 915, pp.36-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2016.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-014-0740-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01123343v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent Components Analysis with the JADE algorithm (vol 67, pg 220, 2015). Corrigendum</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2015.02.001⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (4), pp.807-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-014-0740-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269328v1</w:t>
+                <w:t xml:space="preserve">hal-01123343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrophotometric analysis of polysaccharide/milk protein interactions with methylene blue using independent components analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Attenuated total reflectance-mid infrared spectroscopy (ATR-MIR) coupled with independent components analysis (ICA): a fast method to determine plasticizers in polylactide (PLA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Kassouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.08.007⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 147, pp.569-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01269247v1</w:t>
+                <w:t xml:space="preserve">hal-01219018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuated total reflectance-mid infrared spectroscopy (ATR-MIR) coupled with independent components analysis (ICA): a fast method to determine plasticizers in polylactide (PLA)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Spectrophotometric analysis of polysaccharide/milk protein interactions with methylene blue using independent components analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Michon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.769-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.10.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01219018v1</w:t>
+                <w:t xml:space="preserve">hal-01269247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D front face solid-phase fluorescence spectroscopy combined with Independent Components Analysis to characterize organic matter in model soils</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Independent Components Analysis with the JADE algorithm (vol 67, pg 220, 2015). Corrigendum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2014.02.049⟩</w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67, pp.220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2015.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01173837v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent Components Analysis with the JADE algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">3D front face solid-phase fluorescence spectroscopy combined with Independent Components Analysis to characterize organic matter in model soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bendoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2013.03.013⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 125, pp.146 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2014.02.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01003372v1</w:t>
+                <w:t xml:space="preserve">hal-01173837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Colloidal Structure of Dairy Gels on Milk Fat Fusion Behavior: Quantification of the Liquid Fat Content by In Situ Quantitative Proton Nuclear Magnetic Resonance Spectroscopy (isq H-1 NMR)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Independent Components Analysis with the JADE algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.22 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2013.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1750-3841.12072⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001080v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent components analysis applied to mid-infrared spectra of edible oils to study the thermal stability of heated oils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the Colloidal Structure of Dairy Gels on Milk Fat Fusion Behavior: Quantification of the Liquid Fat Content by In Situ Quantitative Proton Nuclear Magnetic Resonance Spectroscopy (isq H-1 NMR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R. Bouteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faten Ammari Ammari</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jeanne J. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid F. Khifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néziha N. Boughanmi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno B. Lecanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (4), pp.E535 - E541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1750-3841.12072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11694-013-9143-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01004752v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à l'analyse en composantes indépendantes et comparaison avec l'analyse en composantes principales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Independent components analysis applied to mid-infrared spectra of edible oils to study the thermal stability of heated oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ammari Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L. Eveleigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néziha N. Boughanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. D.N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (24), pp.90-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11694-013-9143-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569387v1</w:t>
+                <w:t xml:space="preserve">hal-01004752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two novel methods for the determination of the number of components in independent components analysis models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Moya-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. F. Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas N. D.N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112, pp.24 - 32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemolab.2011.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the heat stability of sunflower oil enriched in natural antioxidants by different analytical techniques and front-face fluorescence spectroscopy combined with Independent Components Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten F. Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neziha N. Boughanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas N. D.N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 99, pp.323 - 329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2012.05.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of significant factors by an extension of ANOVA-PCA based on multi-block analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Introduction à l'analyse en composantes indépendantes et comparaison avec l'analyse en composantes principales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Douglas N. D.N. Rutledge</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 976 (976)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01001468v1</w:t>
+                <w:t xml:space="preserve">hal-01569387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new extensions of principal component transform to compute a PLS2 model between two wide matrices: PCT-PLS2 and segmented PCT-PLS2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Identification of significant factors by an extension of ANOVA-PCA based on multi-block analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Climaco R. C. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. L. M. Schmidtke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. D.N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2009.01.016⟩</w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (2), pp.173 - 182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2010.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668065v1</w:t>
+                <w:t xml:space="preserve">hal-01001468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal component transform — Outer product analysis in the PCA context</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Two new extensions of principal component transform to compute a PLS2 model between two wide matrices: PCT-PLS2 and segmented PCT-PLS2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2008.03.009⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 642 (1-2), pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2009.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01274512v1</w:t>
+                <w:t xml:space="preserve">hal-02668065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-way analysis of outer product arrays using PARAFAC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Principal component transform — Outer product analysis in the PCA context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 85 (2), pp.170-178. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 93 (1), pp.43-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2008.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2006.06.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02663174v1</w:t>
+                <w:t xml:space="preserve">hal-01274512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalised PLS_Cluster: an extension of PLS_Cluster for interpretable hierarchical clustering of multivariate data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multi-way analysis of outer product arrays using PARAFAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. D.N. Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensing and Instrumentation for Food Quality and Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11694-007-9010-4⟩</w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 85 (2), pp.170-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2006.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273705v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent component analysis as a pretreatment method for parallel factor analysis to eliminate artefacts from multiway data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Generalised PLS_Cluster: an extension of PLS_Cluster for interpretable hierarchical clustering of multivariate data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio S. Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2007.02.061⟩</w:t>
+              <w:t xml:space="preserve">Sensing and Instrumentation for Food Quality and Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (3), pp.79-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11694-007-9010-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01273702v1</w:t>
+                <w:t xml:space="preserve">hal-01273705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of wines based on 2D NMR spectra using learning vector quantization neural networks and partial least squares discriminant analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Independent component analysis as a pretreatment method for parallel factor analysis to eliminate artefacts from multiway data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Neil Rutledge</w:t>
+                <w:t xml:space="preserve">Hamida Benabid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 558 (1-2), pp.144-149. </w:t>
+              <w:t xml:space="preserve">, 2007, 589 (2), pp.216-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2005.11.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2007.02.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668064v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence spectroscopy for monitoring deterioration of extra virgin olive oil during heating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrimination of wines based on 2D NMR spectra using learning vector quantization neural networks and partial least squares discriminant analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Masoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Cheikhousman</w:t>
+                <w:t xml:space="preserve">Joseph Vercauteren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Zude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+                <w:t xml:space="preserve">Mehdi Jalali-Heravi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude L. Léger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Douglas Neil Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 382 (6), pp.1438-1443. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 558 (1-2), pp.144-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-005-3286-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2005.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683391v1</w:t>
+                <w:t xml:space="preserve">hal-02668064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Maillard Reaction in Infant Formulas by Means of Front‐Face Fluorescence</w:t>
+                <w:t xml:space="preserve">Fluorescence spectroscopy for monitoring deterioration of extra virgin olive oil during heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Birlouez-Aragon</w:t>
+                <w:t xml:space="preserve">Rana Cheikhousman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Locquet</w:t>
+                <w:t xml:space="preserve">Manuela Zude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E de St Louvent</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude L. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 382 (6), pp.1438-1443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-005-3286-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1196/annals.1333.038⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224846v1</w:t>
+                <w:t xml:space="preserve">hal-02683391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar coordinates projection: A simple data visualization tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the Maillard Reaction in Infant Formulas by Means of Front‐Face Fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Birlouez-Aragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E de St Louvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Stahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2005.04.014⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1043 (1), pp.308-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1196/annals.1333.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834754v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence spectroscopy for monitoring rapeseed oil upon heating</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Polar coordinates projection: A simple data visualization tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Inès Birlouez-Aragon</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Malabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Czech Journal of Food Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (9), pp.839-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2005.04.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17221/10634-CJFS⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02680272v1</w:t>
+                <w:t xml:space="preserve">hal-01834754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence spectroscopy for monitoring extra virgin olive oil deterioration upon heating</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fluorescence spectroscopy for monitoring rapeseed oil upon heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Arnaud Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ines Birlouez-Aragon</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Birlouez-Aragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Czech Journal of Food Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 22, pp.147-150. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 22, pp.127-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17221/10634-CJFS⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17221/10640-CJFS⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02680836v1</w:t>
+                <w:t xml:space="preserve">hal-02680272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fluorescence spectroscopy for monitoring extra virgin olive oil deterioration upon heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Cheikhousman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Zude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Birlouez-Aragon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Czech Journal of Food Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22, pp.147-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17221/10640-CJFS⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sélection d'échantillons représentatifs par des méthodes chimiométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Maalouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jaillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectra Analyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 33 (237), pp.23-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pipecolate and taurine, rat urinary biomarkers for lysine and threonine deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on « Dietary Protein for Human Health »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Utrecht, Netherlands. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential of 3D Front-face fluorescence spectroscopy coupled to chemometrics to monitor ripening of cheese products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abi Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chamberland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B.Y. Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de l’INAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pipecolate, specific biomarker of lysine deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roisné-Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Devi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on « Dietary Protein for Human Health »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Utrecht, Netherlands. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sperm Intact Cell MALDI-TOF Mass Spectrometry : an innovative proteomic phenotyping method for accurate diagnosis of male fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consommation quotidienne de viande bovine cuite selon différents modes est signée par le profil métabolique urinaire chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oberli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées françaises de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of the substrate biodegrability in anaerobic co-digestion using a metabolomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European RFMF Metabomeeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemometric analysis of a metagenomic dataset to decipher the functional role of the micrpbiota from anaerobic digesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Conteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Liège, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vitro nutritional characterization of milk proteins with different molecular arrangements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Attalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Granada, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vitro nutritional characterization of milk proteins with different molecular arrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. International congress on food digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular markers of dietary essential amino-acid deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrition 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Baltimore, United States. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving the scan depth of near infrared hyperspectral imaging using spatially resolved spectroscopy lighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bendoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Heran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. Workshop on hyperspectral image and signal processing: Evolution in Remote sensing (WHISPERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Amsterdam, Netherlands. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aromatech®: A compound identification and chemometric toolbox based on Kováts index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.L.F. Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie XIX 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France. , 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaporation and combustion: do they jeopardize the possibility to link gasoline samples sharing a common source?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel de Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. european academy of forensic science conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Lyon, France. , 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High throughput metabolomics based on ultra high resolution detection and dedicated chemometric tools as an efficient approach to address health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baninia Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23. International Scientific Conference of LAAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon. , 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High throughput metabolomics using FTICR-MS to reveal rat exposure states to pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baninia Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Appenzeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">65. ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States. , 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparison of PCA, ICA and common components analysis applied to volatolomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie XVIII 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. , 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a foodomics approach for food chemical safety assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France. , 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of principal components analysis, independent components analysis and common components analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. Colloquium Chemometricum Mediterraneum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Arles, France. , 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Common components analysis: a new (?) exploratory data analysis method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie XVIII 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. , 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Independent components analysis: theory, applications and difficulties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AgroStat 2016 Congress - 14th Symposium on Statistical Methods for the Food Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lausanne, Switzerland. , 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-block data analysis: new extensions and applications in chemometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SCIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Providence, Rhode Island, United States. , 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raman spectroscopy coupled to blind source separation methods for deformulation of surfactant mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euroanalysis 18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la qualité d'une matrice céréalière modèle au cours de la cuisson par une approche de type omique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafia Bennaceur Othmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourdia Larfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque DIM Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. Annual Conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 2013, 9th Annual Conference of the Metabolomics Society</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can we trust untargeted metabolomics: first results of the metabo-ring study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. Annual International Meeting of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Washington, United States. , 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ quantitative proton nuclear magnetic resonance spectroscopy analysis of milk fat fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bouteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Khifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lecanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. International Conference on Magnetic Resonance in Food (MR Food 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Wageningen, Netherlands. , 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparison of independent components analysis with principal components analysis: application to a Mmd infrared data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. journées Européennes Agro-Industrie et Méthodes Statistiques (Agrostat 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France. , 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary metabolic signature of protein and amino-acid deficiency</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potentiel de la spectroscopie de fluorescence 3D et infrarouge couplées à la chimiométrie pour suivre l’affinage et la qualité des produits fromagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Abi Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chamberland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe B.Y. Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Belgrade (Serbia), Serbia</w:t>
+              <w:t xml:space="preserve">Congrès de l’ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231716v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel de la spectroscopie de fluorescence 3D et infrarouge couplées à la chimiométrie pour suivre l’affinage et la qualité des produits fromagers</w:t>
+                <w:t xml:space="preserve">Urinary metabolic signature of protein and amino-acid deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Abi Rizk</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarita Devi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anura Kurpad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">FENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Belgrade (Serbia), Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231725v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of incomplete multi-block datasets by ComDim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas N. D.N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the microbial community interactions in anaerobic digesterswith common components analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subpixel detection in wheat flour using near infrared hyperspectral imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. conference on optical characterization of materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karlsruhe Center for Spectral Signatures of Materials (KCM)., Mar 2019, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subpixel detection of peanut in wheat flour unsing near infrared hyperspectral imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and data treatment strategies for metabolomics for untargeted contaminants detection in complex food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie XIX 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source inference of ignitable liquids in forensic science: an untargeted chemometric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel de Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. european academy of forensic science conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Academy of Forensic Science., Aug 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques extensions de la méthode ComDim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. journées de statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The area under the ROC curve as a variable selection criterion for multiclass classification problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel de Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie XIX 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination du nombre optimal de composantes dans l'Analyse en Composantes Indépendantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Kassouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie XIX 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput metabolomic fingerprints using an FT-ICR instrument to reveal exposure to contaminants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards an untargeted foodomics approach for food chemical safety assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Réseau National de Spectrométrie de Masse FT-ICR à Haut Champ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">8. International Symposium on RAFA (Recent Advances in Food Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Chemistry and Technology Prague (UCT). CZE.; Wageningen University and Research Centre (WUR). NLD., Nov 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763215v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an untargeted foodomics approach for food chemical safety assessment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Potential of the FT-ICR instrument equipped with dynamically harmonized cell, to perform high throughput metabolomic analyse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baninia Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on RAFA (Recent Advances in Food Analysis)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Chemistry and Technology Prague (UCT). CZE.; Wageningen University and Research Centre (WUR). NLD., Nov 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Bruker Daltonics Users’ Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766705v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of the FT-ICR instrument equipped with dynamically harmonized cell, to perform high throughput metabolomic analyse.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">High-throughput metabolomic fingerprints using an FT-ICR instrument to reveal exposure to contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bruker Daltonics Users’ Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Marne La Vallée, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Réseau National de Spectrométrie de Masse FT-ICR à Haut Champ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757715v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidencing pesticides exposure status through metabolomic fingerprints from high resolution detection using either LC/MS and FIA/MS in combination with chemometric tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid analysis of metabolic fingerprints using FTMS instrument coupled with chemometric tools to highlight pesticide exposure status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics fingerprints from high resolution detection using LC/MS and FIA/MS approaches for evidencing pesticide exposure status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lécluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations hydrothermales de l'amidon: apport de la chimiométrie couplée à la spectroscopie infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dewaest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Villemejane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Eveleigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approche multi-échelle des produits céréaliers de cuisson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemometric tools to highlight pesticide exposure status by analyzing metabolomics fingerprints produced by direct introduction using an FTMS instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 17.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la discrimination des cépages dans l'étude des vins rouges par modification du pH. Comparaison des résultats spectroscopiques et électrochimiques obtenus par analyse en composantes indépendantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 17.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of blind source separation methods for surfactant mixture deformulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanglar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 16.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multi-tableaux permettant de relier des données instrumentales et sensorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fiches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multi-tableaux pour relier des données instrumentales et sensorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fiches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matinée thématique Chimiométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multi-tableaux: relier données instrumentales et sensorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fiches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 16.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent components analysis with the JADE algorithm – Why ICA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Agro-Industrie et Méthodes Statistiques - Agrostat 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l’analyse en composantes indépendantes pour l’étude des interactions polysaccharides / protéines de lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Structuration des gels laitiers mixtes : addition d’(exo) polysaccharides, protéines d’origine végétale, …"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie de fluorescence frontale 3D couplée à l'analyse en composantes indépendantes pour caractériser la matière organique de modèles de sols en poudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bendoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using pH variations to improve the discrimination of wines by 3D front face fluorescence spectroscopy associated to independent components analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two novel methods for the determination of the number of components in independent component analysis models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Advantages and disadvantages of independent components analysis in chemometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. African-European Conference on Chemometrics - Afrodata 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">13. Chemometrics in Analytical Chemistry - CAC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350491v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent components analysis with the JADE algorithm</w:t>
+                <w:t xml:space="preserve">Development of a chemometric procedure for evaluating the quality of Raman spectra used in bacterial strains discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. African-European Conference on Chemometrics - Afrodata 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">Chimiométrie 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349802v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages and disadvantages of independent components analysis in chemometrics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Independent Component Analysis applied to Mid-InfraRed spectra of edible oils to study the thermal stability of heated oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neziha Boughanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Chemometrics in Analytical Chemistry - CAC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350490v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a chemometric procedure for evaluating the quality of Raman spectra used in bacterial strains discrimination</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Etude de l'influence du pH sur la discrimination de cépages par spectroscopie de fluorescence frontale 3D associée à l'analyse en composantes indépendantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594344v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent Component Analysis applied to Mid-InfraRed spectra of edible oils to study the thermal stability of heated oils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Independent components analysis with the JADE algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Chemometrics in Analytical Chemistry - CAC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">2. African-European Conference on Chemometrics - Afrodata 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350498v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'influence du pH sur la discrimination de cépages par spectroscopie de fluorescence frontale 3D associée à l'analyse en composantes indépendantes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Two novel methods for the determination of the number of components in independent component analysis models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">2. African-European Conference on Chemometrics - Afrodata 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350493v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on faire confiance à la métabolomique: résultats de l'initiative MetaboRing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we trust untargeted metabolomics: results of the metabo-ring study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous significant factor detection and variable selection using multi-block analysis methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. African-European Conference on Chemometrics - Afrodata 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">4. EuChems Chemistry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595486v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous significant factor detection and variable selection using multi-block analysis methods</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Can we trust untargeted metabolomics: results of the metabo-ring study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. EuChems Chemistry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">2. African-European Conference on Chemometrics - Afrodata 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350489v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Maillard reaction in infant formulas by means of front-face fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Birlouez Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Locquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E de Saint Louvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on the Maillard Reaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Charleston, Caroline Du Sud, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1196/annals.1333.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764111v1</w:t>
-              </w:r>
-[...3182 lines deleted...]
-                <w:t xml:space="preserve">hal-01350497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ComDim methods for the analysis of multiblock data in data fusion perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Fusion methodology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ere ed., Elsevier, 396 p., 2019, 9780444639844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent components analysis: theory and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resolving spectral mixtures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 674 p., 2016, 978-0-4446-3638-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-444-63638-6.00007-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ quantitative proton nuclear magnetic resonance spectroscopy analysis of milk fat fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bouteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Khifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lecanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Food Science : Food for Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Royal Society of chemistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 235 p., 2013, Special publication (Royal Society of Chemistry. Online), 978-1-84973-634-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781849737531-00044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId378"/>
+      <w:footerReference w:type="default" r:id="rId383"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15106,51 +15240,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488772v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Abi-Rizk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chamberland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ay00609g" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157375v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.06.039" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224703v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Abi Rizk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B.Y. Cordella" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3AY01132A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935626v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.3454" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Franchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126612" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585428v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107960" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03703793v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda V. Khodorova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Locquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100872" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2021.104422" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda N. Khodorova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051567" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288932v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laborde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Eveleigh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2020.107454" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130636v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Mishra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Roger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Biancolillo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Marini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2021.116206" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959982v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2020.104139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0967033519891594" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232324" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288940v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Atallah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111580" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040710v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100488" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958911v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Metz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.120993" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040735v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126812" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Figueirero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Archer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Begue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2018.11.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628598v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Delaporte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Camel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.10.089" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162576v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Figueiredo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B. Y. Cordella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.05.032" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766710v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2018.04.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757714v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kassouf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.11.051" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624627v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.10.025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164161v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757705v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baninia Habchi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0738-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665227v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moslah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1179-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349810v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Masoum" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholami" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salehe Ghaheri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201600029" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5MS29HK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565087v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dewaest" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy C. Villemejane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.02.038" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2W318MH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Saad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.03.023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGSPQRJL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363725v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gaubert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomm&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Burger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.02.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFTZ15TG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269328v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2015.02.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269247v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rohart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.08.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKS6TC8T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219018v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ruellan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.10.021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173837v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ammari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.02.049" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5V7ZFX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003372v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2013.03.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q83XP62N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001080v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bouteille" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne J. Perez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Khifer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Lecanu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.12072" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9VKQ06J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ammari Ammari" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Eveleigh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ziha N. Boughanmi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. D.N. Rutledge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-013-9143-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569387v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004543v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Moya-Gonzalez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Ammari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2011.12.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH62VQ6N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004528v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten F. Ammari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neziha N. Boughanmi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2012.05.059" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DWS57GB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001468v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Climaco R. C. Pinto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. L. M. Schmidtke" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Locquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2010.05.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FZ3P9M0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668065v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.01.016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274512v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Barros" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Pinto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2008.03.009" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5LZP387-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663174v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2006.06.011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3S3726L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273705v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S. Barros" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-007-9010-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273702v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Benabid" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.02.061" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLT5LP1V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668064v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vercauteren" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jalali-Heravi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Neil Rutledge" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.11.015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV5KSZKG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683391v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Cheikhousman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zude" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. L&#233;ger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-3286-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GFFQ6Z15-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224846v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Birlouez-Aragon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Locquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de St Louvent" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stahl" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1333.038" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CNZFLXD4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834754v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malabat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2005.04.014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680272v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Mas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Birlouez-Aragon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17221/10634-CJFS" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680836v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Birlouez-Aragon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17221/10640-CJFS" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834757v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231716v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Azzout-Marniche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Devi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anura Kurpad" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231725v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231727v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165420v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164166v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boulanger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162568v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766707v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164155v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165426v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766712v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766709v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763215v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766705v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757715v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738178v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Paris" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587050v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594795v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;cluse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349545v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Villemejane" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595309v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349809v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595641v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanteri" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587042v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiches" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint-Eve" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349541v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349546v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349160v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349808v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349811v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349812v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350491v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349802v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350490v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594344v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350498v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neziha Boughanmi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350493v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350489v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764111v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Birlouez Aragon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Saint Louvent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311408v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N Rutledge" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231735v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abi Rizk" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chamberland" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B.Y. Cordella" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311376v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudichon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Martin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardivel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231740v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eloy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banliat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231771v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodorova" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordella" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberli" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231789v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231788v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547633v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Attalah" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165423v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162577v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164150v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Heran" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766708v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L.F. Soares" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Carneiro" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164167v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766703v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763234v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757727v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765434v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766704v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766702v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349181v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349547v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595329v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomme" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123136v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595107v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafia Bennaceur Othmani" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Larfi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594330v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouteille" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khifer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecanu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350497v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162578v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349166v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63638-6.00007-3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627205v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne P&#233;rez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.rsc.org/en/content/ebook/978-1-84973-634-3#!divbookcontent" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737531-00044" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46A01271E20FAC6810CD97C9B2EF53C27739E267/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natthanan Buranavanitvong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayaporn Thanthithum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanyarat Kanyakam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Azzout-Marniche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods15071210" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Abi-Rizk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chamberland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ay00609g" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.06.039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Abi Rizk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B.Y. Cordella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3AY01132A" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935626v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.3454" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Franchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126612" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107960" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03703793v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda V. Khodorova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Locquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100872" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2021.104422" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882404v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda N. Khodorova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051567" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laborde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Eveleigh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2020.107454" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130636v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Mishra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Roger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Biancolillo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Marini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2021.116206" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2020.104139" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040625v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232324" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623568v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0967033519891594" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Atallah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111580" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040710v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100488" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958911v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Metz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.120993" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126812" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626790v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Figueirero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Archer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Begue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2018.11.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628598v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Delaporte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladi&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Camel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.10.089" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162576v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Figueiredo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B. Y. Cordella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.05.032" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2018.04.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kassouf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.11.051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624627v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.10.025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757705v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baninia Habchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0738-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665227v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moslah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1179-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Masoum" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholami" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salehe Ghaheri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201600029" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5MS29HK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565087v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dewaest" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy C. Villemejane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.02.038" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2W318MH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531661v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Saad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.03.023" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGSPQRJL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363725v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gaubert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomm&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Burger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.02.016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFTZ15TG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219018v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ruellan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.10.021" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269247v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rohart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.08.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKS6TC8T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269328v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2015.02.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173837v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ammari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.02.049" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5V7ZFX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003372v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2013.03.013" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q83XP62N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001080v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bouteille" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne J. Perez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Khifer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Lecanu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.12072" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9VKQ06J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004752v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ammari Ammari" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Eveleigh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ziha N. Boughanmi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. D.N. Rutledge" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-013-9143-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004543v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Moya-Gonzalez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Ammari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2011.12.005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH62VQ6N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004528v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten F. Ammari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neziha N. Boughanmi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2012.05.059" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DWS57GB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569387v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001468v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Climaco R. C. Pinto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. L. M. Schmidtke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Locquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2010.05.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FZ3P9M0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668065v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.01.016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274512v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Barros" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Pinto" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2008.03.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5LZP387-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663174v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2006.06.011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3S3726L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273705v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S. Barros" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-007-9010-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273702v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Benabid" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.02.061" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLT5LP1V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668064v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vercauteren" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jalali-Heravi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Neil Rutledge" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.11.015" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV5KSZKG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683391v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Cheikhousman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zude" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. L&#233;ger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-3286-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GFFQ6Z15-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224846v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Birlouez-Aragon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Locquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de St Louvent" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stahl" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1333.038" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CNZFLXD4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834754v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malabat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2005.04.014" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680272v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Mas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Birlouez-Aragon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17221/10634-CJFS" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680836v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Birlouez-Aragon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17221/10640-CJFS" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834757v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311408v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N Rutledge" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231735v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abi Rizk" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chamberland" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B.Y. Cordella" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311376v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudichon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardivel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231740v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eloy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banliat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231771v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodorova" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordella" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231789v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231788v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547633v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Attalah" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165423v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162577v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164150v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Heran" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boulanger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766708v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L.F. Soares" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Carneiro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164167v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763234v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757727v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766704v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765434v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766703v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766702v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349181v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349547v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595329v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomme" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595107v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafia Bennaceur Othmani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Larfi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123136v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594330v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouteille" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khifer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecanu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350497v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231725v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231716v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Devi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anura Kurpad" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231727v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165420v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164166v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162568v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766707v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164155v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165426v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766712v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766709v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766705v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757715v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763215v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738178v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Paris" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587050v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594795v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;cluse" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349545v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Villemejane" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595309v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349809v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595641v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanteri" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587042v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiches" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint-Eve" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349541v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349546v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349160v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349808v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349811v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349812v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350490v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594344v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350498v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neziha Boughanmi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350493v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349802v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350491v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350489v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764111v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Birlouez Aragon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Saint Louvent" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162578v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349166v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63638-6.00007-3" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627205v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne P&#233;rez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.rsc.org/en/content/ebook/978-1-84973-634-3#!divbookcontent" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737531-00044" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46A01271E20FAC6810CD97C9B2EF53C27739E267/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>