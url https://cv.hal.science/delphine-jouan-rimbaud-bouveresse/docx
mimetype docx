--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -351,1177 +351,1177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipecolate and taurine are rat urinary biomarkers for lysine and threonine deficiencies</w:t>
+                <w:t xml:space="preserve">Recent developments of e-sensing devices coupled to data processing techniques in food quality evaluation: a critical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Moro</w:t>
+                <w:t xml:space="preserve">Hala Abi Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chamberland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe B.Y. Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.06.039⟩</w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (41), pp. 5410-5440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3AY01132A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157375v1</w:t>
+                <w:t xml:space="preserve">hal-04224703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments of e-sensing devices coupled to data processing techniques in food quality evaluation: a critical review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pipecolate and taurine are rat urinary biomarkers for lysine and threonine deficiencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Abi Rizk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Chamberland</w:t>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe B.Y. Cordella</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (41), pp. 5410-5440. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153 (9), pp 2571-2584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3AY01132A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224703v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthetic review of some recent extensions of ComDim</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A longitudinal study of the effect of temperature modification in full-scale anaerobic digesters – dataset combining 16S rDNA gene sequencing, metagenomics, and metabolomics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Conteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cem.3454⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.107960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935626v1</w:t>
+                <w:t xml:space="preserve">hal-03585428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metataxonomics, metagenomics, metabolomics analysis of the influence of temperature modification in full-scale anaerobic digesters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oscar Franchi</w:t>
+                <w:t xml:space="preserve">Consumption of Boiled, but Not Grilled, Roasted, or Barbecued Beef Modifies the Urinary Metabolite Profiles in Rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda V. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Locquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.126612⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66 (12), pp.e2100872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202100872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507080v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A longitudinal study of the effect of temperature modification in full-scale anaerobic digesters – dataset combining 16S rDNA gene sequencing, metagenomics, and metabolomics data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A synthetic review of some recent extensions of ComDim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107960⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.e3454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cem.3454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03585428v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumption of Boiled, but Not Grilled, Roasted, or Barbecued Beef Modifies the Urinary Metabolite Profiles in Rats.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Locquet</w:t>
+                <w:t xml:space="preserve">Metataxonomics, metagenomics, metabolomics analysis of the influence of temperature modification in full-scale anaerobic digesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Conteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 66 (12), pp.e2100872. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 346, pp.126612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202100872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.126612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703793v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearrangement of incomplete multi-omics datasets combined with ComDim for evaluating replicate cross-platform variability and batch influence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Detection of chocolate powder adulteration with peanut using near-infrared hyperspectral imaging and Multivariate Curve Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chapleur</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Eveleigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2021.104422⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119, pp.107454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2020.107454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469126v1</w:t>
+                <w:t xml:space="preserve">hal-03288932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma and Urinary Amino Acid-Derived Catabolites as Potential Biomarkers of Protein and Amino Acid Deficiency in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Tomé</w:t>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (5), pp.1567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu13051567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of chocolate powder adulteration with peanut using near-infrared hyperspectral imaging and Multivariate Curve Resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rearrangement of incomplete multi-omics datasets combined with ComDim for evaluating replicate cross-platform variability and batch influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Laborde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Eveleigh</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 119, pp.107454. </w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218, pp.104422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2020.107454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2021.104422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288932v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent trends in multi-block data analysis in chemometrics for multi-source data integration</w:t>
               </w:r>
@@ -1635,1804 +1635,1804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBA-GUI: A chemometric graphical user interface for multi-block data visualisation, regression, classification, variable selection and automated pre-processing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Federico Marini</w:t>
+                <w:t xml:space="preserve">A partial least squares-based approach to assess the light penetration depth in wheat flour by near infrared hyperspectral imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bendoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2020.104139⟩</w:t>
+              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (1), pp.25-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0967033519891594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959982v1</w:t>
+                <w:t xml:space="preserve">hal-02623568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the microbial interplay during anaerobic co-digestion of wastewater sludge using common components analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (5), pp.e0232324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0232324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A partial least squares-based approach to assess the light penetration depth in wheat flour by near infrared hyperspectral imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+                <w:t xml:space="preserve">In Vitro Assessment of the Impact of Industrial Processes on the Gastrointestinal Digestion of Milk Protein Matrices Using the INFOGEST Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0967033519891594⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), pp.1580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9111580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623568v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Assessment of the Impact of Industrial Processes on the Gastrointestinal Digestion of Milk Protein Matrices Using the INFOGEST Protocol</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Baniel</w:t>
+                <w:t xml:space="preserve">Effect of ammonia exposure and acclimation on the performance and the microbiome of anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods9111580⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.100488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2020.100488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288940v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ammonia exposure and acclimation on the performance and the microbiome of anaerobic digestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+                <w:t xml:space="preserve">Subpixel detection of peanut in wheat flour using a matched subspace detector algorithm and near-infrared hyperspectral imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2020.100488⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.120993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040710v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subpixel detection of peanut in wheat flour using a matched subspace detector algorithm and near-infrared hyperspectral imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Laborde</w:t>
+                <w:t xml:space="preserve">Assessment of substrate biodegradability improvement in anaerobic Co-digestion using a chemometrics-based metabolomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Jaillais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Metz</w:t>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 216, </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 254, pp.77-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.120993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958911v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of substrate biodegradability improvement in anaerobic Co-digestion using a chemometrics-based metabolomic approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+                <w:t xml:space="preserve">MBA-GUI: A chemometric graphical user interface for multi-block data visualisation, regression, classification, variable selection and automated pre-processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puneet Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Biancolillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 254, pp.77-87. </w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 205, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2020.104139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040735v1</w:t>
+                <w:t xml:space="preserve">hal-02959982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of an untargeted chemometric approach for the source inference of ignitable liquids in forensic science</w:t>
+                <w:t xml:space="preserve">Untargeted food contaminant detection using UHPLC-HRMS combined with multivariate analysis: feasibility study on tea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel de Figueirero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cordella</w:t>
+                <w:t xml:space="preserve">Grégoire Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Begue</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie V. Camel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 295, pp.8-18. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 277, pp.54-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2018.11.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.10.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626790v1</w:t>
+                <w:t xml:space="preserve">hal-02628598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted food contaminant detection using UHPLC-HRMS combined with multivariate analysis: feasibility study on tea</w:t>
+                <w:t xml:space="preserve">Exploratory study on the possibility to link gasoline samples sharing a common source after alteration by evaporation or combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Delaporte</w:t>
+                <w:t xml:space="preserve">Miguel de Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Cladière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+                <w:t xml:space="preserve">Christophe B. Y. Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie V. Camel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.10.089⟩</w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 301, pp.190-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2019.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628598v1</w:t>
+                <w:t xml:space="preserve">hal-02162576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory study on the possibility to link gasoline samples sharing a common source after alteration by evaporation or combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel de Figueiredo</w:t>
+                <w:t xml:space="preserve">Evaluation of an untargeted chemometric approach for the source inference of ignitable liquids in forensic science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel de Figueirero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Bégué</w:t>
+                <w:t xml:space="preserve">Jean-Marc Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 301, pp.190-201. </w:t>
+              <w:t xml:space="preserve">, 2019, 295, pp.8-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2019.05.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2018.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162576v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variable selection method for multiclass classification problems using two-class ROC analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cordella</w:t>
+                <w:t xml:space="preserve">Determination of the optimal number of components in independent components analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Kassouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2018.04.005⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 179, pp.538-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2017.11.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766710v1</w:t>
+                <w:t xml:space="preserve">hal-01757714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the optimal number of components in independent components analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Kassouf</w:t>
+                <w:t xml:space="preserve">Comparison of common components analysis with principal components analysis and independent components analysis: Application to SPME-GC-MS volatolomic signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jondreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 179, pp.538-545. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2017.11.051⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 178, pp.854-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2017.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757714v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of common components analysis with principal components analysis and independent components analysis: Application to SPME-GC-MS volatolomic signatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jihene Bouhlel</w:t>
+                <w:t xml:space="preserve">A variable selection method for multiclass classification problems using two-class ROC analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel de Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Jondreville</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 178, pp.854-863. </w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 117, pp.35-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2017.10.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2018.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624627v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROC, nouvelle méthode de sélection des variables pour les problèmes multiclasses: une application aux essences automobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel de Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 989, pp.27-30</w:t>
@@ -3723,1164 +3723,1164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of fragrance stability used in the formulation of cosmetic and hygienic products using headspace solid-phase microextraction by nanostructured materials followed by gas chromatography with mass spectrometry</w:t>
+                <w:t xml:space="preserve">Interest of coupling ATR-MIR spectroscopy with independent components analysis to follow starch hydrothermal transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeed Masoum</w:t>
+                <w:t xml:space="preserve">Marine Dewaest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Gholami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salehe Ghaheri</w:t>
+                <w:t xml:space="preserve">Cindy C. Villemejane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cordella</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Eveleigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58, pp.298-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.02.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jssc.201600029⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349810v1</w:t>
+                <w:t xml:space="preserve">hal-01565087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of coupling ATR-MIR spectroscopy with independent components analysis to follow starch hydrothermal transformations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cindy C. Villemejane</w:t>
+                <w:t xml:space="preserve">Using pH variations to improve the discrimination of wines by 3D front face fluorescence spectroscopy associated to Independent Components Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Eveleigh</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.02.038⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 153, pp.278-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565087v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using pH variations to improve the discrimination of wines by 3D front face fluorescence spectroscopy associated to Independent Components Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of surfactant complex mixtures using Raman spectroscopy and signal extraction methods: application to laundry detergent deformulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Saad</w:t>
+                <w:t xml:space="preserve">Anne Bonhommé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.03.023⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 915, pp.36-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2016.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531661v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of surfactant complex mixtures using Raman spectroscopy and signal extraction methods: application to laundry detergent deformulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of fragrance stability used in the formulation of cosmetic and hygienic products using headspace solid-phase microextraction by nanostructured materials followed by gas chromatography with mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Clément</w:t>
+                <w:t xml:space="preserve">Saeed Masoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bonhommé</w:t>
+                <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Burger</w:t>
+                <w:t xml:space="preserve">Salehe Ghaheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 915, pp.36-48. </w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2016.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jssc.201600029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363725v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+                <w:t xml:space="preserve">Attenuated total reflectance-mid infrared spectroscopy (ATR-MIR) coupled with independent components analysis (ICA): a fast method to determine plasticizers in polylactide (PLA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Kassouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Maillot</w:t>
+                <w:t xml:space="preserve">Alexandre Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Mazerolles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-014-0740-0⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 147, pp.569-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123343v1</w:t>
+                <w:t xml:space="preserve">hal-01219018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuated total reflectance-mid infrared spectroscopy (ATR-MIR) coupled with independent components analysis (ICA): a fast method to determine plasticizers in polylactide (PLA)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ruellan</w:t>
+                <w:t xml:space="preserve">Spectrophotometric analysis of polysaccharide/milk protein interactions with methylene blue using independent components analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Michon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.10.021⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.769-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219018v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrophotometric analysis of polysaccharide/milk protein interactions with methylene blue using independent components analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Rohart</w:t>
+                <w:t xml:space="preserve">Independent Components Analysis with the JADE algorithm (vol 67, pg 220, 2015). Corrigendum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.08.007⟩</w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67, pp.220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2015.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01269247v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent Components Analysis with the JADE algorithm (vol 67, pg 220, 2015). Corrigendum</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 67, pp.220. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (4), pp.807-821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2015.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-014-0740-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269328v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D front face solid-phase fluorescence spectroscopy combined with Independent Components Analysis to characterize organic matter in model soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bendoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 125, pp.146 - 152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4920,746 +4920,746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent Components Analysis with the JADE algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
+                <w:t xml:space="preserve">Influence of the Colloidal Structure of Dairy Gels on Milk Fat Fusion Behavior: Quantification of the Liquid Fat Content by In Situ Quantitative Proton Nuclear Magnetic Resonance Spectroscopy (isq H-1 NMR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R. Bouteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne J. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid F. Khifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Lecanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2013.03.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (4), pp.E535 - E541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1750-3841.12072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003372v1</w:t>
+                <w:t xml:space="preserve">hal-01001080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Colloidal Structure of Dairy Gels on Milk Fat Fusion Behavior: Quantification of the Liquid Fat Content by In Situ Quantitative Proton Nuclear Magnetic Resonance Spectroscopy (isq H-1 NMR)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farid F. Khifer</w:t>
+                <w:t xml:space="preserve">Independent components analysis applied to mid-infrared spectra of edible oils to study the thermal stability of heated oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ammari Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L. Eveleigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néziha N. Boughanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. D.N. Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1750-3841.12072⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (24), pp.90-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11694-013-9143-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01001080v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent components analysis applied to mid-infrared spectra of edible oils to study the thermal stability of heated oils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faten Ammari Ammari</w:t>
+                <w:t xml:space="preserve">Independent Components Analysis with the JADE algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Douglas N. D.N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.22 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2013.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11694-013-9143-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01004752v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two novel methods for the determination of the number of components in independent components analysis models</w:t>
+                <w:t xml:space="preserve">Introduction à l'analyse en composantes indépendantes et comparaison avec l'analyse en composantes principales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Douglas N. D.N. Rutledge</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 976 (976)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004543v1</w:t>
+                <w:t xml:space="preserve">hal-01569387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the heat stability of sunflower oil enriched in natural antioxidants by different analytical techniques and front-face fluorescence spectroscopy combined with Independent Components Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten F. Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neziha N. Boughanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas N. D.N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 99, pp.323 - 329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2012.05.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à l'analyse en composantes indépendantes et comparaison avec l'analyse en composantes principales</w:t>
+                <w:t xml:space="preserve">Two novel methods for the determination of the number of components in independent components analysis models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Moya-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. F. Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. D.N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112, pp.24 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2011.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569387v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of significant factors by an extension of ANOVA-PCA based on multi-block analysis</w:t>
               </w:r>
@@ -5697,51 +5697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. M. L. M. Schmidtke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Locquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas N. D.N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 106 (2), pp.173 - 182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5800,51 +5800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two new extensions of principal component transform to compute a PLS2 model between two wide matrices: PCT-PLS2 and segmented PCT-PLS2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 642 (1-2), pp.37-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5917,51 +5917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93 (1), pp.43-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6007,51 +6007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-way analysis of outer product arrays using PARAFAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas N. D.N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6136,51 +6136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio S. Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensing and Instrumentation for Food Quality and Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (3), pp.79-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6240,51 +6240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Benabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 589 (2), pp.216-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6330,51 +6330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination of wines based on 2D NMR spectra using learning vector quantization neural networks and partial least squares discriminant analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Masoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6466,8236 +6466,8236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence spectroscopy for monitoring deterioration of extra virgin olive oil during heating</w:t>
+                <w:t xml:space="preserve">Evaluation of the Maillard Reaction in Infant Formulas by Means of Front‐Face Fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Cheikhousman</w:t>
+                <w:t xml:space="preserve">I. Birlouez-Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Zude</w:t>
+                <w:t xml:space="preserve">N Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E de St Louvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-005-3286-1⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1043 (1), pp.308-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1196/annals.1333.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683391v1</w:t>
+                <w:t xml:space="preserve">hal-04224846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Maillard Reaction in Infant Formulas by Means of Front‐Face Fluorescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Birlouez-Aragon</w:t>
+                <w:t xml:space="preserve">Polar coordinates projection: A simple data visualization tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Locquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P Stahl</w:t>
+                <w:t xml:space="preserve">Christophe Malabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1196/annals.1333.038⟩</w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (9), pp.839-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2005.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04224846v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar coordinates projection: A simple data visualization tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorescence spectroscopy for monitoring deterioration of extra virgin olive oil during heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Cheikhousman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Zude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude L. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 382 (6), pp.1438-1443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-005-3286-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2005.04.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01834754v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence spectroscopy for monitoring rapeseed oil upon heating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sélection d'échantillons représentatifs par des méthodes chimiométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Arnaud Mas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Inès Birlouez-Aragon</w:t>
+                <w:t xml:space="preserve">Jacqueline Maalouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jaillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Czech Journal of Food Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spectra Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 33 (237), pp.23-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680272v1</w:t>
+                <w:t xml:space="preserve">hal-01834757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence spectroscopy for monitoring extra virgin olive oil deterioration upon heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Cheikhousman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Zude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Birlouez-Aragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Czech Journal of Food Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 22, pp.147-150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17221/10640-CJFS⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection d'échantillons représentatifs par des méthodes chimiométriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorescence spectroscopy for monitoring rapeseed oil upon heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Arnaud Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Jaillais</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Birlouez-Aragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectra Analyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Czech Journal of Food Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22, pp.127-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17221/10634-CJFS⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834757v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urinary metabolic signature of protein and amino-acid deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarita Devi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anura Kurpad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Belgrade (Serbia), Serbia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potentiel de la spectroscopie de fluorescence 3D et infrarouge couplées à la chimiométrie pour suivre l’affinage et la qualité des produits fromagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Abi Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chamberland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe B.Y. Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of incomplete multi-block datasets by ComDim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. D.N. Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subpixel detection of peanut in wheat flour unsing near infrared hyperspectral imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unraveling the microbial community interactions in anaerobic digesterswith common components analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subpixel detection in wheat flour using near infrared hyperspectral imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. conference on optical characterization of materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karlsruhe Center for Spectral Signatures of Materials (KCM)., Mar 2019, Karlsruhe, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Source inference of ignitable liquids in forensic science: an untargeted chemometric approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel de Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. european academy of forensic science conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Academy of Forensic Science., Aug 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques extensions de la méthode ComDim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. journées de statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The area under the ROC curve as a variable selection criterion for multiclass classification problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel de Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie XIX 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination du nombre optimal de composantes dans l'Analyse en Composantes Indépendantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Kassouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie XIX 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytical and data treatment strategies for metabolomics for untargeted contaminants detection in complex food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie XIX 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-throughput metabolomic fingerprints using an FT-ICR instrument to reveal exposure to contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baninia Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Réseau National de Spectrométrie de Masse FT-ICR à Haut Champ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential of the FT-ICR instrument equipped with dynamically harmonized cell, to perform high throughput metabolomic analyse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baninia Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bruker Daltonics Users’ Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne La Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an untargeted foodomics approach for food chemical safety assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. International Symposium on RAFA (Recent Advances in Food Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Chemistry and Technology Prague (UCT). CZE.; Wageningen University and Research Centre (WUR). NLD., Nov 2017, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidencing pesticides exposure status through metabolomic fingerprints from high resolution detection using either LC/MS and FIA/MS in combination with chemometric tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baninia Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolomics fingerprints from high resolution detection using LC/MS and FIA/MS approaches for evidencing pesticide exposure status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baninia Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lécluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformations hydrothermales de l'amidon: apport de la chimiométrie couplée à la spectroscopie infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dewaest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Villemejane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Eveleigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approche multi-échelle des produits céréaliers de cuisson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemometric tools to highlight pesticide exposure status by analyzing metabolomics fingerprints produced by direct introduction using an FTMS instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baninia Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie 17.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Namur, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélioration de la discrimination des cépages dans l'étude des vins rouges par modification du pH. Comparaison des résultats spectroscopiques et électrochimiques obtenus par analyse en composantes indépendantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie 17.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Namur, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapid analysis of metabolic fingerprints using FTMS instrument coupled with chemometric tools to highlight pesticide exposure status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baninia Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Namur, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse multi-tableaux pour relier des données instrumentales et sensorielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fiches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matinée thématique Chimiométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse multi-tableaux: relier données instrumentales et sensorielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fiches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie 16.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interest of blind source separation methods for surfactant mixture deformulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanglar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie 16.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse multi-tableaux permettant de relier des données instrumentales et sensorielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fiches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Independent components analysis with the JADE algorithm – Why ICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. Journées Agro-Industrie et Méthodes Statistiques - Agrostat 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Rabat, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt de l’analyse en composantes indépendantes pour l’étude des interactions polysaccharides / protéines de lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Structuration des gels laitiers mixtes : addition d’(exo) polysaccharides, protéines d’origine végétale, …"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using pH variations to improve the discrimination of wines by 3D front face fluorescence spectroscopy associated to independent components analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Vino Analytica Scientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectroscopie de fluorescence frontale 3D couplée à l'analyse en composantes indépendantes pour caractériser la matière organique de modèles de sols en poudre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bendoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Independent components analysis with the JADE algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. African-European Conference on Chemometrics - Afrodata 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Stellenbosch, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two novel methods for the determination of the number of components in independent component analysis models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. African-European Conference on Chemometrics - Afrodata 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Stellenbosch, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a chemometric procedure for evaluating the quality of Raman spectra used in bacterial strains discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de l'influence du pH sur la discrimination de cépages par spectroscopie de fluorescence frontale 3D associée à l'analyse en composantes indépendantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Independent Component Analysis applied to Mid-InfraRed spectra of edible oils to study the thermal stability of heated oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neziha Boughanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. Chemometrics in Analytical Chemistry - CAC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advantages and disadvantages of independent components analysis in chemometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. Chemometrics in Analytical Chemistry - CAC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on faire confiance à la métabolomique: résultats de l'initiative MetaboRing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous significant factor detection and variable selection using multi-block analysis methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. EuChems Chemistry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can we trust untargeted metabolomics: results of the metabo-ring study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. African-European Conference on Chemometrics - Afrodata 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Stellenbosch, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the Maillard reaction in infant formulas by means of front-face fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Birlouez Aragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E de Saint Louvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. International Symposium on the Maillard Reaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Charleston, Caroline Du Sud, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1196/annals.1333.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipecolate and taurine, rat urinary biomarkers for lysine and threonine deficiency</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential of 3D Front-face fluorescence spectroscopy coupled to chemometrics to monitor ripening of cheese products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abi Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chamberland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B.Y. Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on « Dietary Protein for Human Health »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Utrecht, Netherlands. </w:t>
+              <w:t xml:space="preserve">Symposium de l’INAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311408v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of 3D Front-face fluorescence spectroscopy coupled to chemometrics to monitor ripening of cheese products</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pipecolate and taurine, rat urinary biomarkers for lysine and threonine deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de l’INAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Québec, Canada</w:t>
+              <w:t xml:space="preserve">International Symposium on « Dietary Protein for Human Health »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Utrecht, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231735v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipecolate, specific biomarker of lysine deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Roisné-Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Devi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on « Dietary Protein for Human Health »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Utrecht, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm Intact Cell MALDI-TOF Mass Spectrometry : an innovative proteomic phenotyping method for accurate diagnosis of male fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation quotidienne de viande bovine cuite selon différents modes est signée par le profil métabolique urinaire chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oberli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées françaises de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the substrate biodegrability in anaerobic co-digestion using a metabolomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemometric analysis of a metagenomic dataset to decipher the functional role of the micrpbiota from anaerobic digesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Conteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro nutritional characterization of milk proteins with different molecular arrangements.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Baniel</w:t>
+                <w:t xml:space="preserve">Molecular markers of dietary essential amino-acid deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Granada, France</w:t>
+              <w:t xml:space="preserve">Nutrition 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Baltimore, United States. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547633v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro nutritional characterization of milk proteins with different molecular arrangements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro nutritional characterization of milk proteins with different molecular arrangements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Attalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Atallah</w:t>
+                <w:t xml:space="preserve">Audrey Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International congress on food digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t>
+              <w:t xml:space="preserve">6th International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Granada, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165423v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular markers of dietary essential amino-acid deficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Blais</w:t>
+                <w:t xml:space="preserve">In vitro nutritional characterization of milk proteins with different molecular arrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Baltimore, United States. , 2019</w:t>
+              <w:t xml:space="preserve">6. International congress on food digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162577v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the scan depth of near infrared hyperspectral imaging using spatially resolved spectroscopy lighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bendoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Heran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Workshop on hyperspectral image and signal processing: Evolution in Remote sensing (WHISPERS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Amsterdam, Netherlands. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aromatech®: A compound identification and chemometric toolbox based on Kováts index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.L.F. Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Locquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.L. Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie XIX 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporation and combustion: do they jeopardize the possibility to link gasoline samples sharing a common source?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel de Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. european academy of forensic science conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Lyon, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput metabolomics based on ultra high resolution detection and dedicated chemometric tools as an efficient approach to address health monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Alves</w:t>
+                <w:t xml:space="preserve">Comparison of principal components analysis, independent components analysis and common components analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. International Scientific Conference of LAAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon. , 2017</w:t>
+              <w:t xml:space="preserve">9. Colloquium Chemometricum Mediterraneum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Arles, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763234v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput metabolomics using FTICR-MS to reveal rat exposure states to pesticides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Alves</w:t>
+                <w:t xml:space="preserve">A comparison of PCA, ICA and common components analysis applied to volatolomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65. ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States. , 2017</w:t>
+              <w:t xml:space="preserve">Chimiométrie XVIII 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757727v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of PCA, ICA and common components analysis applied to volatolomic data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Towards a foodomics approach for food chemical safety assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie XVIII 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France. , 2017</w:t>
+              <w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766704v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a foodomics approach for food chemical safety assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+                <w:t xml:space="preserve">High throughput metabolomics based on ultra high resolution detection and dedicated chemometric tools as an efficient approach to address health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baninia Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France. , 2017</w:t>
+              <w:t xml:space="preserve">23. International Scientific Conference of LAAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765434v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of principal components analysis, independent components analysis and common components analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">High throughput metabolomics using FTICR-MS to reveal rat exposure states to pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baninia Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Appenzeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloquium Chemometricum Mediterraneum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Arles, France. , 2017</w:t>
+              <w:t xml:space="preserve">65. ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766703v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common components analysis: a new (?) exploratory data analysis method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie XVIII 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent components analysis: theory, applications and difficulties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgroStat 2016 Congress - 14th Symposium on Statistical Methods for the Food Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lausanne, Switzerland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-block data analysis: new extensions and applications in chemometrics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Raman spectroscopy coupled to blind source separation methods for deformulation of surfactant mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Providence, Rhode Island, United States. , 2015</w:t>
+              <w:t xml:space="preserve">Euroanalysis 18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349547v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy coupled to blind source separation methods for deformulation of surfactant mixtures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Bonhomme</w:t>
+                <w:t xml:space="preserve">Multi-block data analysis: new extensions and applications in chemometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroanalysis 18.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. 2015</w:t>
+              <w:t xml:space="preserve">SCIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Providence, Rhode Island, United States. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595329v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la qualité d'une matrice céréalière modèle au cours de la cuisson par une approche de type omique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+                <w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DIM Analytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France. 2013</w:t>
+              <w:t xml:space="preserve">9. Annual Conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 2013, 9th Annual Conference of the Metabolomics Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595107v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">Etude de la qualité d'une matrice céréalière modèle au cours de la cuisson par une approche de type omique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafia Bennaceur Othmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourdia Larfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Annual Conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 2013, 9th Annual Conference of the Metabolomics Society</w:t>
+              <w:t xml:space="preserve">Colloque DIM Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123136v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we trust untargeted metabolomics: first results of the metabo-ring study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Annual International Meeting of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Washington, United States. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ quantitative proton nuclear magnetic resonance spectroscopy analysis of milk fat fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bouteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Khifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lecanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Conference on Magnetic Resonance in Food (MR Food 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Wageningen, Netherlands. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of independent components analysis with principal components analysis: application to a Mmd infrared data set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. journées Européennes Agro-Industrie et Méthodes Statistiques (Agrostat 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Paris, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350497v1</w:t>
-              </w:r>
-[...4302 lines deleted...]
-                <w:t xml:space="preserve">hal-02764111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14752,51 +14752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Fusion methodology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ere ed., Elsevier, 396 p., 2019, 9780444639844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14834,51 +14834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent components analysis: theory and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resolving spectral mixtures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 674 p., 2016, 978-0-4446-3638-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14912,103 +14912,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ quantitative proton nuclear magnetic resonance spectroscopy analysis of milk fat fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bouteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Khifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lecanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Food Science : Food for Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -15240,51 +15240,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natthanan Buranavanitvong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayaporn Thanthithum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanyarat Kanyakam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Azzout-Marniche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods15071210" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Abi-Rizk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chamberland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ay00609g" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.06.039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Abi Rizk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B.Y. Cordella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3AY01132A" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935626v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.3454" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Franchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126612" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107960" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03703793v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda V. Khodorova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Locquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100872" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2021.104422" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882404v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda N. Khodorova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051567" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laborde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Eveleigh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2020.107454" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130636v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Mishra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Roger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Biancolillo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Marini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2021.116206" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2020.104139" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040625v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232324" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623568v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0967033519891594" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Atallah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111580" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040710v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100488" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958911v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Metz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.120993" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126812" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626790v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Figueirero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Archer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Begue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2018.11.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628598v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Delaporte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladi&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Camel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.10.089" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162576v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Figueiredo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B. Y. Cordella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.05.032" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2018.04.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kassouf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.11.051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624627v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.10.025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757705v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baninia Habchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0738-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665227v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moslah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1179-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Masoum" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholami" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salehe Ghaheri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201600029" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5MS29HK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565087v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dewaest" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy C. Villemejane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.02.038" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2W318MH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531661v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Saad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.03.023" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGSPQRJL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363725v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gaubert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomm&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Burger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.02.016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFTZ15TG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219018v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ruellan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.10.021" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269247v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rohart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.08.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKS6TC8T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269328v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2015.02.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173837v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ammari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.02.049" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5V7ZFX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003372v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2013.03.013" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q83XP62N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001080v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bouteille" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne J. Perez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Khifer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Lecanu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.12072" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9VKQ06J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004752v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ammari Ammari" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Eveleigh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ziha N. Boughanmi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. D.N. Rutledge" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-013-9143-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004543v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Moya-Gonzalez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Ammari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2011.12.005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH62VQ6N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004528v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten F. Ammari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neziha N. Boughanmi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2012.05.059" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DWS57GB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569387v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001468v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Climaco R. C. Pinto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. L. M. Schmidtke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Locquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2010.05.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FZ3P9M0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668065v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.01.016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274512v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Barros" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Pinto" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2008.03.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5LZP387-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663174v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2006.06.011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3S3726L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273705v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S. Barros" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-007-9010-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273702v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Benabid" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.02.061" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLT5LP1V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668064v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vercauteren" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jalali-Heravi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Neil Rutledge" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.11.015" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV5KSZKG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683391v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Cheikhousman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zude" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. L&#233;ger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-3286-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GFFQ6Z15-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224846v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Birlouez-Aragon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Locquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de St Louvent" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stahl" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1333.038" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CNZFLXD4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834754v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malabat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2005.04.014" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680272v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Mas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Birlouez-Aragon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17221/10634-CJFS" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680836v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Birlouez-Aragon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17221/10640-CJFS" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834757v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311408v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N Rutledge" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231735v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abi Rizk" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chamberland" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B.Y. Cordella" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311376v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudichon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardivel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231740v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eloy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banliat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231771v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodorova" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordella" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231789v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231788v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547633v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Attalah" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165423v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162577v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164150v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Heran" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boulanger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766708v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L.F. Soares" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Carneiro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164167v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763234v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757727v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766704v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765434v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766703v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766702v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349181v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349547v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595329v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomme" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595107v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafia Bennaceur Othmani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Larfi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123136v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594330v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouteille" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khifer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecanu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350497v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231725v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231716v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Devi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anura Kurpad" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231727v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165420v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164166v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162568v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766707v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164155v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165426v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766712v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766709v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766705v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757715v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763215v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738178v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Paris" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587050v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594795v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;cluse" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349545v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Villemejane" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595309v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349809v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595641v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanteri" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587042v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiches" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint-Eve" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349541v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349546v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349160v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349808v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349811v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349812v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350490v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594344v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350498v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neziha Boughanmi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350493v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349802v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350491v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350489v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764111v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Birlouez Aragon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Saint Louvent" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162578v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349166v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63638-6.00007-3" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627205v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne P&#233;rez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.rsc.org/en/content/ebook/978-1-84973-634-3#!divbookcontent" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737531-00044" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46A01271E20FAC6810CD97C9B2EF53C27739E267/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natthanan Buranavanitvong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayaporn Thanthithum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanyarat Kanyakam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Azzout-Marniche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods15071210" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Abi-Rizk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chamberland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ay00609g" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224703v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Abi Rizk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B.Y. Cordella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3AY01132A" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157375v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.06.039" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Franchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107960" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03703793v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda V. Khodorova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Locquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100872" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935626v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.3454" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507080v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126612" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288932v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laborde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Eveleigh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2020.107454" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda N. Khodorova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051567" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2021.104422" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130636v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Mishra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Roger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Biancolillo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Marini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2021.116206" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623568v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0967033519891594" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232324" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288940v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Atallah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111580" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040710v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100488" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958911v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Metz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.120993" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126812" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959982v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2020.104139" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628598v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Delaporte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Camel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.10.089" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162576v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Figueiredo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B. Y. Cordella" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Archer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.05.032" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626790v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Figueirero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Begue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2018.11.016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757714v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kassouf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.11.051" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624627v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.10.025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766710v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2018.04.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757705v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baninia Habchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0738-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665227v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moslah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1179-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565087v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dewaest" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy C. Villemejane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.02.038" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2W318MH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Saad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.03.023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGSPQRJL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363725v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gaubert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomm&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Burger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.02.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFTZ15TG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349810v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Masoum" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholami" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salehe Ghaheri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201600029" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5MS29HK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219018v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ruellan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.10.021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269247v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rohart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.08.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKS6TC8T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269328v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2015.02.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173837v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ammari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.02.049" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5V7ZFX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001080v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bouteille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne J. Perez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Khifer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Lecanu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.12072" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9VKQ06J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004752v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ammari Ammari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Eveleigh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ziha N. Boughanmi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. D.N. Rutledge" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-013-9143-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003372v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2013.03.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q83XP62N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569387v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004528v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten F. Ammari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neziha N. Boughanmi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2012.05.059" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DWS57GB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004543v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Moya-Gonzalez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Ammari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2011.12.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH62VQ6N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001468v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Climaco R. C. Pinto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. L. M. Schmidtke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Locquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2010.05.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FZ3P9M0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668065v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.01.016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274512v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Barros" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Pinto" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2008.03.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5LZP387-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663174v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2006.06.011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3S3726L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273705v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S. Barros" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-007-9010-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273702v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Benabid" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.02.061" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLT5LP1V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668064v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vercauteren" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jalali-Heravi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Neil Rutledge" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.11.015" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV5KSZKG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224846v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Birlouez-Aragon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Locquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de St Louvent" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stahl" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1333.038" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CNZFLXD4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834754v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malabat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2005.04.014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683391v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Cheikhousman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zude" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. L&#233;ger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-3286-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GFFQ6Z15-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834757v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680836v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Birlouez-Aragon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17221/10640-CJFS" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680272v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Mas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Birlouez-Aragon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17221/10634-CJFS" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231716v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Devi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anura Kurpad" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231725v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231727v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162568v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boulanger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165420v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164166v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164155v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165426v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766712v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766709v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766707v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763215v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757715v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766705v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738178v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Paris" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594795v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;cluse" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349545v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Villemejane" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595309v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349809v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587050v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349541v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiches" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349546v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595641v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanteri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587042v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint-Eve" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349160v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349808v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349812v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349811v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349802v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350491v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594344v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350493v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350498v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neziha Boughanmi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350490v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350489v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764111v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Birlouez Aragon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Saint Louvent" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231735v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abi Rizk" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chamberland" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B.Y. Cordella" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311408v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N Rutledge" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311376v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudichon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Martin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardivel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231740v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eloy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banliat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231771v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodorova" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordella" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberli" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231789v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231788v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162577v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547633v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Attalah" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165423v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164150v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Heran" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766708v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L.F. Soares" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Carneiro" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164167v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766703v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766704v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765434v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763234v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757727v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766702v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349181v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595329v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomme" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349547v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123136v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595107v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafia Bennaceur Othmani" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Larfi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594330v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouteille" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khifer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecanu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350497v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162578v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349166v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63638-6.00007-3" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627205v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne P&#233;rez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.rsc.org/en/content/ebook/978-1-84973-634-3#!divbookcontent" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737531-00044" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46A01271E20FAC6810CD97C9B2EF53C27739E267/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>