--- v2 (2026-05-03)
+++ v3 (2026-05-28)
@@ -351,1177 +351,1177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments of e-sensing devices coupled to data processing techniques in food quality evaluation: a critical review</w:t>
+                <w:t xml:space="preserve">Pipecolate and taurine are rat urinary biomarkers for lysine and threonine deficiencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Abi Rizk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Chamberland</w:t>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe B.Y. Cordella</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3AY01132A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153 (9), pp 2571-2584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224703v1</w:t>
+                <w:t xml:space="preserve">hal-04157375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipecolate and taurine are rat urinary biomarkers for lysine and threonine deficiencies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent developments of e-sensing devices coupled to data processing techniques in food quality evaluation: a critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+                <w:t xml:space="preserve">Hala Abi Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chamberland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe B.Y. Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 153 (9), pp 2571-2584. </w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (41), pp. 5410-5440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.06.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3AY01132A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157375v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A longitudinal study of the effect of temperature modification in full-scale anaerobic digesters – dataset combining 16S rDNA gene sequencing, metagenomics, and metabolomics data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A synthetic review of some recent extensions of ComDim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107960⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.e3454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cem.3454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585428v1</w:t>
+                <w:t xml:space="preserve">hal-03935626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumption of Boiled, but Not Grilled, Roasted, or Barbecued Beef Modifies the Urinary Metabolite Profiles in Rats.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Locquet</w:t>
+                <w:t xml:space="preserve">Metataxonomics, metagenomics, metabolomics analysis of the influence of temperature modification in full-scale anaerobic digesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Conteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202100872⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 346, pp.126612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.126612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703793v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthetic review of some recent extensions of ComDim</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A longitudinal study of the effect of temperature modification in full-scale anaerobic digesters – dataset combining 16S rDNA gene sequencing, metagenomics, and metabolomics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Conteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cem.3454⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.107960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03935626v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metataxonomics, metagenomics, metabolomics analysis of the influence of temperature modification in full-scale anaerobic digesters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oscar Franchi</w:t>
+                <w:t xml:space="preserve">Consumption of Boiled, but Not Grilled, Roasted, or Barbecued Beef Modifies the Urinary Metabolite Profiles in Rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda V. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Locquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 346, pp.126612. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66 (12), pp.e2100872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.126612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202100872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507080v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of chocolate powder adulteration with peanut using near-infrared hyperspectral imaging and Multivariate Curve Resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rearrangement of incomplete multi-omics datasets combined with ComDim for evaluating replicate cross-platform variability and batch influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Laborde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Eveleigh</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2020.107454⟩</w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218, pp.104422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2021.104422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288932v1</w:t>
+                <w:t xml:space="preserve">hal-03469126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma and Urinary Amino Acid-Derived Catabolites as Potential Biomarkers of Protein and Amino Acid Deficiency in Rats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of chocolate powder adulteration with peanut using near-infrared hyperspectral imaging and Multivariate Curve Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Tomé</w:t>
+                <w:t xml:space="preserve">Antoine Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gaudichon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Tardivel</w:t>
+                <w:t xml:space="preserve">Luc Eveleigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13051567⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119, pp.107454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2020.107454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882404v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearrangement of incomplete multi-omics datasets combined with ComDim for evaluating replicate cross-platform variability and batch influence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+                <w:t xml:space="preserve">Plasma and Urinary Amino Acid-Derived Catabolites as Potential Biomarkers of Protein and Amino Acid Deficiency in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 218, pp.104422. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.1567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2021.104422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13051567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469126v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent trends in multi-block data analysis in chemometrics for multi-source data integration</w:t>
               </w:r>
@@ -1635,1804 +1635,1804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A partial least squares-based approach to assess the light penetration depth in wheat flour by near infrared hyperspectral imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+                <w:t xml:space="preserve">MBA-GUI: A chemometric graphical user interface for multi-block data visualisation, regression, classification, variable selection and automated pre-processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puneet Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Biancolillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0967033519891594⟩</w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2020.104139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623568v1</w:t>
+                <w:t xml:space="preserve">hal-02959982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the microbial interplay during anaerobic co-digestion of wastewater sludge using common components analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (5), pp.e0232324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0232324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Assessment of the Impact of Industrial Processes on the Gastrointestinal Digestion of Milk Protein Matrices Using the INFOGEST Protocol</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Baniel</w:t>
+                <w:t xml:space="preserve">A partial least squares-based approach to assess the light penetration depth in wheat flour by near infrared hyperspectral imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bendoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods9111580⟩</w:t>
+              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (1), pp.25-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0967033519891594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288940v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ammonia exposure and acclimation on the performance and the microbiome of anaerobic digestion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+                <w:t xml:space="preserve">In Vitro Assessment of the Impact of Industrial Processes on the Gastrointestinal Digestion of Milk Protein Matrices Using the INFOGEST Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2020.100488⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), pp.1580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9111580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040710v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subpixel detection of peanut in wheat flour using a matched subspace detector algorithm and near-infrared hyperspectral imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Jaillais</w:t>
+                <w:t xml:space="preserve">Effect of ammonia exposure and acclimation on the performance and the microbiome of anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Metz</w:t>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.120993⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.100488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2020.100488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958911v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of substrate biodegradability improvement in anaerobic Co-digestion using a chemometrics-based metabolomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 254, pp.77-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBA-GUI: A chemometric graphical user interface for multi-block data visualisation, regression, classification, variable selection and automated pre-processing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Federico Marini</w:t>
+                <w:t xml:space="preserve">Subpixel detection of peanut in wheat flour using a matched subspace detector algorithm and near-infrared hyperspectral imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 205, </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 216, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2020.104139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.120993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959982v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted food contaminant detection using UHPLC-HRMS combined with multivariate analysis: feasibility study on tea</w:t>
+                <w:t xml:space="preserve">Evaluation of an untargeted chemometric approach for the source inference of ignitable liquids in forensic science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Delaporte</w:t>
+                <w:t xml:space="preserve">Miguel de Figueirero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Cladière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+                <w:t xml:space="preserve">Xavier Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie V. Camel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 277, pp.54-62. </w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 295, pp.8-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.10.089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2018.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628598v1</w:t>
+                <w:t xml:space="preserve">hal-02626790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory study on the possibility to link gasoline samples sharing a common source after alteration by evaporation or combustion</w:t>
+                <w:t xml:space="preserve">Untargeted food contaminant detection using UHPLC-HRMS combined with multivariate analysis: feasibility study on tea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel de Figueiredo</w:t>
+                <w:t xml:space="preserve">Grégoire Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Archer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie V. Camel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2019.05.032⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 277, pp.54-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.10.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162576v1</w:t>
+                <w:t xml:space="preserve">hal-02628598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of an untargeted chemometric approach for the source inference of ignitable liquids in forensic science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploratory study on the possibility to link gasoline samples sharing a common source after alteration by evaporation or combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel de Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel de Figueirero</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Christophe B. Y. Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Begue</w:t>
+                <w:t xml:space="preserve">Jean-Marc Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 295, pp.8-18. </w:t>
+              <w:t xml:space="preserve">, 2019, 301, pp.190-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2018.11.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2019.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626790v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the optimal number of components in independent components analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Kassouf</w:t>
+                <w:t xml:space="preserve">A variable selection method for multiclass classification problems using two-class ROC analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel de Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2017.11.051⟩</w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 117, pp.35-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2018.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757714v1</w:t>
+                <w:t xml:space="preserve">hal-01766710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of common components analysis with principal components analysis and independent components analysis: Application to SPME-GC-MS volatolomic signatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jihene Bouhlel</w:t>
+                <w:t xml:space="preserve">Determination of the optimal number of components in independent components analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Kassouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 178, pp.854-863. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2017.10.025⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 179, pp.538-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2017.11.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624627v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variable selection method for multiclass classification problems using two-class ROC analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cordella</w:t>
+                <w:t xml:space="preserve">Comparison of common components analysis with principal components analysis and independent components analysis: Application to SPME-GC-MS volatolomic signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Bégué</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jondreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 117, pp.35-46. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 178, pp.854-863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2018.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2017.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766710v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROC, nouvelle méthode de sélection des variables pour les problèmes multiclasses: une application aux essences automobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel de Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 989, pp.27-30</w:t>
@@ -3723,1164 +3723,1164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of coupling ATR-MIR spectroscopy with independent components analysis to follow starch hydrothermal transformations</w:t>
+                <w:t xml:space="preserve">Investigation of fragrance stability used in the formulation of cosmetic and hygienic products using headspace solid-phase microextraction by nanostructured materials followed by gas chromatography with mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Dewaest</w:t>
+                <w:t xml:space="preserve">Saeed Masoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy C. Villemejane</w:t>
+                <w:t xml:space="preserve">Ali Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salehe Ghaheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.02.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.201600029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565087v1</w:t>
+                <w:t xml:space="preserve">hal-01349810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using pH variations to improve the discrimination of wines by 3D front face fluorescence spectroscopy associated to Independent Components Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Saad</w:t>
+                <w:t xml:space="preserve">Interest of coupling ATR-MIR spectroscopy with independent components analysis to follow starch hydrothermal transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dewaest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy C. Villemejane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Eveleigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.03.023⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58, pp.298-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.02.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531661v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of surfactant complex mixtures using Raman spectroscopy and signal extraction methods: application to laundry detergent deformulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using pH variations to improve the discrimination of wines by 3D front face fluorescence spectroscopy associated to Independent Components Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bonhommé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Burger</w:t>
+                <w:t xml:space="preserve">Rita Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 153, pp.278-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.03.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2016.02.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363725v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of fragrance stability used in the formulation of cosmetic and hygienic products using headspace solid-phase microextraction by nanostructured materials followed by gas chromatography with mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of surfactant complex mixtures using Raman spectroscopy and signal extraction methods: application to laundry detergent deformulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeed Masoum</w:t>
+                <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Gholami</w:t>
+                <w:t xml:space="preserve">Anne Bonhommé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salehe Ghaheri</w:t>
+                <w:t xml:space="preserve">Benjamin Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 39 (14), </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 915, pp.36-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jssc.201600029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2016.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349810v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuated total reflectance-mid infrared spectroscopy (ATR-MIR) coupled with independent components analysis (ICA): a fast method to determine plasticizers in polylactide (PLA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Kassouf</w:t>
+                <w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ruellan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+                <w:t xml:space="preserve">Mathieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Domenek</w:t>
+                <w:t xml:space="preserve">Gerard Mazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.10.021⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (4), pp.807-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-014-0740-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219018v1</w:t>
+                <w:t xml:space="preserve">hal-01123343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrophotometric analysis of polysaccharide/milk protein interactions with methylene blue using independent components analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Rohart</w:t>
+                <w:t xml:space="preserve">Independent Components Analysis with the JADE algorithm (vol 67, pg 220, 2015). Corrigendum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 43, pp.769-776. </w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67, pp.220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2015.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01269247v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent Components Analysis with the JADE algorithm (vol 67, pg 220, 2015). Corrigendum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+                <w:t xml:space="preserve">Spectrophotometric analysis of polysaccharide/milk protein interactions with methylene blue using independent components analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2015.02.001⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.769-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269328v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gerard Mazerolles</w:t>
+                <w:t xml:space="preserve">Attenuated total reflectance-mid infrared spectroscopy (ATR-MIR) coupled with independent components analysis (ICA): a fast method to determine plasticizers in polylactide (PLA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Kassouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Verdu</w:t>
+                <w:t xml:space="preserve">Alexandre Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (4), pp.807-821. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 147, pp.569-580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-014-0740-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123343v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D front face solid-phase fluorescence spectroscopy combined with Independent Components Analysis to characterize organic matter in model soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bendoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 125, pp.146 - 152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4920,449 +4920,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Colloidal Structure of Dairy Gels on Milk Fat Fusion Behavior: Quantification of the Liquid Fat Content by In Situ Quantitative Proton Nuclear Magnetic Resonance Spectroscopy (isq H-1 NMR)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farid F. Khifer</w:t>
+                <w:t xml:space="preserve">Independent Components Analysis with the JADE algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1750-3841.12072⟩</w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.22 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2013.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001080v1</w:t>
+                <w:t xml:space="preserve">hal-01003372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent components analysis applied to mid-infrared spectra of edible oils to study the thermal stability of heated oils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faten Ammari Ammari</w:t>
+                <w:t xml:space="preserve">Influence of the Colloidal Structure of Dairy Gels on Milk Fat Fusion Behavior: Quantification of the Liquid Fat Content by In Situ Quantitative Proton Nuclear Magnetic Resonance Spectroscopy (isq H-1 NMR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R. Bouteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne J. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid F. Khifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Lecanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11694-013-9143-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (4), pp.E535 - E541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1750-3841.12072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004752v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent Components Analysis with the JADE algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
+                <w:t xml:space="preserve">Independent components analysis applied to mid-infrared spectra of edible oils to study the thermal stability of heated oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ammari Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L. Eveleigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néziha N. Boughanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. D.N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2013.03.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (24), pp.90-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11694-013-9143-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01003372v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à l'analyse en composantes indépendantes et comparaison avec l'analyse en composantes principales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 976 (976)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5426,51 +5426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neziha N. Boughanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas N. D.N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 99, pp.323 - 329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5555,51 +5555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Moya-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. F. Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas N. D.N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112, pp.24 - 32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5697,51 +5697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. M. L. M. Schmidtke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Locquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas N. D.N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 106 (2), pp.173 - 182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5800,51 +5800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two new extensions of principal component transform to compute a PLS2 model between two wide matrices: PCT-PLS2 and segmented PCT-PLS2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 642 (1-2), pp.37-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5917,51 +5917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93 (1), pp.43-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6007,51 +6007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-way analysis of outer product arrays using PARAFAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas N. D.N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6136,51 +6136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio S. Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensing and Instrumentation for Food Quality and Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (3), pp.79-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6240,51 +6240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Benabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 589 (2), pp.216-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6330,51 +6330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination of wines based on 2D NMR spectra using learning vector quantization neural networks and partial least squares discriminant analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Masoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6466,1311 +6466,4495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Maillard Reaction in Infant Formulas by Means of Front‐Face Fluorescence</w:t>
+                <w:t xml:space="preserve">Fluorescence spectroscopy for monitoring deterioration of extra virgin olive oil during heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Birlouez-Aragon</w:t>
+                <w:t xml:space="preserve">Rana Cheikhousman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Locquet</w:t>
+                <w:t xml:space="preserve">Manuela Zude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E de St Louvent</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude L. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 382 (6), pp.1438-1443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-005-3286-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1196/annals.1333.038⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224846v1</w:t>
+                <w:t xml:space="preserve">hal-02683391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar coordinates projection: A simple data visualization tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the Maillard Reaction in Infant Formulas by Means of Front‐Face Fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Birlouez-Aragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E de St Louvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Stahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2005.04.014⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1043 (1), pp.308-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1196/annals.1333.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834754v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence spectroscopy for monitoring deterioration of extra virgin olive oil during heating</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polar coordinates projection: A simple data visualization tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Malabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-005-3286-1⟩</w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (9), pp.839-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2005.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02683391v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection d'échantillons représentatifs par des méthodes chimiométriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorescence spectroscopy for monitoring rapeseed oil upon heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Arnaud Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Jaillais</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Birlouez-Aragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectra Analyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Czech Journal of Food Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22, pp.127-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17221/10634-CJFS⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834757v1</w:t>
+                <w:t xml:space="preserve">hal-02680272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence spectroscopy for monitoring extra virgin olive oil deterioration upon heating</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sélection d'échantillons représentatifs par des méthodes chimiométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ines Birlouez-Aragon</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Maalouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jaillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Czech Journal of Food Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spectra Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 33 (237), pp.23-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17221/10640-CJFS⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02680836v1</w:t>
+                <w:t xml:space="preserve">hal-01834757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence spectroscopy for monitoring rapeseed oil upon heating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Arnaud Mas</w:t>
+                <w:t xml:space="preserve">Fluorescence spectroscopy for monitoring extra virgin olive oil deterioration upon heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Cheikhousman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Zude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Birlouez-Aragon</w:t>
+                <w:t xml:space="preserve">Ines Birlouez-Aragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Czech Journal of Food Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 22, pp.127-129. </w:t>
+              <w:t xml:space="preserve">, 2004, 22, pp.147-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17221/10634-CJFS⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17221/10640-CJFS⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680272v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pipecolate and taurine, rat urinary biomarkers for lysine and threonine deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on « Dietary Protein for Human Health »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Utrecht, Netherlands. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential of 3D Front-face fluorescence spectroscopy coupled to chemometrics to monitor ripening of cheese products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abi Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chamberland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B.Y. Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de l’INAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pipecolate, specific biomarker of lysine deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roisné-Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Devi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on « Dietary Protein for Human Health »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Utrecht, Netherlands. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sperm Intact Cell MALDI-TOF Mass Spectrometry : an innovative proteomic phenotyping method for accurate diagnosis of male fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consommation quotidienne de viande bovine cuite selon différents modes est signée par le profil métabolique urinaire chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oberli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées françaises de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of the substrate biodegrability in anaerobic co-digestion using a metabolomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European RFMF Metabomeeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemometric analysis of a metagenomic dataset to decipher the functional role of the micrpbiota from anaerobic digesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Conteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Liège, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular markers of dietary essential amino-acid deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrition 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Baltimore, United States. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vitro nutritional characterization of milk proteins with different molecular arrangements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Attalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Granada, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vitro nutritional characterization of milk proteins with different molecular arrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. International congress on food digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving the scan depth of near infrared hyperspectral imaging using spatially resolved spectroscopy lighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bendoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Heran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. Workshop on hyperspectral image and signal processing: Evolution in Remote sensing (WHISPERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Amsterdam, Netherlands. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aromatech®: A compound identification and chemometric toolbox based on Kováts index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.L.F. Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie XIX 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France. , 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaporation and combustion: do they jeopardize the possibility to link gasoline samples sharing a common source?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel de Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. european academy of forensic science conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Lyon, France. , 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High throughput metabolomics based on ultra high resolution detection and dedicated chemometric tools as an efficient approach to address health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baninia Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23. International Scientific Conference of LAAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon. , 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High throughput metabolomics using FTICR-MS to reveal rat exposure states to pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baninia Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Appenzeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">65. ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States. , 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of principal components analysis, independent components analysis and common components analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. Colloquium Chemometricum Mediterraneum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Arles, France. , 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparison of PCA, ICA and common components analysis applied to volatolomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie XVIII 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. , 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a foodomics approach for food chemical safety assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France. , 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Common components analysis: a new (?) exploratory data analysis method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie XVIII 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. , 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Independent components analysis: theory, applications and difficulties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AgroStat 2016 Congress - 14th Symposium on Statistical Methods for the Food Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lausanne, Switzerland. , 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-block data analysis: new extensions and applications in chemometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SCIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Providence, Rhode Island, United States. , 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raman spectroscopy coupled to blind source separation methods for deformulation of surfactant mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euroanalysis 18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. Annual Conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 2013, 9th Annual Conference of the Metabolomics Society</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la qualité d'une matrice céréalière modèle au cours de la cuisson par une approche de type omique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafia Bennaceur Othmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourdia Larfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque DIM Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can we trust untargeted metabolomics: first results of the metabo-ring study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. Annual International Meeting of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Washington, United States. , 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ quantitative proton nuclear magnetic resonance spectroscopy analysis of milk fat fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bouteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Khifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lecanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. International Conference on Magnetic Resonance in Food (MR Food 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Wageningen, Netherlands. , 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparison of independent components analysis with principal components analysis: application to a Mmd infrared data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. journées Européennes Agro-Industrie et Méthodes Statistiques (Agrostat 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France. , 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urinary metabolic signature of protein and amino-acid deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarita Devi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anura Kurpad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Belgrade (Serbia), Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel de la spectroscopie de fluorescence 3D et infrarouge couplées à la chimiométrie pour suivre l’affinage et la qualité des produits fromagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Abi Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chamberland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe B.Y. Cordella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of incomplete multi-block datasets by ComDim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas N. D.N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subpixel detection of peanut in wheat flour unsing near infrared hyperspectral imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Subpixel detection in wheat flour using near infrared hyperspectral imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4. conference on optical characterization of materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karlsruhe Center for Spectral Signatures of Materials (KCM)., Mar 2019, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162568v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the microbial community interactions in anaerobic digesterswith common components analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7789,729 +10973,729 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subpixel detection in wheat flour using near infrared hyperspectral imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Subpixel detection of peanut in wheat flour unsing near infrared hyperspectral imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boulanger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. conference on optical characterization of materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karlsruhe Center for Spectral Signatures of Materials (KCM)., Mar 2019, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">Chimiométrie 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164166v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source inference of ignitable liquids in forensic science: an untargeted chemometric approach</w:t>
+                <w:t xml:space="preserve">Analytical and data treatment strategies for metabolomics for untargeted contaminants detection in complex food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel de Figueiredo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cordella</w:t>
+                <w:t xml:space="preserve">Grégoire Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. european academy of forensic science conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Academy of Forensic Science., Aug 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Chimiométrie XIX 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164155v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques extensions de la méthode ComDim</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+                <w:t xml:space="preserve">Source inference of ignitable liquids in forensic science: an untargeted chemometric approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel de Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. journées de statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">8. european academy of forensic science conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Academy of Forensic Science., Aug 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165426v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The area under the ROC curve as a variable selection criterion for multiclass classification problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cordella</w:t>
+                <w:t xml:space="preserve">Quelques extensions de la méthode ComDim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie XIX 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">5. journées de statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766712v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du nombre optimal de composantes dans l'Analyse en Composantes Indépendantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The area under the ROC curve as a variable selection criterion for multiclass classification problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel de Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie XIX 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766709v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and data treatment strategies for metabolomics for untargeted contaminants detection in complex food products</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détermination du nombre optimal de composantes dans l'Analyse en Composantes Indépendantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Camel</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Kassouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie XIX 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766707v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput metabolomic fingerprints using an FT-ICR instrument to reveal exposure to contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8533,110 +11717,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Réseau National de Spectrométrie de Masse FT-ICR à Haut Champ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of the FT-ICR instrument equipped with dynamically harmonized cell, to perform high throughput metabolomic analyse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8658,218 +11842,218 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bruker Daltonics Users’ Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an untargeted foodomics approach for food chemical safety assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on RAFA (Recent Advances in Food Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Chemistry and Technology Prague (UCT). CZE.; Wageningen University and Research Centre (WUR). NLD., Nov 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidencing pesticides exposure status through metabolomic fingerprints from high resolution detection using either LC/MS and FIA/MS in combination with chemometric tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8878,5824 +12062,2640 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics fingerprints from high resolution detection using LC/MS and FIA/MS approaches for evidencing pesticide exposure status</w:t>
+                <w:t xml:space="preserve">Rapid analysis of metabolic fingerprints using FTMS instrument coupled with chemometric tools to highlight pesticide exposure status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lécluse</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Chimiométrie 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594795v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations hydrothermales de l'amidon: apport de la chimiométrie couplée à la spectroscopie infrarouge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cindy Villemejane</w:t>
+                <w:t xml:space="preserve">Metabolomics fingerprints from high resolution detection using LC/MS and FIA/MS approaches for evidencing pesticide exposure status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baninia Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lécluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approche multi-échelle des produits céréaliers de cuisson</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349545v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemometric tools to highlight pesticide exposure status by analyzing metabolomics fingerprints produced by direct introduction using an FTMS instrument</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Paris</w:t>
+                <w:t xml:space="preserve">Transformations hydrothermales de l'amidon: apport de la chimiométrie couplée à la spectroscopie infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dewaest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Villemejane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lecluse</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Eveleigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie 17.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">Approche multi-échelle des produits céréaliers de cuisson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595309v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la discrimination des cépages dans l'étude des vins rouges par modification du pH. Comparaison des résultats spectroscopiques et électrochimiques obtenus par analyse en composantes indépendantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Saad</w:t>
+                <w:t xml:space="preserve">Chemometric tools to highlight pesticide exposure status by analyzing metabolomics fingerprints produced by direct introduction using an FTMS instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baninia Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 17.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349809v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid analysis of metabolic fingerprints using FTMS instrument coupled with chemometric tools to highlight pesticide exposure status</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Alves</w:t>
+                <w:t xml:space="preserve">Amélioration de la discrimination des cépages dans l'étude des vins rouges par modification du pH. Comparaison des résultats spectroscopiques et électrochimiques obtenus par analyse en composantes indépendantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Namur, Belgium</w:t>
+              <w:t xml:space="preserve">Chimiométrie 17.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587050v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multi-tableaux pour relier des données instrumentales et sensorielles</w:t>
+                <w:t xml:space="preserve">Analyse multi-tableaux permettant de relier des données instrumentales et sensorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fiches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matinée thématique Chimiométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Chimiométrie 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349541v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multi-tableaux: relier données instrumentales et sensorielles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interest of blind source separation methods for surfactant mixture deformulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanglar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 16.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349546v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of blind source separation methods for surfactant mixture deformulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse multi-tableaux pour relier des données instrumentales et sensorielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fiches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie 16.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Matinée thématique Chimiométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595641v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multi-tableaux permettant de relier des données instrumentales et sensorielles</w:t>
+                <w:t xml:space="preserve">Analyse multi-tableaux: relier données instrumentales et sensorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fiches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Chimiométrie 16.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587042v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent components analysis with the JADE algorithm – Why ICA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Agro-Industrie et Méthodes Statistiques - Agrostat 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l’analyse en composantes indépendantes pour l’étude des interactions polysaccharides / protéines de lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Structuration des gels laitiers mixtes : addition d’(exo) polysaccharides, protéines d’origine végétale, …"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using pH variations to improve the discrimination of wines by 3D front face fluorescence spectroscopy associated to independent components analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Saad</w:t>
+                <w:t xml:space="preserve">Spectroscopie de fluorescence frontale 3D couplée à l'analyse en composantes indépendantes pour caractériser la matière organique de modèles de sols en poudre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bendoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Vino Analytica Scientia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Reims, France</w:t>
+              <w:t xml:space="preserve">Chimiométrie 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349812v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie de fluorescence frontale 3D couplée à l'analyse en composantes indépendantes pour caractériser la matière organique de modèles de sols en poudre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ryad Bendoula</w:t>
+                <w:t xml:space="preserve">Using pH variations to improve the discrimination of wines by 3D front face fluorescence spectroscopy associated to independent components analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">In Vino Analytica Scientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349811v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent components analysis with the JADE algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Advantages and disadvantages of independent components analysis in chemometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. African-European Conference on Chemometrics - Afrodata 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">13. Chemometrics in Analytical Chemistry - CAC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349802v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two novel methods for the determination of the number of components in independent component analysis models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faten Ammari</w:t>
+                <w:t xml:space="preserve">Independent components analysis with the JADE algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. African-European Conference on Chemometrics - Afrodata 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">, Nov 2012, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350491v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a chemometric procedure for evaluating the quality of Raman spectra used in bacterial strains discrimination</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gerald Thouand</w:t>
+                <w:t xml:space="preserve">Two novel methods for the determination of the number of components in independent component analysis models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">2. African-European Conference on Chemometrics - Afrodata 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594344v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'influence du pH sur la discrimination de cépages par spectroscopie de fluorescence frontale 3D associée à l'analyse en composantes indépendantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Locquet</w:t>
+                <w:t xml:space="preserve">Development of a chemometric procedure for evaluating the quality of Raman spectra used in bacterial strains discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350493v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent Component Analysis applied to Mid-InfraRed spectra of edible oils to study the thermal stability of heated oils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faten Ammari</w:t>
+                <w:t xml:space="preserve">Etude de l'influence du pH sur la discrimination de cépages par spectroscopie de fluorescence frontale 3D associée à l'analyse en composantes indépendantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Locquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Chemometrics in Analytical Chemistry - CAC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Chimiométrie 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350498v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages and disadvantages of independent components analysis in chemometrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Independent Component Analysis applied to Mid-InfraRed spectra of edible oils to study the thermal stability of heated oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neziha Boughanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Chemometrics in Analytical Chemistry - CAC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350490v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on faire confiance à la métabolomique: résultats de l'initiative MetaboRing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous significant factor detection and variable selection using multi-block analysis methods</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Can we trust untargeted metabolomics: results of the metabo-ring study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. EuChems Chemistry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">2. African-European Conference on Chemometrics - Afrodata 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350489v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we trust untargeted metabolomics: results of the metabo-ring study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous significant factor detection and variable selection using multi-block analysis methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. African-European Conference on Chemometrics - Afrodata 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">4. EuChems Chemistry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595486v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Maillard reaction in infant formulas by means of front-face fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Birlouez Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Locquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E de Saint Louvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on the Maillard Reaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Charleston, Caroline Du Sud, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1196/annals.1333.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764111v1</w:t>
-              </w:r>
-[...3182 lines deleted...]
-                <w:t xml:space="preserve">hal-01350497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14752,51 +14752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Fusion methodology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ere ed., Elsevier, 396 p., 2019, 9780444639844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14834,51 +14834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent components analysis: theory and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resolving spectral mixtures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 674 p., 2016, 978-0-4446-3638-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14912,103 +14912,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ quantitative proton nuclear magnetic resonance spectroscopy analysis of milk fat fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bouteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Khifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lecanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Food Science : Food for Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -15240,51 +15240,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natthanan Buranavanitvong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayaporn Thanthithum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanyarat Kanyakam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Azzout-Marniche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods15071210" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Abi-Rizk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chamberland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ay00609g" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224703v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Abi Rizk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B.Y. Cordella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3AY01132A" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157375v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.06.039" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Franchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107960" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03703793v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda V. Khodorova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Locquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100872" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935626v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.3454" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507080v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126612" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288932v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laborde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Eveleigh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2020.107454" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda N. Khodorova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051567" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2021.104422" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130636v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Mishra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Roger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Biancolillo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Marini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2021.116206" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623568v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0967033519891594" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232324" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288940v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Atallah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111580" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040710v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100488" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958911v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Metz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.120993" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126812" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959982v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2020.104139" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628598v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Delaporte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Camel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.10.089" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162576v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Figueiredo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B. Y. Cordella" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Archer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.05.032" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626790v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Figueirero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Begue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2018.11.016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757714v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kassouf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.11.051" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624627v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.10.025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766710v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2018.04.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757705v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baninia Habchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0738-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665227v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moslah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1179-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565087v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dewaest" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy C. Villemejane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.02.038" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2W318MH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Saad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.03.023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGSPQRJL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363725v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gaubert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomm&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Burger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.02.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFTZ15TG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349810v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Masoum" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholami" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salehe Ghaheri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201600029" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5MS29HK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219018v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ruellan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.10.021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269247v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rohart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.08.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKS6TC8T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269328v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2015.02.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173837v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ammari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.02.049" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5V7ZFX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001080v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bouteille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne J. Perez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Khifer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Lecanu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.12072" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9VKQ06J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004752v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ammari Ammari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Eveleigh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ziha N. Boughanmi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. D.N. Rutledge" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-013-9143-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003372v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2013.03.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q83XP62N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569387v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004528v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten F. Ammari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neziha N. Boughanmi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2012.05.059" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DWS57GB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004543v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Moya-Gonzalez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Ammari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2011.12.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH62VQ6N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001468v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Climaco R. C. Pinto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. L. M. Schmidtke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Locquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2010.05.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FZ3P9M0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668065v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.01.016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274512v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Barros" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Pinto" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2008.03.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5LZP387-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663174v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2006.06.011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3S3726L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273705v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S. Barros" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-007-9010-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273702v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Benabid" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.02.061" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLT5LP1V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668064v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vercauteren" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jalali-Heravi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Neil Rutledge" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.11.015" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV5KSZKG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224846v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Birlouez-Aragon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Locquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de St Louvent" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stahl" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1333.038" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CNZFLXD4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834754v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malabat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2005.04.014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683391v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Cheikhousman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zude" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. L&#233;ger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-3286-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GFFQ6Z15-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834757v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680836v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Birlouez-Aragon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17221/10640-CJFS" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680272v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Mas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Birlouez-Aragon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17221/10634-CJFS" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231716v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Devi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anura Kurpad" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231725v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231727v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162568v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boulanger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165420v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164166v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164155v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165426v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766712v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766709v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766707v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763215v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757715v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766705v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738178v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Paris" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594795v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;cluse" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349545v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Villemejane" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595309v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349809v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587050v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349541v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiches" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349546v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595641v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanteri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587042v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint-Eve" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349160v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349808v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349812v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349811v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349802v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350491v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594344v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350493v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350498v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neziha Boughanmi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350490v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350489v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764111v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Birlouez Aragon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Saint Louvent" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231735v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abi Rizk" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chamberland" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B.Y. Cordella" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311408v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N Rutledge" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311376v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudichon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Martin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardivel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231740v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eloy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banliat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231771v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodorova" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordella" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberli" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231789v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231788v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162577v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547633v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Attalah" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165423v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164150v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Heran" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766708v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L.F. Soares" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Carneiro" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164167v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766703v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766704v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765434v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763234v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757727v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766702v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349181v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595329v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomme" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349547v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123136v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595107v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafia Bennaceur Othmani" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Larfi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594330v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouteille" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khifer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecanu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350497v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162578v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349166v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63638-6.00007-3" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627205v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne P&#233;rez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.rsc.org/en/content/ebook/978-1-84973-634-3#!divbookcontent" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737531-00044" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46A01271E20FAC6810CD97C9B2EF53C27739E267/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natthanan Buranavanitvong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayaporn Thanthithum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanyarat Kanyakam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Azzout-Marniche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods15071210" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Abi-Rizk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chamberland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ay00609g" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.06.039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Abi Rizk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B.Y. Cordella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3AY01132A" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935626v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.3454" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Franchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126612" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107960" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03703793v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda V. Khodorova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Locquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100872" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2021.104422" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288932v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laborde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Eveleigh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2020.107454" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882404v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda N. Khodorova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051567" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130636v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Mishra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Roger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Biancolillo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Marini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2021.116206" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2020.104139" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040625v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232324" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623568v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0967033519891594" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Atallah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111580" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040710v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100488" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040735v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126812" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958911v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Metz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.120993" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626790v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Figueirero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Archer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Begue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2018.11.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628598v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Delaporte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladi&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Camel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.10.089" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162576v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Figueiredo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B. Y. Cordella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.05.032" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2018.04.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kassouf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.11.051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624627v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.10.025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757705v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baninia Habchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0738-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665227v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moslah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1179-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Masoum" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholami" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salehe Ghaheri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201600029" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5MS29HK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565087v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dewaest" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy C. Villemejane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.02.038" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2W318MH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531661v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Saad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.03.023" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGSPQRJL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363725v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gaubert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomm&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Burger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.02.016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFTZ15TG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269328v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2015.02.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269247v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rohart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.08.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKS6TC8T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219018v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ruellan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.10.021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173837v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ammari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.02.049" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5V7ZFX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003372v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2013.03.013" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q83XP62N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001080v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bouteille" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne J. Perez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Khifer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Lecanu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.12072" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9VKQ06J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004752v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ammari Ammari" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Eveleigh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ziha N. Boughanmi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. D.N. Rutledge" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-013-9143-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569387v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004528v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten F. Ammari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neziha N. Boughanmi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2012.05.059" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DWS57GB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004543v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Moya-Gonzalez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Ammari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2011.12.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH62VQ6N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001468v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Climaco R. C. Pinto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. L. M. Schmidtke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Locquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2010.05.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FZ3P9M0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668065v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.01.016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274512v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Barros" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Pinto" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2008.03.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5LZP387-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663174v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2006.06.011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3S3726L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273705v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S. Barros" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-007-9010-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273702v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Benabid" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.02.061" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLT5LP1V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668064v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vercauteren" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jalali-Heravi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Neil Rutledge" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.11.015" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV5KSZKG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683391v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Cheikhousman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zude" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. L&#233;ger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-3286-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GFFQ6Z15-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224846v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Birlouez-Aragon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Locquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de St Louvent" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stahl" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1333.038" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CNZFLXD4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834754v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malabat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2005.04.014" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680272v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Mas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Birlouez-Aragon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17221/10634-CJFS" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834757v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680836v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Birlouez-Aragon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17221/10640-CJFS" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311408v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N Rutledge" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231735v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abi Rizk" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chamberland" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B.Y. Cordella" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311376v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudichon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardivel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231740v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eloy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banliat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231771v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodorova" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordella" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231789v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231788v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162577v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547633v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Attalah" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165423v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164150v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Heran" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boulanger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766708v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L.F. Soares" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Carneiro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164167v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763234v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757727v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766703v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766704v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765434v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766702v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349181v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349547v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595329v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomme" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123136v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595107v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafia Bennaceur Othmani" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Larfi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594330v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouteille" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khifer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecanu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350497v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231716v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Devi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anura Kurpad" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231725v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231727v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164166v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165420v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162568v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766707v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164155v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165426v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766712v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766709v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763215v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757715v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766705v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738178v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Paris" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587050v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594795v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;cluse" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349545v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Villemejane" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595309v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349809v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587042v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiches" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint-Eve" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595641v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanteri" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349541v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349546v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349160v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349808v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349811v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349812v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350490v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349802v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350491v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594344v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350493v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350498v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neziha Boughanmi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350489v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764111v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Birlouez Aragon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Saint Louvent" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162578v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349166v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63638-6.00007-3" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627205v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne P&#233;rez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.rsc.org/en/content/ebook/978-1-84973-634-3#!divbookcontent" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737531-00044" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46A01271E20FAC6810CD97C9B2EF53C27739E267/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>