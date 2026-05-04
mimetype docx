--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -258,295 +258,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity of radial variations of wood properties in European beech (Fagus sylvatica L.) reveals the plastic nature of juvenile wood</w:t>
+                <w:t xml:space="preserve">Generalized pustular psoriasis: Specific pathophysiological, clinical and therapeutic features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+                <w:t xml:space="preserve">D. Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Jullien</w:t>
+                <w:t xml:space="preserve">Laurent Misery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengquan Liu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13595-025-01284-9⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.8-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fander.2024.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001711v1</w:t>
+                <w:t xml:space="preserve">hal-05425710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized pustular psoriasis: Specific pathophysiological, clinical and therapeutic features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The diversity of radial variations of wood properties in European beech (Fagus sylvatica L.) reveals the plastic nature of juvenile wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jullien</w:t>
+                <w:t xml:space="preserve">Shengquan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Misery</w:t>
+                <w:t xml:space="preserve">Caroline Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Viguier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (1), pp.8-18. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fander.2024.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13595-025-01284-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425710v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining engineering and wood science for the conservation of artworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brémand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -770,51 +770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygromechanical study of a 16th century painted wooden panel: In-situ experiments to quantify the mechanical effect of the frame and the cradle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -943,51 +943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moity-Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Amiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie, société et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1034,51 +1034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practices, knowledge and expectations of beekeepers and beehive suppliers regarding the wood material used for building beehives in the South of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1151,51 +1151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygromechanical properties of grenadilla wood (Dalbergia melanoxylon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Alkadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1285,51 +1285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the hygromechanical behaviour of a historic painting on wooden panel : devices and measurement techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Uzielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1406,64 +1406,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree growth stress and related problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1536,90 +1536,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Correlation to Evaluate the Influence of Hygrothermal Loading on Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (5), pp.428-435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1653,77 +1653,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between tree morphology and growth stress in mature European beech stands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Widmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1822,51 +1822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Mazzanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.Voir DOI. </w:t>
@@ -1917,77 +1917,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation stress generation in poplar tension wood studied by synchrotron radiation microdiffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junji Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2038,64 +2038,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth strain assessment at the periphery of small-diameter trees using the two-grooves method: influence of operating parameters estimated by numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42 (7), pp.551-565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2141,77 +2141,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contraintes de croissance dans les tiges : modélisation de leur mise en place et de leur fonction biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2258,77 +2258,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Log-End Cracks Due to Growth Stresses: Calculation of the Elastic Energy Release Rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Laghdir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holzforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 57 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2362,64 +2362,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling crack propagation due to growth stress release in round wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 105, pp.265-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2453,64 +2453,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures des déformations bloquées dans un disque de bois vert. Méthode de la fermeture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 53 (5), pp.955-966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2615,51 +2615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millet-Tréboux Pauline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2701,51 +2701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fournir aux abeilles des ruches saines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2852,51 +2852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Millet-Tréboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2938,77 +2938,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling, Evaluation and Biomechanical Consequences of Growth Stress Profiles Inside Tree Stems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anja Geitmann, Joseph Gril. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biomechanics. From Structure to Function at Multiple Scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.21-48, 2018, 978-3-319-79098-5. </w:t>
@@ -3046,51 +3046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bois, un matériau hygroscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monumental 2017-2 Musées et monuments historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3160,51 +3160,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bois, matériau : du cœur de l’arbre au cœur des sociétés humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Montpellier, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3306,51 +3306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14eme Journées Scientifiques du GDR "Sciences du Bois"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Mont de Marsan - Landes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3414,51 +3414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ruffio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3544,51 +3544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Langbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3665,51 +3665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13eme Journées Scientifiques du GDR 3544 Sciences du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3773,51 +3773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tournillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood Science and Technology III: methods to examine panel paintings and their preventive and remedial conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3842,51 +3842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the deformation of an historic painting on a wooden panel (16th century panel painting): effect of the frame, the cradle and microclimate variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bousvarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4006,51 +4006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Helfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Christovasilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Mazzanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4092,51 +4092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des déformations d'un panneau de bois peint du patrimoine : effet du cadre, du parquetage et de variations hygrothermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4368,51 +4368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ruffio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4450,51 +4450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior of a painted wooden panel from the heritage subject to hygrothermal variations: role of the reinforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4694,217 +4694,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat power estimation of a bee colony in a Dadanthive based on transient hygrothermal evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle place pour le matériau bois dans la relation abeille/ruche/homme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Apimondia International Apicultural Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Sociétés d’abeilles, sociétés humaines. Une interdépendance de la préhistoire au futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908884v1</w:t>
+                <w:t xml:space="preserve">hal-02030446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour le matériau bois dans la relation abeille/ruche/homme ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Heat power estimation of a bee colony in a Dadanthive based on transient hygrothermal evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Dupleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ruffio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés d’abeilles, sociétés humaines. Une interdépendance de la préhistoire au futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">46th Apimondia International Apicultural Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02030446v1</w:t>
+                <w:t xml:space="preserve">hal-03908884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies for the Mona Lisa conservation</w:t>
               </w:r>
@@ -5015,51 +5015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour le matériau bois dans la relation abeille/ruche/homme ? Aspects physiques, écologiques et anthropologiques de la relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5136,51 +5136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu Wah Mui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5229,359 +5229,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois des ruches, quel confort pour l'habitat des abeilles? Ruche d'observation électronique, outil et recherches en cours.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de la diffusion de l'eau dans le bois utilisé pour la manufacture d'instrument à vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Alkadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pauline Milliet-Treboux</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Scientifique Ecolo'Tech, 10ème Salon de l'Ecologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7èmes journées du GDR Sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908909v1</w:t>
+                <w:t xml:space="preserve">hal-01960449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la diffusion de l'eau dans le bois utilisé pour la manufacture d'instrument à vent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le bois des ruches, quel confort pour l'habitat des abeilles? Ruche d'observation électronique, outil et recherches en cours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Dupleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Wah Mui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moity-Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Milliet-Treboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées du GDR Sciences du bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t>
+              <w:t xml:space="preserve">Congrès Scientifique Ecolo'Tech, 10ème Salon de l'Ecologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960449v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the water diffusion in wood by terahertz techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Alkadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Diakonova</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Drying Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Marne-la-Vallée, France</w:t>
@@ -5610,51 +5610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth stresses and their consequences on tree mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Plant Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5731,51 +5731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Goli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes journées du GDR3544 Sciences du bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Cluny, France. pp.250-253</w:t>
@@ -5817,90 +5817,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et procédés de séchage de bois tropicaux pour la facture d'instruments à vent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Alkadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Langbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6èmes journées du GDR 3544 «Sciences du bois» </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5951,51 +5951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Aurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6033,64 +6033,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression set and cupping of painted wooden panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6128,51 +6128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de suivi des déformations d’un panneau de bois peint lors d’une variation contrôlée d’hygrométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bousvarou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6210,51 +6210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mona Lisa Project: an update on the progress of measurement, monitoring, modelisation and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6348,51 +6348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description et problématiques d’assemblages : Point de vue croisés de mécanicien et de conservateur-restaurateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Journée d'étude du Groupe Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Section française de l'Institut international de conservation (SFIIC), Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6443,77 +6443,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoru Endo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eiichi Obataya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Cost Action FP0904 Conference “Recent Advances in the Field of TH and THM Wood Treatment”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Skellefteå, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6538,77 +6538,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygro-mechanical behaviour of wooden panels from cultural heritage: effect of a coated face</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium WoodSciCraft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6646,90 +6646,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la décision à chaque étape de la restauration, comparaison du comportement hygromécanique de deux renforts : deux doublages en balsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Graindorge Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées du GDR Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6754,77 +6754,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal growth stresses in trees: analytical models and functional implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6849,90 +6849,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bending mechanics of tree stems: the key role of wood maturation stress for resisting both permanent and temporary loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6957,51 +6957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New uses and improvements of the Deformometric Kit to support study and conservation of panel paintings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Mazzanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7009,51 +7009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Cocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO, All Division 5 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Estoril, Portugal</w:t>
@@ -7095,51 +7095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental studies on the wooden support of the &amp;quot;Mona Lisa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Uzielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Cocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7229,51 +7229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and modeling deformation of the &amp;quot;Mona Lisa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Uzielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Cocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7367,51 +7367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gronvold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7449,51 +7449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of growth stress profiles in tree trunks: comparison of experimental results to a biomechanical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7583,77 +7583,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation stress generation starts before the formation of the G-layer in poplar tension wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junji Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7708,77 +7708,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation stress generation starts before the formation of the G-layer in poplar tension wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junji Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7846,51 +7846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Uzielli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7967,64 +7967,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Congrès Français de Mécanique - CFM09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8088,51 +8088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8299,77 +8299,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite element model to predict the growth strain release at the periphery of small diameter trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cabrolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th plant biomechanics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Stockholm, Sweden. pp.445-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8394,90 +8394,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of residual strains at stem periphery using the two-grooves method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masato Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cabrolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on integrated approach to wood structure, behaviour and application, joint meeting of ESWM and COST Action E35</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Florence, Italy. pp.66-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8627,77 +8627,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why big trees from high density hardwoods are more prone to end splitting?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, East Lansing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8891,51 +8891,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M Doucet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Legrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70435" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengquan Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Loup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01284-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jullien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viguier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2024.05.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847119v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Badel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi-Vici" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11v48" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148026v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Riparbelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dionisi-Vici" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazzanti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Br&#233;mand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.06.013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gauvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Uzielli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hesser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.10.011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334068v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dupleix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity-Ma&#239;zi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amiet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402306v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity Ma&#239;zi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.04.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927145v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alkadri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenkrantz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01215-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031989v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Riparbelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.09.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662583v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamamoto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-017-1639-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286462v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12090" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804664v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Widmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0247-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700825v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cocchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mazzanti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Togni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2012.03.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602029v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Sugiyama" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.167270" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537121v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-008-0202-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B05JMFMB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546298v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Fournier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28374" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Laghdir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2003.060" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030196" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960504" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet-Tr&#233;boux Pauline" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420174v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/occitanie-ouest/actualites/article/ouvrage-abeilles-une-histoire-intime-avec-l-humanite" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904550v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millet-Tr&#233;boux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957280v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79099-2_2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769478v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-du-patrimoine.fr/Librairie/Monumental/Monumental-2017-2-Musees-et-monuments-historiques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04729639v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504863v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matisse Chambry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371714v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ruffio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-087" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732631v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Al Fay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504892v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459677v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bousvarou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tournillon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459689v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stepanoff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825027v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riparbelli Lorenzo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Christovasilis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825266v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825336v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fioravanti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043167v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053193v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Goli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908884v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030446v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163717v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010156v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010167v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Wah Mui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Milliet-Treboux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908909v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960449v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924126v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897889v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095404v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674627v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769628v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aurand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Young" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452161v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hunt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948154v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769672v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947939v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jenn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769721v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Endo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Obataya" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796819v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Graindorge Lamour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rouard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797106v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797092v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805117v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945958v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi Vici" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1021.1525" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945943v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523221v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gronvold" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565995v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kojima" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753622v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826298v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413723v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565954v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilate" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sugiyama" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546430v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudass&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bytebier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546568v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546577v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Yoshida" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546649v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Camp" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001166v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loup" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M Doucet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Legrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70435" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jullien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viguier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2024.05.006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengquan Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Loup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01284-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847119v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Badel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi-Vici" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11v48" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148026v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Riparbelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dionisi-Vici" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazzanti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Br&#233;mand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.06.013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gauvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Uzielli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hesser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.10.011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334068v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dupleix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity-Ma&#239;zi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amiet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402306v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity Ma&#239;zi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.04.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927145v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alkadri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenkrantz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01215-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031989v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Riparbelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.09.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662583v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamamoto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-017-1639-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286462v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12090" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804664v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Widmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0247-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700825v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cocchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mazzanti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Togni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2012.03.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602029v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Sugiyama" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.167270" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537121v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-008-0202-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B05JMFMB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546298v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Fournier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28374" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Laghdir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2003.060" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030196" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960504" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet-Tr&#233;boux Pauline" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420174v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/occitanie-ouest/actualites/article/ouvrage-abeilles-une-histoire-intime-avec-l-humanite" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904550v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millet-Tr&#233;boux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957280v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79099-2_2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769478v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-du-patrimoine.fr/Librairie/Monumental/Monumental-2017-2-Musees-et-monuments-historiques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04729639v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504863v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matisse Chambry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371714v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ruffio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-087" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732631v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Al Fay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504892v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459677v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bousvarou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tournillon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459689v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stepanoff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825027v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riparbelli Lorenzo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Christovasilis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825266v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825336v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fioravanti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043167v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053193v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Goli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030446v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908884v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163717v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010156v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010167v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Wah Mui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Milliet-Treboux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960449v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908909v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924126v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897889v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095404v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674627v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769628v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aurand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Young" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452161v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hunt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948154v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769672v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947939v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jenn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769721v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Endo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Obataya" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796819v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Graindorge Lamour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rouard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797106v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797092v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805117v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945958v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi Vici" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1021.1525" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945943v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523221v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gronvold" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565995v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kojima" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753622v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826298v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413723v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565954v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilate" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sugiyama" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546430v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudass&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bytebier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546568v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546577v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Yoshida" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546649v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Camp" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001166v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loup" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>