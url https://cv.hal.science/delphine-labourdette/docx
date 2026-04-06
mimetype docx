--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiR-497 suppresses cycle progression through an axis involving CDK6 in ALK-positive cells.</w:t>
+                <w:t xml:space="preserve">Single-cell RNA sequencing unveils the shared and the distinct cytotoxic hallmarks of human TCRVδ1 and TCRVδ2 γδ T lymphocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Hoareau-Aveilla</w:t>
+                <w:t xml:space="preserve">Gabriele Pizzolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Quelen</w:t>
+                <w:t xml:space="preserve">Hannah Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Congras</w:t>
+                <w:t xml:space="preserve">Marie Tosolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Caillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Labourdette</w:t>
+                <w:t xml:space="preserve">Don-Marc Franchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2018.195131⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (24), pp.11906-11915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1818488116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951558v1</w:t>
+                <w:t xml:space="preserve">hal-02315851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-cell RNA sequencing unveils the shared and the distinct cytotoxic hallmarks of human TCRVδ1 and TCRVδ2 γδ T lymphocytes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MiR-497 suppresses cycle progression through an axis involving CDK6 in ALK-positive cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Kaminski</w:t>
+                <w:t xml:space="preserve">Coralie Hoareau-Aveilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Tosolini</w:t>
+                <w:t xml:space="preserve">Cathy Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don-Marc Franchini</w:t>
+                <w:t xml:space="preserve">Annabelle Congras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Pont</w:t>
+                <w:t xml:space="preserve">Nina Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Labourdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 116 (24), pp.11906-11915. </w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104 (2), pp.347-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1818488116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2018.195131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315851v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic transcriptomic analysis of ischemic injury in a porcine pre-clinical model mimicking donors deceased after circulatory death</w:t>
               </w:r>
@@ -904,295 +904,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of an RNA-Seq Differential Gene Expression Analysis Depending on Biological Replicate Number and Library Size</w:t>
+                <w:t xml:space="preserve">A conserved mechanism drives partition complex assembly on bacterial chromosomes and plasmids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Leberre Véronique</w:t>
+                <w:t xml:space="preserve">Roxanne Debaugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Frasse</w:t>
+                <w:t xml:space="preserve">Aurore Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Labourdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zouine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elise Sainderichin</w:t>
+                <w:t xml:space="preserve">Jerome Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00108⟩</w:t>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (11), pp.e8516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/msb.20188516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849534v1</w:t>
+                <w:t xml:space="preserve">hal-01926457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conserved mechanism drives partition complex assembly on bacterial chromosomes and plasmids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of an RNA-Seq Differential Gene Expression Analysis Depending on Biological Replicate Number and Library Size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Leberre Véronique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxanne Debaugny</w:t>
+                <w:t xml:space="preserve">Pierre Frasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rech</w:t>
+                <w:t xml:space="preserve">Mohamed Zouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Labourdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Dorignac</w:t>
+                <w:t xml:space="preserve">Elise Sainderichin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (11), pp.e8516. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/msb.20188516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926457v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic transcriptomic analysis of Ischemic Injury in a Porcine Pre-Clinical Model mimicking Donors Deceased after Circulatory Death</w:t>
               </w:r>
@@ -2456,51 +2456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guicherd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Khaled" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;roult" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalibey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07709-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sekkouri Alaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Qu&#232;bre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Delimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Debaugny-Diaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.15297" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03516727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ropers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Faure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.1c00115" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951558v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hoareau-Aveilla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quelen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Congras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Caillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.195131" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Pizzolato" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Kaminski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tosolini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don-Marc Franchini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Pont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1818488116" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154350v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Steichen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Allain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13379" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Leberre V&#233;ronique" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frasse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sainderichin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00108" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926457v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Debaugny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sanchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dorignac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20188516" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Allain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24282-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843061v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2988-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kempowsky-Hamon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lacroix-Triki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyamine Hedjazi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-015-0077-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849251v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Beltran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Novo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2006.00106.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole C. Hauser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M211604200" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Potocki Veronese" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742611v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sarot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pyronnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462728v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guicherd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Khaled" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;roult" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalibey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07709-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sekkouri Alaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Qu&#232;bre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Delimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Debaugny-Diaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.15297" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03516727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ropers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Faure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.1c00115" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Pizzolato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Kaminski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tosolini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don-Marc Franchini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Pont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1818488116" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hoareau-Aveilla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quelen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Congras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Caillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.195131" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154350v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Steichen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Allain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13379" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Debaugny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sanchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dorignac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20188516" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849534v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Leberre V&#233;ronique" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frasse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sainderichin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00108" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Allain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24282-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843061v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2988-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kempowsky-Hamon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lacroix-Triki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyamine Hedjazi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-015-0077-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849251v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Beltran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Novo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2006.00106.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole C. Hauser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M211604200" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Potocki Veronese" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742611v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sarot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pyronnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462728v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>