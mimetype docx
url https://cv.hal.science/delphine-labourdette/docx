--- v1 (2026-04-06)
+++ v2 (2026-05-26)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An engineered enzyme embedded into PLA to make self-biodegradable plastic</w:t>
+                <w:t xml:space="preserve">In vivo assembly of bacterial partition condensates on circular supercoiled and linear DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guicherd</w:t>
+                <w:t xml:space="preserve">Hicham Sekkouri Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ben Khaled</w:t>
+                <w:t xml:space="preserve">Valentin Quèbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guéroult</w:t>
+                <w:t xml:space="preserve">Linda Delimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Nomme</w:t>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dalibey</w:t>
+                <w:t xml:space="preserve">Roxanne Debaugny-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 631 (8022), pp.884-890. </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 123 (3), pp.232-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07709-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mmi.15297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725518v1</w:t>
+                <w:t xml:space="preserve">hal-04669095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo assembly of bacterial partition condensates on circular supercoiled and linear DNA</w:t>
+                <w:t xml:space="preserve">An engineered enzyme embedded into PLA to make self-biodegradable plastic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Sekkouri Alaoui</w:t>
+                <w:t xml:space="preserve">M. Guicherd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Quèbre</w:t>
+                <w:t xml:space="preserve">M. Ben Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Delimi</w:t>
+                <w:t xml:space="preserve">M. Guéroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rech</w:t>
+                <w:t xml:space="preserve">J. Nomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxanne Debaugny-Diaz</w:t>
+                <w:t xml:space="preserve">M. Dalibey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 123 (3), pp.232-244. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 631 (8022), pp.884-890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.15297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07709-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669095v1</w:t>
+                <w:t xml:space="preserve">hal-04725518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiomics Study of Bacterial Growth Arrest in a Synthetic Biology Application</w:t>
               </w:r>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Debaugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Labourdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2456,51 +2456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guicherd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Khaled" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;roult" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalibey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07709-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sekkouri Alaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Qu&#232;bre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Delimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Debaugny-Diaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.15297" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03516727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ropers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Faure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.1c00115" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Pizzolato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Kaminski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tosolini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don-Marc Franchini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Pont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1818488116" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hoareau-Aveilla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quelen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Congras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Caillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.195131" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154350v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Steichen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Allain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13379" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Debaugny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sanchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dorignac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20188516" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849534v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Leberre V&#233;ronique" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frasse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sainderichin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00108" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Allain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24282-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843061v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2988-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kempowsky-Hamon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lacroix-Triki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyamine Hedjazi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-015-0077-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849251v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Beltran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Novo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2006.00106.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole C. Hauser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M211604200" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Potocki Veronese" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742611v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sarot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pyronnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462728v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sekkouri Alaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Qu&#232;bre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Delimi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Debaugny-Diaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.15297" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guicherd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Khaled" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;roult" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nomme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalibey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07709-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03516727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ropers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Faure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.1c00115" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Pizzolato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Kaminski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tosolini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don-Marc Franchini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Pont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1818488116" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hoareau-Aveilla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quelen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Congras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Caillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.195131" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154350v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Steichen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Allain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13379" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Debaugny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sanchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dorignac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20188516" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849534v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Leberre V&#233;ronique" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frasse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sainderichin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00108" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Allain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24282-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843061v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2988-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kempowsky-Hamon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lacroix-Triki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyamine Hedjazi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-015-0077-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849251v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Beltran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Novo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2006.00106.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole C. Hauser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M211604200" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Potocki Veronese" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742611v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sarot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pyronnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462728v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>