--- v0 (2026-03-16)
+++ v1 (2026-04-27)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -291,4591 +291,4725 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 118, </w:t>
+              <w:t xml:space="preserve">, 2026, 118 (2), pp.111211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygeno.2026.111211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune cell-resolved transcriptomics provides insights into the basis for variations of fish genetic resistance to viral disease</w:t>
+                <w:t xml:space="preserve">In silico reconstruction of a salmonid alphavirus virion reveals distinctive molecular features implicated in virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Clark</w:t>
+                <w:t xml:space="preserve">Stéphane Biacchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Thomas</w:t>
+                <w:t xml:space="preserve">Calvin Fauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Taylor</w:t>
+                <w:t xml:space="preserve">Emilie Mérour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Charles</w:t>
+                <w:t xml:space="preserve">Julie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Laurent</w:t>
+                <w:t xml:space="preserve">Annie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23, pp.348. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 29 (3), pp.115070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-025-02452-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2026.115070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443764v1</w:t>
+                <w:t xml:space="preserve">hal-05553990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering bioinformatics communities with Nextflow and nf-core</w:t>
+                <w:t xml:space="preserve">Immune cell-resolved transcriptomics provides insights into the basis for variations of fish genetic resistance to viral disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn E Langer</w:t>
+                <w:t xml:space="preserve">Thomas Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreia Amaral</w:t>
+                <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Baudement</w:t>
+                <w:t xml:space="preserve">Richard Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franziska Bonath</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-025-03673-9⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-025-02452-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224445v1</w:t>
+                <w:t xml:space="preserve">hal-05443764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advancements in aquaculture genetics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empowering bioinformatics communities with Nextflow and nf-core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Neira</w:t>
+                <w:t xml:space="preserve">Björn E Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diogo T Hashimoto</w:t>
+                <w:t xml:space="preserve">Andreia Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Lallias</w:t>
+                <w:t xml:space="preserve">Marie-Odile Baudement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Xu</w:t>
+                <w:t xml:space="preserve">Franziska Bonath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 609, pp.742781. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.742781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-025-03673-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05227676v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for links between behaviour and acute hyperthermia and hypoxia resistance in rainbow trout using isogenic lines</w:t>
+                <w:t xml:space="preserve">Recent advancements in aquaculture genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Lagarde</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">José M Yáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Neira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo T Hashimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Bideau</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.555⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 609, pp.742781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.742781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057569v1</w:t>
+                <w:t xml:space="preserve">hal-05227676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host specificity and virulence of Flavobacterium psychrophilum: a comparative study in ayu (Plecoglossus altivelis) and rainbow trout (Oncorhynchus mykiss) hosts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Screening for links between behaviour and acute hyperthermia and hypoxia resistance in rainbow trout using isogenic lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+                <w:t xml:space="preserve">Henri Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo-Hyung Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lallias</w:t>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-024-01326-6⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613702v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold temperature during embryonic development and its influence on responses to acute confinement and hyperthermia challenges in juvenile rainbow trout</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Host specificity and virulence of Flavobacterium psychrophilum: a comparative study in ayu (Plecoglossus altivelis) and rainbow trout (Oncorhynchus mykiss) hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Harté</w:t>
+                <w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Terrenne</w:t>
+                <w:t xml:space="preserve">Bo-Hyung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741318⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55 (1), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-024-01326-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666176v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengths and limitations of reduced representation bisulfite sequencing (RRBS) in the perspective of DNA methylation analysis in fish: a case-study on rainbow trout spermatozoa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cold temperature during embryonic development and its influence on responses to acute confinement and hyperthermia challenges in juvenile rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amin Sayyari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lallias</w:t>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Labbé</w:t>
+                <w:t xml:space="preserve">Elodie Harté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Terrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10695-024-01326-5⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 593, pp.741318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548356v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isogenic lines of rainbow trout (Oncorhynchus mykiss) as a tool to assess how growth and feeding behaviour are correlated to feed efficiency in fish</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strengths and limitations of reduced representation bisulfite sequencing (RRBS) in the perspective of DNA methylation analysis in fish: a case-study on rainbow trout spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Marina El Kamouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Sayyari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739904⟩</w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10695-024-01326-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172992v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of acute hyperthermia resistance in juvenile rainbow trout (Oncorhynchus mykiss) and genetic correlations with production traits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Isogenic lines of rainbow trout (Oncorhynchus mykiss) as a tool to assess how growth and feeding behaviour are correlated to feed efficiency in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Prchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-023-00811-4⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 577, pp.739904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125895v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are resistances to acute hyperthermia or hypoxia stress similar and consistent between early and late ages in rainbow trout using isogenic lines?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bideau</w:t>
+                <w:t xml:space="preserve">Genetic architecture of acute hyperthermia resistance in juvenile rainbow trout (Oncorhynchus mykiss) and genetic correlations with production traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Patrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dehaullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Prchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738800⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (1), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-023-00811-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778854v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study and genomic prediction of tolerance to acute hypoxia in rainbow trout</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Patrice</w:t>
+                <w:t xml:space="preserve">Are resistances to acute hyperthermia or hypoxia stress similar and consistent between early and late ages in rainbow trout using isogenic lines?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 565, pp.739068. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.739068⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 562, pp.738800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944462v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a High-Density 665 K SNP Array for Rainbow Trout Genome-Wide Genotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dehaullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangtu Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fgene.2022.941340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of variation of DNA methylation in rainbow trout: combined effects of temperature and genetic background</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Genome-wide association study and genomic prediction of tolerance to acute hypoxia in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Prchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15592294.2020.1834924⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 565, pp.739068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.739068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003559v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Multiple Approaches and Models to Dissect the Genetic Architecture of Resistance to Infections in Fish</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Sources of variation of DNA methylation in rainbow trout: combined effects of temperature and genetic background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ciobotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean François Bernardet</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.1031-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15592294.2020.1834924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2020.00677⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02927380v1</w:t>
+                <w:t xml:space="preserve">hal-03003559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized IMGT® Nomenclature of Salmonidae IGH Genes, the Paradigm of Atlantic Salmon and Rainbow Trout: From Genomics to Repertoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Multiple Approaches and Models to Dissect the Genetic Architecture of Resistance to Infections in Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Magadan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sergey Afanasyev</w:t>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+                <w:t xml:space="preserve">Jean François Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2020.00677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867815v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent national-scale trends of microbial and animal biodiversity revealed across diverse temperate soil ecosystems</w:t>
+                <w:t xml:space="preserve">Standardized IMGT® Nomenclature of Salmonidae IGH Genes, the Paradigm of Atlantic Salmon and Rainbow Trout: From Genomics to Repertoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul B. L. George</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lallias</w:t>
+                <w:t xml:space="preserve">Susana Magadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Creer</w:t>
+                <w:t xml:space="preserve">Aleksei Krasnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona M. Seaton</w:t>
+                <w:t xml:space="preserve">Saida Hadi-Saljoqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John G. Kenny</w:t>
+                <w:t xml:space="preserve">Sergey Afanasyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-09031-1⟩</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622552v1</w:t>
+                <w:t xml:space="preserve">hal-02867815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sample size effects on the assessment of eukaryotic diversity and community structure in aquatic sediments using high-throughput sequencing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Divergent national-scale trends of microbial and animal biodiversity revealed across diverse temperate soil ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul B. L. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Creer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona M. Seaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John G. Kenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-30179-1⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-09031-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623380v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual time-series analysis of aqueous eDNA reveals ecologically relevant dynamics of lake ecosystem biodiversity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sample size effects on the assessment of eukaryotic diversity and community structure in aquatic sediments using high-throughput sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathew Seymour</w:t>
+                <w:t xml:space="preserve">Francisco J. A. Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrdad Hajibabaei</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holly M. Bik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Creer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms14087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-30179-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607796v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of environmental sensitivity revealed by phenotypic variation in body weight and (its) correlations to physiological and behavioral traits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annual time-series analysis of aqueous eDNA reveals ecologically relevant dynamics of lake ecosystem biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
+                <w:t xml:space="preserve">Iliana Bista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Aupérin</w:t>
+                <w:t xml:space="preserve">Gary R. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hooi Ling Khaw</w:t>
+                <w:t xml:space="preserve">Kerry Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathew Seymour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Hajibabaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0189943⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674985v1</w:t>
+                <w:t xml:space="preserve">hal-01607796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights about the introduction of the Portuguese oyster, Crassostrea angulata, into the North East Atlantic from Asia based on a highly polymorphic mitochondrial region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan W. King</w:t>
+                <w:t xml:space="preserve">Genetic variability of environmental sensitivity revealed by phenotypic variation in body weight and (its) correlations to physiological and behavioral traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederico M. Batista</w:t>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Grade</w:t>
+                <w:t xml:space="preserve">Benoît Aupérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Chairi</w:t>
+                <w:t xml:space="preserve">Hooi Ling Khaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29 (4), pp.404. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (12), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/alr/2016035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0189943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483208v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental metabarcoding reveals heterogeneous drivers of microbial eukaryote diversity in contrasting estuarine ecosystems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights about the introduction of the Portuguese oyster, Crassostrea angulata, into the North East Atlantic from Asia based on a highly polymorphic mitochondrial region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan G. Hiddink</w:t>
+                <w:t xml:space="preserve">Deborah M. Power</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera G. Fonseca</w:t>
+                <w:t xml:space="preserve">Jonathan W. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John M. Gaspar</w:t>
+                <w:t xml:space="preserve">Frederico M. Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Way Sung</w:t>
+                <w:t xml:space="preserve">Ana Grade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Chairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2014.213⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (4), pp.404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2016035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632597v1</w:t>
+                <w:t xml:space="preserve">hal-01483208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion genetics of the Pacific oyster Crassostrea gigas in the British Isles inferred from microsatellite and mitochondrial markers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Environmental metabarcoding reveals heterogeneous drivers of microbial eukaryote diversity in contrasting estuarine ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy Beaumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan W. King</w:t>
+                <w:t xml:space="preserve">Jan G. Hiddink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera G. Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Way Sung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-015-0896-1⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (5), pp.1208-1221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2014.213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535289v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of multiple markers and analysis methods defines the genetic distinctiveness of cryptic pitvipers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Invasion genetics of the Pacific oyster Crassostrea gigas in the British Isles inferred from microsatellite and mitochondrial markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louise Dawnay</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico M. Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan W. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2015.06.001⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (9), pp.2581 - 2595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-015-0896-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636436v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of marine fish egg predators using molecular probes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergence of multiple markers and analysis methods defines the genetic distinctiveness of cryptic pitvipers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen van Der Kooij</w:t>
+                <w:t xml:space="preserve">- Mrinalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natasha Taylor</w:t>
+                <w:t xml:space="preserve">Roger S. Thorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Creer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen P. Milligan</w:t>
+                <w:t xml:space="preserve">Louise Dawnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 462, pp.205-218. </w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.266-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps09748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2015.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647296v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sample richness and genetic diversity as drivers of chimera formation in nSSU metagenetic analyses</w:t>
+                <w:t xml:space="preserve">Identification of marine fish egg predators using molecular probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. G. Fonseca</w:t>
+                <w:t xml:space="preserve">Clive J. Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Nichols</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lallias</w:t>
+                <w:t xml:space="preserve">Martin I. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Quince</w:t>
+                <w:t xml:space="preserve">Jeroen van Der Kooij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. R. Carvalho</w:t>
+                <w:t xml:space="preserve">Natasha Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen P. Milligan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gks002⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 462, pp.205-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps09748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647717v1</w:t>
+                <w:t xml:space="preserve">hal-02647296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative quantification of the M and F mitochondrial DNA types in the blue mussel Mytilus edulis by real-time PCR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Sample richness and genetic diversity as drivers of chimera formation in nSSU metagenetic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. G. Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nichols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy R. Beaumont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Quince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. R. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mollus/eyq031⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (9), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218839v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for the retention of high genetic variability in European flat oyster (&amp;lt;em&amp;gt;Ostrea edulis&amp;lt;/em&amp;gt;) restoration programmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Relative quantification of the M and F mitochondrial DNA types in the blue mussel Mytilus edulis by real-time PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico M. Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Guedes-Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy R. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10592-010-0081-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (1), pp.24-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mollus/eyq031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668522v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variance in the reproductive success of flat oyster&amp;lt;em&amp;gt; Ostrea edulis&amp;lt;/em&amp;gt; L. assessed by parentage analyses in natural and experimental conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Strategies for the retention of high genetic variability in European flat oyster (&amp;lt;em&amp;gt;Ostrea edulis&amp;lt;/em&amp;gt;) restoration programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Taris</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lapègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon W. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boudry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lapegue</w:t>
+                <w:t xml:space="preserve">Andy R. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0016672310000248⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (5), pp.1899-1910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-010-0081-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667005v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of 27 microsatellite loci in the European flat oyster &amp;lt;em&amp;gt;Ostrea edulis&amp;lt;/em&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Variance in the reproductive success of flat oyster&amp;lt;em&amp;gt; Ostrea edulis&amp;lt;/em&amp;gt; L. assessed by parentage analyses in natural and experimental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lapegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 92 (3), pp.175-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016672310000248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02515.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02664373v1</w:t>
+                <w:t xml:space="preserve">hal-02667005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of ten microsatellite loci in the blue mussel &amp;lt;em&amp;gt;Mytilus edulis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Stockdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lapegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy R. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Shellfish Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (3), pp.547-551. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2983/035.028.0317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining two-stage testing and interval mapping strategies to detect QTL for resistance to Bonamiosis in the European flat oyster &amp;lt;em&amp;gt;Ostrea edulis&amp;lt;/em&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Characterization of 27 microsatellite loci in the European flat oyster &amp;lt;em&amp;gt;Ostrea edulis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Arzul</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ruth Stockdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy R. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lapegue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (3), pp.960-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02515.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10126-008-9173-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02657151v1</w:t>
+                <w:t xml:space="preserve">hal-02664373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Bonamia ostreae&amp;lt;/em&amp;gt;-induced mortalities in one-year old European flat oysters &amp;lt;em&amp;gt;Ostrea edulis&amp;lt;/em&amp;gt;: experimental infection by cohabitation challenge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Combining two-stage testing and interval mapping strategies to detect QTL for resistance to Bonamiosis in the European flat oyster &amp;lt;em&amp;gt;Ostrea edulis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Heurtebise</w:t>
+                <w:t xml:space="preserve">L. Gomez-Raya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Ferrand</w:t>
+                <w:t xml:space="preserve">C.S. Haley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chollet</w:t>
+                <w:t xml:space="preserve">I. Arzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Heurtebise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr:2008053⟩</w:t>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (5), pp.570-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10126-008-9173-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658197v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first-generation genetic linkage map of the European flat oyster Ostrea edulis (L.) based on AFLP and microsatellite markers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Bonamia ostreae&amp;lt;/em&amp;gt;-induced mortalities in one-year old European flat oysters &amp;lt;em&amp;gt;Ostrea edulis&amp;lt;/em&amp;gt;: experimental infection by cohabitation challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Heurtebise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2052.2007.01647.x⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (4), pp.423-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr:2008053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663397v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFLP-based genetic linkage maps of the blue mussel (&amp;lt;em&amp;gt;Mytilus edulis&amp;lt;/em&amp;gt;)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A first-generation genetic linkage map of the European flat oyster Ostrea edulis (L.) based on AFLP and microsatellite markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boudry</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andy R. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris S. Haley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Heurtebise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (6), pp.560-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2052.2007.01647.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFLP-based genetic linkage maps of the blue mussel (&amp;lt;em&amp;gt;Mytilus edulis&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lapegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 38 (4), pp.340-349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2052.2007.01611.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4885,4809 +5019,4809 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of resistance to viral hemorrhagic septicemia in rainbow trout</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+                <w:t xml:space="preserve">Empowering Bioinformatics Communities with nf-core: The success of an open-source bioinformatics ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn E Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Lallias</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Odile Baudement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Bonath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV International Symposium on Genetics in Aquaculture (ISGA XV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Cadiz, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">Intelligent Systems for Molecular Biology/European Conference on Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228185v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of early cold temperature on genome-wide DNA methylation patterns in rainbow trout divergent lines for muscle fat content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dehaullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Harté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV International Symposium on Genetics in Aquaculture (ISGA XV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering Bioinformatics Communities with nf-core: The success of an open-source bioinformatics ecosystem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic architecture of resistance to viral hemorrhagic septicemia in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreia Amaral</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valentin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Systems for Molecular Biology/European Conference on Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">XV International Symposium on Genetics in Aquaculture (ISGA XV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Cadiz, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131891v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding molecular mechanisms of disease resistance in rainbow trout isogenic lines with contrasted susceptibility to VHSV and Flavobacterium psychrophilum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Charles</w:t>
+                <w:t xml:space="preserve">Links between gills genes expressions during moderate heat stress and resistance to acute hyperthermia using rainbow trout isogenic lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe (AQUA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228305v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between gills genes expressions during moderate heat stress and resistance to acute hyperthermia using rainbow trout isogenic lines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+                <w:t xml:space="preserve">Understanding molecular mechanisms of disease resistance in rainbow trout isogenic lines with contrasted susceptibility to VHSV and Flavobacterium psychrophilum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Perojil Morata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe (AQUA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698564v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Harté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Terrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régions de génome associées à la résistance à la flavobactériose chez deux populations françaises de truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo-Hyung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between behaviour traits and resistances to acute hyperthermia and hypoxia in rainbow trout</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Impact of early cold temperature on genomewide dna methylation patterns in juvenile rainbow trout divergent lines for muscle fat content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M Bideau</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Harté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aquaculture Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS), Sep 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572329612068406E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449088v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of early cold temperature on genomewide dna methylation patterns in juvenile rainbow trout divergent lines for muscle fat content</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Harté</w:t>
+                <w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum identified using high-density genotyping in rainbow trout French selected lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Marchand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Frambourg</w:t>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo-Hyung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS), Sep 2023, Vienna, Austria. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256745v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum identified using high-density genotyping in rainbow trout French selected lines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Pouil</w:t>
+                <w:t xml:space="preserve">Relationship between behaviour traits and resistances to acute hyperthermia and hypoxia in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilien Segret</w:t>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">European Aquaculture Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society, Sep 2023, Vienne (Autriche), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745285v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of early cold temperature on response to acute confinement and temperature challenges in juvenile Rainbow trout divergent lines for muscle fat content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Harté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.5572329612068406E12)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel (Projet FEAMP EpiCOOL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Harte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques du SYSAAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SYSAAF, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding molecular mechanisms of disease resistance in constrasted rainbow trout isogenic lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas C. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Perojil Morata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters and genome-wide association study of resistance to acute hyperthermia in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Prchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new 665k SNP array used for detecting signatures of positive selection in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dehaullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katy Paul</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of temperature regime during embryonic development on genomewide patterns of DNA methylation in liver samples of juvenile rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Genome-wide association study of hypoxia stress tolerance in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Prchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778951v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study of hypoxia stress tolerance in rainbow trout</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Impact of temperature regime during embryonic development on genomewide patterns of DNA methylation in liver samples of juvenile rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Patrice</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778912v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignées isogéniques de truite arc-en-ciel : modèle pour étudier la résistance à la SHV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques du SYSAAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SYSAAF, Oct 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between early or late resistance to acute temperature or hypoxia stresses in six rainbow trout isogenic lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Prchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources de variation de la méthylation de l'ADN chez la truite arc-en-ciel : effets combinés de la température et du patrimoine génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Zoom, France. pp.1031-1052, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15592294.2020.1834924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of genomewide patterns of DNA methylation in response to an early temperature stress in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ciobotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of genetic variability of DNA methylation in response to an early temperature stress in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium of Genetics in Aquaculture (ISGA XIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of genetic variability of global DNA methylation in response to an early temperature stress in rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Etude de la variabilité génétique de la méthylation de l'ADN en réponse à un stress de température précoce chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Aug 2018, Montpellier, France. 848 p</w:t>
+              <w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734994v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la variabilité génétique de la méthylation de l'ADN en réponse à un stress de température précoce chez la truite arc-en-ciel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Analysis of genetic variability of global DNA methylation in response to an early temperature stress in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Aug 2018, Montpellier, France. 848 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790958v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainbow trout isogenic lines, a powerful biological model to study the interactions between genetics, epigenetics and environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dehaullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Genetics and Genomics Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Lucca (Barga), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of resistance to VHSv in rainbow trout</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Importance of genetic diversity and cooperation between genotypes (CoBreeding Project): Performance of different rainbow trout (Oncorhynchus mykiss) genotypes reared individually or in combinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Genetics and Genomics Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2025, Lucca, Italy</w:t>
+              <w:t xml:space="preserve">, Feb 2025, Lucca (Barga), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227847v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of genetic diversity and cooperation between genotypes (CoBreeding Project): Performance of different rainbow trout (Oncorhynchus mykiss) genotypes reared individually or in combinations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Genetic architecture of resistance to VHSv in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Genetics and Genomics Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2025, Lucca (Barga), Italy</w:t>
+              <w:t xml:space="preserve">, Feb 2025, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105736v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'un test in vitro de résistance à la température chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing fat content or feeding behaviour as indirect selection criteria for feed efficiency using trout isogenic lines</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Impact de la durée de stockage au froid des oeufs embryonnés de truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Harte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Terrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. </w:t>
+              <w:t xml:space="preserve">7. journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778994v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial genomes long read sequencing methodology applied to multispecies for the identification of genetic variants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lallias</w:t>
+                <w:t xml:space="preserve">Indirect criteria to improve feed efficiency in rainbow trout: Links with biochemistry and immune activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Capitan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pollet</w:t>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Annual Meeting of the World Mitochondria Society (WMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Berlin, Germany. </w:t>
+              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726385v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect criteria to improve feed efficiency in rainbow trout: Links with biochemistry and immune activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Mitochondrial genomes long read sequencing methodology applied to multispecies for the identification of genetic variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Morgenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile. </w:t>
+              <w:t xml:space="preserve">13th World Annual Meeting of the World Mitochondria Society (WMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Berlin, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779103v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la durée de stockage au froid des oeufs embryonnés de truite arc-en-ciel</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Testing fat content or feeding behaviour as indirect selection criteria for feed efficiency using trout isogenic lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France. 2022</w:t>
+              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779238v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving resistance to acute hyperthermia by genomic selection to adapt rainbow trout lines to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Prchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la variabilité génétique de la méthylation de l'ADN en réponse à un stress de température précoce chez la truite arc-en-ciel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">In-depth genomic characterization of a unique collection of rainbow trout isogenic lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ciobotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 2019</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734890v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth genomic characterization of a unique collection of rainbow trout isogenic lines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Etude de la variabilité génétique de la méthylation de l'ADN en réponse à un stress de température précoce chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Ciobotaru</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950600v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth genomic characterization of a unique collection of rainbow trout isogenic lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ciobotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018, AQUA 2008 Abstracts Website</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMETHYST : Analyse de la METHYlation après un stress de température chez la truite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMETHYST : Analyse de la METHYlation après un stress de température chez la truite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9697,268 +9831,268 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épigénétique chez les poissons d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épigénétique - Mécanismes moléculaires, biologie du développement et réponses à l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUAE, pp.163, 2022, 978-2-7592-3769-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabarcoding marine sediments: preparation of amplicon libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera G. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1452, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Protocols, Humana Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 263 p., 2016, Methods in Molecular Biology, 978-1493937721. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-3774-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId273"/>
+      <w:footerReference w:type="default" r:id="rId280"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10026,51 +10160,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F81BF22"/>
+    <w:nsid w:val="B15428F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10257,51 +10391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-lallias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1609-0827" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124530" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528110v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2026.111211" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443764v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clark" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Taylor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02452-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224445v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn E Langer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Amaral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Baudement" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bonath" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03673-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Neira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo T Hashimoto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Xu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742781" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057569v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.555" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erina Fujiwara-Nagata" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01326-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741318" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548356v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Kamouh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sayyari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-024-01326-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172992v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739904" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00811-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778854v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lagarde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bideau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738800" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prchal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Patrice" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.739068" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtu Gao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.941340" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003559v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2020.1834924" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bernardet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00677" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867815v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magadan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Krasnov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Hadi-Saljoqi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Afanasyev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02541" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622552v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B. L. George" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Creer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona M. Seaton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Kenny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09031-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623380v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. A. Nascimento" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly M. Bik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30179-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607796v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Bista" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary R. Carvalho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Walsh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Seymour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Hajibabaei" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14087" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674985v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooi Ling Khaw" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189943" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483208v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah M. Power" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan W. King" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico M. Batista" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Grade" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chairi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632597v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G. Hiddink" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera G. Fonseca" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Gaspar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Way Sung" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.213" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535289v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Beaumont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-0896-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636436v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Mrinalini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger S. Thorpe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dawnay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2015.06.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647296v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive J. Fox" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin I. Taylor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Der Kooij" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Taylor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Milligan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09748" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647717v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. Fonseca" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nichols" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quince" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Carvalho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218839v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M. Batista" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taris" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Guedes-Pinto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy R. Beaumont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyq031" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668522v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lap&#232;gue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon W. King" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-010-0081-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667005v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boudry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonhomme" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lapegue" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672310000248" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664373v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Stockdale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02515.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662402v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2983/035.028.0317" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657151v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomez-Raya" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Haley" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arzul" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heurtebise" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-008-9173-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658197v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heurtebise" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chollet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008053" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663397v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris S. Haley" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2007.01647.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660403v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lapegue" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hecquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Beaumont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2007.01611.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228185v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227755v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131891v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228305v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perojil Morata" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698564v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109333v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449088v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bideau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256745v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745285v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256795v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12)" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778975v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Clark" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779084v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778981v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778951v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778912v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256390v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778876v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779185v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950585v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737362v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734994v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790958v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105708v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227847v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105736v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736826v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778994v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726385v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779103v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778988v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734890v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fricot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950600v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Peign&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735893v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605305v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799659v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692663v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532582v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367504.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3774-5_12" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-lallias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1609-0827" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124530" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528110v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2026.111211" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553990v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Biacchesi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Fauvet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M&#233;rour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamoureux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2026.115070" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443764v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clark" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Taylor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02452-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn E Langer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Amaral" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Baudement" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bonath" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03673-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227676v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Neira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo T Hashimoto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742781" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.555" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erina Fujiwara-Nagata" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01326-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741318" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548356v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Kamouh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sayyari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-024-01326-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172992v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739904" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00811-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778854v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lagarde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bideau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738800" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtu Gao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.941340" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prchal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Patrice" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.739068" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003559v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2020.1834924" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927380v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bernardet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00677" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867815v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magadan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Krasnov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Hadi-Saljoqi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Afanasyev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02541" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622552v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B. L. George" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Creer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona M. Seaton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Kenny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09031-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623380v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. A. Nascimento" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly M. Bik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30179-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Bista" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary R. Carvalho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Walsh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Seymour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Hajibabaei" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14087" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674985v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooi Ling Khaw" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189943" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483208v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah M. Power" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan W. King" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico M. Batista" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Grade" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chairi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016035" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632597v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G. Hiddink" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera G. Fonseca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Gaspar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Way Sung" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.213" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Beaumont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-0896-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636436v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Mrinalini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger S. Thorpe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dawnay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2015.06.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647296v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive J. Fox" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin I. Taylor" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Der Kooij" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Taylor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Milligan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09748" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647717v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. Fonseca" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nichols" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quince" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Carvalho" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218839v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M. Batista" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Guedes-Pinto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy R. Beaumont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyq031" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668522v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lap&#232;gue" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon W. King" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-010-0081-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667005v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boudry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonhomme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lapegue" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672310000248" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662402v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Stockdale" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2983/035.028.0317" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664373v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02515.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657151v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomez-Raya" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Haley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arzul" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heurtebise" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-008-9173-y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658197v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heurtebise" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chollet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008053" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663397v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris S. Haley" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2007.01647.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660403v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lapegue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hecquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Beaumont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2007.01611.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131891v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227755v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228185v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698564v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228305v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perojil Morata" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109333v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256745v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745285v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449088v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bideau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256795v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12)" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778975v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Clark" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779084v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778981v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778912v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778951v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256390v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778876v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779185v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950585v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737362v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790958v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734994v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105708v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105736v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227847v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736826v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779103v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726385v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778994v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778988v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950600v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Peign&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734890v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fricot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735893v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605305v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799659v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692663v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532582v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367504.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3774-5_12" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>