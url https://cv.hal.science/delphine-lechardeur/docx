--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -3518,259 +3518,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional expression of the P-glycoprotein mdr in primary cultures of bovine cerebral capillary endothelial cells</w:t>
+                <w:t xml:space="preserve">Induction of blood-brain barrier differentiation in a rat brain-derived endothelial cell line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lechardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Scherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF00757626⟩</w:t>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 220 (1), pp.161-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/excr.1995.1302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606081v1</w:t>
+                <w:t xml:space="preserve">hal-01606047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of blood-brain barrier differentiation in a rat brain-derived endothelial cell line</w:t>
+                <w:t xml:space="preserve">Functional expression of the P-glycoprotein mdr in primary cultures of bovine cerebral capillary endothelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lechardeur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Scherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 220 (1), pp.161-170. </w:t>
+              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 11 (5), pp.283-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/excr.1995.1302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF00757626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606047v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarized transport of docetaxel and vinblastine mediated by P-glycoprotein in human intestinal epithelial cell monolayers</w:t>
               </w:r>
@@ -4774,51 +4774,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AA1E650"/>
+    <w:nsid w:val="259680DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5005,51 +5005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-lechardeur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5331-4607" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797669v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Saillant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Morey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lipuma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bo&#235;ton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Siponen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00230-24" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ostyn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Joubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03392-20" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Yamamoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ruhdal Jensen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hammer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lechardeur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.gpp3-0035-2018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Joubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dagieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bobillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Borez&#233;e-Durant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40435" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12705" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394423-8.00003-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B. Pedersen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-022811-101255" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001003v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Cesselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle A. Fernandez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lamberet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Garrigues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2010.12.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V31N4VL9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604990v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trieu Cuot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.024505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Couv&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000860" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cesselin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Liebl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.297531" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606069v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Keukeleire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Donadio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Micoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benharouga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.01.096" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKQ84PTS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Bache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Stuffers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Malerod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Slagsvold" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Raiborg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E05-10-0915" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605452v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Nemes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Khan-Mohammad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Fruh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2006.00384.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184247v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Lukacs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2006.17.882" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Lukacs" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608627v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dougaparsad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nemes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M502220200" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604988v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Verkman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2004.12.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVFNXWX7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606049v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200404105" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pampinella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zanetti E" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Maclachlan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benharouga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mthe.2002.0528" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605557v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606048v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drzymala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sharma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zylka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.150.2.321" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely L Lukacs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haggie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seksek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Freedman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.3.1625" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608657v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Sohn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haardt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Joshi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3300867" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606045v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kartner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.31.21873" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606080v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Phung-Ba" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wils" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scherman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Begley" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Duan Chen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rollinson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bardoul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606081v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00757626" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-6L74B80K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606047v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schwartz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paulin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1995.1302" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTW3LMNB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606050v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wils" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Phung-Ba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Warnery" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shami Raeissi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-2952(94)90580-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCF9FNK7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Castel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reibaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Laduron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606043v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Blanchard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(91)90834-G" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5130B8A6EA7FE0A7C3C271368E628EEE80277663/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946927v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verplaetse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Coeuret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184231v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352408v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03352425v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-lechardeur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5331-4607" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797669v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Saillant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Morey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lipuma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bo&#235;ton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Siponen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00230-24" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ostyn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Joubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03392-20" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Yamamoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ruhdal Jensen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hammer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lechardeur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.gpp3-0035-2018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Joubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dagieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bobillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Borez&#233;e-Durant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40435" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12705" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394423-8.00003-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B. Pedersen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-022811-101255" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001003v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Cesselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle A. Fernandez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lamberet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Garrigues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2010.12.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V31N4VL9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604990v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trieu Cuot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.024505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Couv&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000860" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cesselin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Liebl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.297531" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606069v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Keukeleire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Donadio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Micoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benharouga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.01.096" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKQ84PTS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Bache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Stuffers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Malerod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Slagsvold" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Raiborg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E05-10-0915" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605452v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Nemes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Khan-Mohammad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Fruh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2006.00384.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184247v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Lukacs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2006.17.882" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Lukacs" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608627v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dougaparsad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nemes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M502220200" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604988v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Verkman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2004.12.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVFNXWX7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606049v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200404105" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pampinella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zanetti E" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Maclachlan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benharouga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mthe.2002.0528" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605557v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606048v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drzymala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sharma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zylka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.150.2.321" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely L Lukacs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haggie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seksek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Freedman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.3.1625" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608657v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Sohn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haardt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Joshi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3300867" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606045v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kartner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.31.21873" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606080v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Phung-Ba" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wils" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scherman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Begley" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Duan Chen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rollinson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bardoul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606047v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schwartz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1995.1302" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTW3LMNB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606081v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00757626" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-6L74B80K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606050v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wils" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Phung-Ba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Warnery" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shami Raeissi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-2952(94)90580-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCF9FNK7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Castel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reibaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Laduron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606043v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Blanchard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(91)90834-G" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5130B8A6EA7FE0A7C3C271368E628EEE80277663/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946927v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verplaetse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Coeuret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184231v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352408v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03352425v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>