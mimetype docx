--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -3518,259 +3518,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of blood-brain barrier differentiation in a rat brain-derived endothelial cell line</w:t>
+                <w:t xml:space="preserve">Functional expression of the P-glycoprotein mdr in primary cultures of bovine cerebral capillary endothelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lechardeur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Scherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/excr.1995.1302⟩</w:t>
+              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 11 (5), pp.283-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00757626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606047v1</w:t>
+                <w:t xml:space="preserve">hal-01606081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional expression of the P-glycoprotein mdr in primary cultures of bovine cerebral capillary endothelial cells</w:t>
+                <w:t xml:space="preserve">Induction of blood-brain barrier differentiation in a rat brain-derived endothelial cell line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lechardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Scherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 11 (5), pp.283-293. </w:t>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 220 (1), pp.161-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF00757626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/excr.1995.1302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606081v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarized transport of docetaxel and vinblastine mediated by P-glycoprotein in human intestinal epithelial cell monolayers</w:t>
               </w:r>
@@ -4774,51 +4774,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="259680DC"/>
+    <w:nsid w:val="821E5C37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5005,51 +5005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-lechardeur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5331-4607" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797669v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Saillant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Morey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lipuma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bo&#235;ton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Siponen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00230-24" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ostyn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Joubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03392-20" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Yamamoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ruhdal Jensen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hammer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lechardeur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.gpp3-0035-2018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Joubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dagieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bobillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Borez&#233;e-Durant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40435" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12705" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394423-8.00003-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B. Pedersen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-022811-101255" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001003v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Cesselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle A. Fernandez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lamberet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Garrigues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2010.12.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V31N4VL9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604990v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trieu Cuot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.024505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Couv&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000860" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cesselin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Liebl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.297531" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606069v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Keukeleire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Donadio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Micoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benharouga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.01.096" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKQ84PTS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Bache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Stuffers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Malerod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Slagsvold" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Raiborg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E05-10-0915" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605452v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Nemes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Khan-Mohammad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Fruh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2006.00384.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184247v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Lukacs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2006.17.882" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Lukacs" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608627v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dougaparsad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nemes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M502220200" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604988v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Verkman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2004.12.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVFNXWX7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606049v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200404105" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pampinella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zanetti E" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Maclachlan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benharouga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mthe.2002.0528" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605557v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606048v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drzymala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sharma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zylka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.150.2.321" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely L Lukacs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haggie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seksek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Freedman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.3.1625" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608657v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Sohn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haardt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Joshi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3300867" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606045v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kartner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.31.21873" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606080v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Phung-Ba" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wils" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scherman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Begley" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Duan Chen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rollinson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bardoul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606047v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schwartz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1995.1302" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTW3LMNB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606081v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00757626" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-6L74B80K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606050v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wils" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Phung-Ba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Warnery" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shami Raeissi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-2952(94)90580-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCF9FNK7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Castel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reibaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Laduron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606043v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Blanchard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(91)90834-G" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5130B8A6EA7FE0A7C3C271368E628EEE80277663/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946927v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verplaetse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Coeuret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184231v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352408v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03352425v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-lechardeur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5331-4607" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797669v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Saillant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Morey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lipuma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bo&#235;ton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Siponen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00230-24" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ostyn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Joubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03392-20" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Yamamoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ruhdal Jensen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hammer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lechardeur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.gpp3-0035-2018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Joubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dagieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bobillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Borez&#233;e-Durant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40435" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12705" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394423-8.00003-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B. Pedersen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-022811-101255" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001003v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Cesselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle A. Fernandez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lamberet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Garrigues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2010.12.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V31N4VL9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604990v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trieu Cuot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.024505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Couv&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000860" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cesselin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Liebl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.297531" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606069v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Keukeleire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Donadio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Micoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benharouga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.01.096" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKQ84PTS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Bache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Stuffers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Malerod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Slagsvold" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Raiborg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E05-10-0915" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605452v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Nemes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Khan-Mohammad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Fruh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2006.00384.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184247v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Lukacs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2006.17.882" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Lukacs" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608627v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dougaparsad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nemes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M502220200" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604988v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Verkman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2004.12.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVFNXWX7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606049v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200404105" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pampinella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zanetti E" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Maclachlan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benharouga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mthe.2002.0528" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605557v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606048v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drzymala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sharma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zylka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.150.2.321" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely L Lukacs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haggie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seksek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Freedman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.3.1625" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608657v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Sohn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haardt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Joshi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3300867" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606045v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kartner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.31.21873" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606080v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Phung-Ba" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wils" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scherman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Begley" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Duan Chen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rollinson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bardoul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606081v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00757626" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-6L74B80K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606047v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schwartz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paulin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1995.1302" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTW3LMNB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606050v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wils" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Phung-Ba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Warnery" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shami Raeissi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-2952(94)90580-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCF9FNK7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Castel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reibaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Laduron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606043v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Blanchard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(91)90834-G" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5130B8A6EA7FE0A7C3C271368E628EEE80277663/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946927v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verplaetse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Coeuret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184231v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352408v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03352425v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>