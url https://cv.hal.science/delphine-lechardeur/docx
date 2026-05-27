--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1206,930 +1206,930 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2-Cys peroxiredoxin alkyl hydroperoxide reductase C binds heme and participates in its intracellular availability in Streptococcus agalactiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two coregulated efflux transporters modulate intracellular heme and protoporphyrin IX availability in Streptococcus agalactiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lechardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Fernandez</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Robert</w:t>
+                <w:t xml:space="preserve">Elisabeth Couvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Trieu Cuot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.024505⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (4), pp.e1000860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604990v1</w:t>
+                <w:t xml:space="preserve">hal-01606046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two coregulated efflux transporters modulate intracellular heme and protoporphyrin IX availability in Streptococcus agalactiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 2-Cys peroxiredoxin alkyl hydroperoxide reductase C binds heme and participates in its intracellular availability in Streptococcus agalactiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lechardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Bobillot</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Couvé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gaudu</w:t>
+                <w:t xml:space="preserve">Patrick Trieu Cuot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6 (4), pp.e1000860. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (21), pp.16032-16041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.024505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606046v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of intracellular heme-binding protein HrtR, which controls heme efflux by the conserved HrtB-HrtA transporter in Lactococcus lactis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human cellular prion protein hPrPC is sorted to the apical membrane of epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Keukeleire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Donadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Micoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lechardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benharouga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.297531⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 354 (4), pp.949-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2007.01.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324331v1</w:t>
+                <w:t xml:space="preserve">hal-01606069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human cellular prion protein hPrPC is sorted to the apical membrane of epithelial cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Donadio</w:t>
+                <w:t xml:space="preserve">Discovery of intracellular heme-binding protein HrtR, which controls heme efflux by the conserved HrtB-HrtA transporter in Lactococcus lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lechardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Micoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lechardeur</w:t>
+                <w:t xml:space="preserve">Bénédicte Cesselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benharouga</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ursula Liebl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2007.01.096⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64 (1), pp.96-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.297531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01606069v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ESCRT-III subunit hVps24 is required for degradation but not silencing of the epidermal growth factor receptor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nucleocytoplasmic Transport of Plasmid DNA: A Perilous Journey from the Cytoplasm to the Nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lechardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. G. Bache</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gergely Lukacs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1091/mbc.E05-10-0915⟩</w:t>
+              <w:t xml:space="preserve">Human Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (9), pp.882-889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/hum.2006.17.882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608658v1</w:t>
+                <w:t xml:space="preserve">hal-04184247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of oligoubiquitin-dependent internalization of membrane proteins in mammalian cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ESCRT-III subunit hVps24 is required for degradation but not silencing of the epidermal growth factor receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. G. Bache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Stuffers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lene Malerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Slagsvold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Barrière</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Klaus Fruh</w:t>
+                <w:t xml:space="preserve">Camilla Raiborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2006.00384.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (6), pp.2513-2523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E05-10-0915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605452v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleocytoplasmic Transport of Plasmid DNA: A Perilous Journey from the Cytoplasm to the Nucleus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular basis of oligoubiquitin-dependent internalization of membrane proteins in mammalian cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Nemes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lechardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Khan-Mohammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gergely Lukacs</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Klaus Fruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Gene Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 17 (9), pp.882-889. </w:t>
+              <w:t xml:space="preserve">Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (3), pp.282-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/hum.2006.17.882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2006.00384.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184247v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleocytoplasmic transport of plasmid DNA: a perilous journey from the cytoplasm to the nucleus</w:t>
               </w:r>
@@ -2151,51 +2151,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. L. Lukacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Gene Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (9), pp.882-889. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/hum.2006.17.882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606172v1</w:t>
@@ -3174,51 +3174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-terminal truncations destabilize the cystic fibrosis transmembrane conductance regulator without impairing its biogenesis. A novel class of mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benharouga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lechardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3518,259 +3518,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional expression of the P-glycoprotein mdr in primary cultures of bovine cerebral capillary endothelial cells</w:t>
+                <w:t xml:space="preserve">Induction of blood-brain barrier differentiation in a rat brain-derived endothelial cell line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lechardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Scherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF00757626⟩</w:t>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 220 (1), pp.161-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/excr.1995.1302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606081v1</w:t>
+                <w:t xml:space="preserve">hal-01606047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of blood-brain barrier differentiation in a rat brain-derived endothelial cell line</w:t>
+                <w:t xml:space="preserve">Functional expression of the P-glycoprotein mdr in primary cultures of bovine cerebral capillary endothelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lechardeur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Scherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 220 (1), pp.161-170. </w:t>
+              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 11 (5), pp.283-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/excr.1995.1302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF00757626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606047v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarized transport of docetaxel and vinblastine mediated by P-glycoprotein in human intestinal epithelial cell monolayers</w:t>
               </w:r>
@@ -4774,51 +4774,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="821E5C37"/>
+    <w:nsid w:val="A8EEEDFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5005,51 +5005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-lechardeur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5331-4607" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797669v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Saillant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Morey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lipuma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bo&#235;ton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Siponen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00230-24" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ostyn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Joubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03392-20" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Yamamoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ruhdal Jensen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hammer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lechardeur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.gpp3-0035-2018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Joubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dagieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bobillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Borez&#233;e-Durant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40435" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12705" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394423-8.00003-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B. Pedersen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-022811-101255" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001003v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Cesselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle A. Fernandez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lamberet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Garrigues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2010.12.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V31N4VL9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604990v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trieu Cuot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.024505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Couv&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000860" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cesselin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Liebl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.297531" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606069v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Keukeleire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Donadio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Micoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benharouga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.01.096" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKQ84PTS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Bache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Stuffers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Malerod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Slagsvold" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Raiborg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E05-10-0915" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605452v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Nemes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Khan-Mohammad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Fruh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2006.00384.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184247v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Lukacs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2006.17.882" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Lukacs" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608627v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dougaparsad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nemes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M502220200" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604988v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Verkman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2004.12.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVFNXWX7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606049v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200404105" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pampinella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zanetti E" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Maclachlan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benharouga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mthe.2002.0528" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605557v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606048v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drzymala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sharma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zylka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.150.2.321" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely L Lukacs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haggie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seksek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Freedman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.3.1625" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608657v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Sohn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haardt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Joshi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3300867" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606045v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kartner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.31.21873" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606080v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Phung-Ba" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wils" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scherman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Begley" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Duan Chen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rollinson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bardoul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606081v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00757626" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-6L74B80K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606047v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schwartz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paulin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1995.1302" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTW3LMNB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606050v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wils" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Phung-Ba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Warnery" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shami Raeissi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-2952(94)90580-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCF9FNK7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Castel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reibaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Laduron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606043v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Blanchard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(91)90834-G" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5130B8A6EA7FE0A7C3C271368E628EEE80277663/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946927v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verplaetse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Coeuret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184231v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352408v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03352425v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-lechardeur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5331-4607" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797669v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Saillant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Morey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lipuma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bo&#235;ton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Siponen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00230-24" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ostyn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Joubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03392-20" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Yamamoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ruhdal Jensen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hammer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lechardeur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.gpp3-0035-2018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Joubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dagieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bobillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Borez&#233;e-Durant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40435" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12705" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394423-8.00003-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B. Pedersen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-022811-101255" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001003v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Cesselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle A. Fernandez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lamberet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Garrigues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2010.12.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V31N4VL9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606046v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Couv&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000860" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trieu Cuot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.024505" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606069v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Keukeleire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Donadio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Micoud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benharouga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.01.096" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKQ84PTS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324331v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cesselin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Liebl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.297531" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184247v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Lukacs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2006.17.882" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608658v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Bache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Stuffers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Malerod" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Slagsvold" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Raiborg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E05-10-0915" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605452v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Nemes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Khan-Mohammad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Fruh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2006.00384.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Lukacs" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608627v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dougaparsad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nemes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M502220200" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604988v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Verkman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2004.12.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVFNXWX7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606049v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200404105" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pampinella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zanetti E" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Maclachlan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benharouga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mthe.2002.0528" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605557v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606048v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drzymala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sharma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zylka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.150.2.321" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely L Lukacs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haggie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seksek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Freedman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.3.1625" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608657v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Sohn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haardt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Joshi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3300867" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606045v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kartner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.31.21873" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606080v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Phung-Ba" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wils" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scherman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Begley" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Duan Chen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rollinson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bardoul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606047v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schwartz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1995.1302" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTW3LMNB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606081v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00757626" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-6L74B80K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606050v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wils" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Phung-Ba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Warnery" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shami Raeissi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-2952(94)90580-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCF9FNK7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Castel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reibaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Laduron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606043v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Blanchard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(91)90834-G" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5130B8A6EA7FE0A7C3C271368E628EEE80277663/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946927v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verplaetse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Coeuret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184231v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352408v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03352425v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>