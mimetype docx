--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Delphine Leroy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Delphine Leroymaîtresse de conférences en sciences de l'éducationUniversité Paris 8</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissances et apprentissages à travers les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Migrations : les langues sous silence ? (39), 20-23.https://www.icmigrations.cnrs.fr/2024/11/21/defacto-39/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre improvisations et expertises reconnues dans l’accompagnement scolaire et littéracique : l’expérience des bénévoles de Rosmerta, lieu de réquisition citoyenne pour des jeunes migrant·es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre improvisations et expertises reconnues dans l’accompagnement scolaire et littéracique : l’expérience des bénévoles de Rosmerta, lieu de réquisition citoyenne pour des jeunes migrant·es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30, https://journals.openedition.org/sejed/12374#quotation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les kamishibaïs plurilingues en contextes éducatifs pluriels : retours, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (12), https://journals.openedition.org/agedor/5507#text. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11qag⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre improvisations et expertises reconnues dans l’accompagnement scolaire et littéracique : L’expérience des bénévoles de Rosmerta, lieu de réquisition citoyenne pour des jeunes migrant·es »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30, https://journals.openedition.org/sejed/12374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une restitution sans écrit. Attentes et tensions au terme d’une recherche‑action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 178-179, pp.27-41. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13mrf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les kamishibaïs plurilingues en contextes éducatifs pluriels : retours, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Faneca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filomena Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Vernetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (22), https://journals.openedition.org/rdlc/13920#text. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11qag⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réflexivité : réfléchir aux manières d’améliorer sa pratique ? Pas seulement !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l’Alpha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, « Analyse réflexive sur les pratiques. Recul, sens action », n°234, pp.26-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire pour s’ancrer dans un monde transculturel : du kamishibaï plurilingue en milieu éducatif à la pratique littéraire de l’interlangues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Isabel Mordojovich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (5), pp.30-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire les voix d'autres personnes: entre engagements, trahisons et réciprocités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue Synergies canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bellavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Barthelemi Debost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Yap-Diahou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Denis au fur et à mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Actes de la 3e journées d’études du 5 mai 2022 Vivre et parler les discriminations, 73, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation et objectifs des journées d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bellavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Barthélemi Debost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Yapi-Diahou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Denis au fur et à mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues des étrangers, objet de discrimination ou richesse ? Introduction à la table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Denis au fur et à mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.72-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires et silences. Violences transgénérationnelles et transfrontalières de la répression franquiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1&amp;2), pp.211-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auteurisation : c'est les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laffont de Lojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Appropriations, réappropriations, rejets et auteurisations, 4, pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recuerdos y silencios. Violencias transgeneracionales y transfronterizas de la represión franquista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1-2), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.21919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations intimes et écritures de soi Auteurisations de femmes migrantes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Pratiques Sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L’approche biographique et l’approche narrative : contributions à l’intervention sociale, volume 32 (numéro 2), p. 130-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création en actes. Enquête autour d’une exposition de Pierre di Sciullo, Francesca Cozzolino (dir.) 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, espaces environnement et territoires, 3, pp.87-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Francesca Cozzolino (dir.) 2020, La création en actes. Enquête autour d’une exposition de Pierre di Sciullo. Art Book Magazine. Edition numérique &amp; interactive. Collection lite ʁ al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.87-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations intimes et écritures de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Pratiques Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (2), pp.130. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1085516ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces migrantes et écritures de femmes hispanophones en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Âge d'or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/agedor.5507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces migrantes et écritures de femmes hispanophones en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Âge d'or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, https://journals.openedition.org/agedor/5507. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/agedor.5507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acte graphique : les dimensions d'un objet d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cozzolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Defrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot(if)s croisés : de la grille à la lettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, actes graphiques, 1, pp.10-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acte graphique : les dimensions d’un objet d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cozzolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Defrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au Pacte mondial de l’Onu : mobilisations et utopies citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, https://grdr.org/Face-au-Pacte-mondial-de-l-Onu-mobilisations-et-utopies-citoyennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agier, Anne-Virginie Madeira, dirs, Définir les réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, 395-398, https://journals.openedition.org/questionsdecommunication/11635. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.11635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de vie de femmes migrantes : vers des écritures plurielles de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, https://hal.science/file/tmp/fid/1. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de vie de femmes migrantes : vers des écritures plurielles de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, https://journals.openedition.org/e-migrinter/945#text. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/agedor.5507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de vie de femmes migrantes : vers des écritures plurielles de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agier, Anne-Virginie Madeira, dirs, Définir les réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, pp.395-398. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.11635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir, transcrire, traduire des récits de vie de migrantes hispanophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1306, pp.93 - 99. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.2809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir, transcrire, traduire des récits de vie de migrantes hispanophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1306, 93-99, https://journals.openedition.org/hommesmigrations/2809. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.2809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migración, lenguas y escrituras: Relatos de vida de dos mujeres hispanohablantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cahiers du P.R.O.E.M.I.O.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la migration, écrire en migration(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1306, pp.7-8. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.2787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’un colloque : « Écritures en Migration(s). Histoires d’écrits, histoires d’exil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bokilo-Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, 210 - 214, https://journals.openedition.org/diasporas/236. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self talking, writing one’s life at work: the strike « moment », along a railwayman diary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, 79 - 100, https://journals.openedition.org/rhcf/1629. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhcf.1629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un roman ? Non, ma vie… » Histoires de vie de femmes migrantes : un récit adressé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, 154-166, https://hal.science/submit/index. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures de femmes déclarant ne pas écrire. Quatre femmes latino-américaines à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, 225-246, http://cres.revues.org/2378. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cres.2378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler de soi, écrire sa vie au travail : le « moment » de la grève tout au long du journal d’un cheminot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, 79 - 100, https://journals.openedition.org/rhcf/1629. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhcf.1629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures de femmes déclarant ne pas écrire. Quatre femmes latino-américaines à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, École, alphabétisation et lutte contre l'illettrisme, 12, pp.225-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni vistas ni conocidas”:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuestiones Pedagógicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni vistas, ni conocidas, historias de vida en la educación popular. Narración y política</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuestiones Pedagógicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, 117-142, https://revistascientificas.us.es/index.php/Cuestiones-Pedagogicas/article/view/9895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’objet manquant : l’écrit au centre des revendications »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Ce que permettent les choses, Méthodologies et expérimentations en compagnie des objets »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'art Ramdam, Jan 2023, Sainte-Foy- lès-Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop Le Kamishibaï plurilingue : de la création à la mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Faneca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filomena Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina Moussouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prax-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acedle &amp; Université d'Aveiro, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études et mobilités internationales ou migrations et injonctions à l’apprentissage linguistique. Disparités et (dé)qualifications des apprentissages transculturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les inégalités en éducation dans le monde : quelles actions pour les réduire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFDCE (association française d’éducation comparée et des échanges) &amp; Université de la Havane, Oct 2022, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience des bénévoles de Rosmerta dans l’accompagnement scolaire : entre improvisations et expertises reconnues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la recherche en éducation et en formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, a SSRE (Société Suisse pour la Recherche en Éducation), l’AECSE (Association des Enseignant∙e∙s et Chercheur∙e∙s en Sciences de l’Éducation), et ABC-Educ (Association Belge francophone Collaborative de la recherche en Education) ainsi que l’OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03886270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Kamishibaïs plurilingues à la recherche et diffusion des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prax-Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acedle &amp; université d'Aveiro, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">symposium : Accompagner l’entrée en formation de jeunes migrant.e.s : Enjeux croisés entre bénévoles, professionnel.le.s de l’éducation et chercheurs/ chercheuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Dabestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">semaine internationale de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF - Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du récit de vie sur le rapport à l’écrit de personnes peu lettrées aux biographies langagières à l’université : Entre recherches et (auto)formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autobiographies langagières : notions, formes, dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Jun 2022, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosmerta, vers un projet de recherche-action : l’expérience du rapport d’étonnement collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaelle Piva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangeline Masson-Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire, Entre la recherche et l’action : intentionnalité, collaboration et transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre menace d’expulsion, épuisement et improvisation humanitaire : lorsque les chercheurs marchent sur un fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Barthélemi Debost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangeline Masson-Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaelle Piva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éthique dans les recherches en Terrains Sensibles. Enjeux épistémologiques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Aubervilliers (espace Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur un projet Erasmus + autour du concours du Kamishibaï plurilingue : Quelles approches pour favoriser la diversité des langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentès Deborah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peretti Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prax-Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une école OFAJ : Enjeux et perspectives pour la recherche franco-allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Migration et récit- Transformations intimes et écritures de soi : auteurisations de femmes migrantes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les histoires de vie dans un monde en transformation : au carrefour de la recherche, de la formation et de l’intrevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 2021, Montréal (colloque en ligne), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire les voix d'autres personnes, entre engagements, trahisons et réciprocités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA NOTION DE “VOIX”EN SCIENCES SOCIALES: Entre impératif moral et analyse scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Institut National de la Recherche Scientifique (INRS) – Centre Urbanisation Culture Société (UCS), Montréal (Québec), May 2020, Montréal ( colloque en ligne), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S’auteuriser malgré soi ? Recherches par histoires de vie et implications transformatrices »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche biographique en situations et en dialogues. Enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le sujet dans la cité &amp; MSH Paris Nord, Oct 2019, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le frangnol ou la langue des mères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'hypothèse d'une Langue-Mère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gradiva &amp; Créations au féminin, Mar 2019, Institut d’études ibériques et latino-américaines, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment proscrire la prescription idéologique de santé ? Entre écologies et conscientisation des savoirs, une ethnographie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel(s) dispositif(s) de promotion de la santé des enfants et jeunes en Tunisie pour 2030 : un état des lieux, des défis à relever et un projet pour une meilleure santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OMS bureau de Tunis, Apr 2018, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de vie, mémoires et silences : le passé poignant et vivace de la répression franquiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Un passé qui ne passe pas » : mémoire(s) des totalitarismes en Europe contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Lettres Galaţi- Université « Dunărea de Jos », Nov 2018, Galati, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime de la peur et de la culpabilité dans les pratiques contraceptives. Le cas de Mari-Sol une bolivienne à Paris, santé et intersectionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts et méthodes de recherche en éducation à la sexualité, Analyses des pratiques sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire sa vie : auteurisations de femmes hispanophones en France. Migrations vers l’exposition de parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire des vies. L’approche biographique en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Réunion, Feb 2017, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher, enseigner : « s’altérer » « Dis-moi qui tu cites, je te dirais quelle chercheure tu veux être ». Éloge de l’impureté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Enjeux, Débats et Perspectives : 50 ans de Sciences de L'éducation »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interdisciplinaire de Recherche Normand en Éducation et Formation (CIRNEF) &amp; l’AECSE, Oct 2017, Université de Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser – expérimenter des dispositifs d’éducation critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Gilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Campini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champs social éditions. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser - expérimenter des dispositifs d’éducation critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Gilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine-Artémia Campini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">champ social. , 2024, 979-10-346-0833-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations : une chance pour le système de santé ? (Ré)humaniser le soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Destremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DOIN, 197 p., 2022, La personne en médecine, Céline Lefève; Simon-Daniel Kipman; Bernard Pachoud, 978-2-7040-1688-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations : une chance pour le système de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Entrelacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Destremeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doin éditeurs. 2022, collection : Institut de la personne en médecine (ANR)- C. Lefève, S. Kipman &amp; B. Pachoud (dir.), 978-2-7040-1688-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03908079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉCRITURES ET/EN MIGRATION(S) Expériences, tensions, transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lorilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroudja Allouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petra. 2019, 978-2-84743-267-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures et / en Migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petra. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« - Des romans ? - Non : leurs vies ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 978-27539-0490-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires d'écrits, histoires d'exils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Elise, Aude Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-3-8233-6917-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparités et (dé)qualifications des apprentissages transculturels. Entre études et mobilités internationales versus migrations et injonctions à l'apprentissage linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités en éducation dans le monde : quelles actions pour les réduire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-146, 2023, Education comparée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Entrelacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnet Doris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delanoë Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destremau Blandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doin- Institut de la personne en médecine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Une chance pour le système de santé ? (Ré) humaniser le soin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doin, pp.193-197, 2022, La Personne en Médecine, 978-27040-1688-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de mémoires et d'oublis en famille transculturelle : En-je(ux) d'une non-transmission linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mehrsprachigkeit und Transkulturalität in frankophonen Räumen: Modelle, Prozesse und Praktiken / Plurilinguisme et transculturalité dans les espaces francophones : des modèles théoriques à la négociation des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Gunter Narr Verlag, pp.225-250, 2022, Frankfurter Studien zur Iberoromania und Frankophonie, 978-3-8233-8581-3. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24053/9783823395812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger le système de santé à la lumière d'expériences de soins aux migrant.es (Introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Destremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lainé Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations. Une chance pour le système de santé?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doin, collection La personne en médecine, pp.3-14, 2022, 2704016887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03924656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Interroger le système de santé à la lumière d'expériences de soins aux migrant.es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Entrelacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Destremeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations. Une chance pour le système de santé ? (Ré) humaniser le soin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-14, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement dans le parcours de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Destremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rose Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doin Editions- La Personne en médecine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations. Une chance pour le système de santé ? (Ré) humaniser le soin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-97, 2022, 2704016887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03908108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peretti Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spire Amandine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUV. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vertiges des acrobates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-7, 2021, 978-2-37924-194-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, langues, écritures : des apprentissages au cœur de l’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre à se former par l’expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-94., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations délocalisées en LMD. Quels apprentissages pour quelles recherches ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire et la géographie. Disciplines d’éducation, de recherche et de développement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.337-355, 2020, 978-2-343-20742-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teilnehmende des Deutsch-Französischen Freiwilligendienstes und ihr Bezug zu Sprachen : Begegnung mit dem ”Anderen”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFAJ/DFJW. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Deutsch-Französische Freiwilligendienst. Zwichen Engagement und Interkulturalität</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-128, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux saisons de « territoires en migrations, histoires de langues et récits de vie. Descriptions polyphoniques d’un projet de quartier de la maternelle à l’université.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures et/en migrations, Expériences, tensions transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-130., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire pour l’école. Le mot d’excuse comme espace de domination linguistique. Tensions dans l’auteurisation d’une famille hispanophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">petra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures et/en migrations, Expériences, tensions transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-65, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volontaires du volontariat franco-allemand et rapports aux langues : à la rencontre de l’ « Autre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le volontariat Franco-Allemand, entre engagement et interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, pp.108-1029, 2019, Textes de travail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begleiten und Begleitet-Werden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFAJ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Deutsch-Französische Freiwilligendienst. Zwichen Engagement und Interkulturalität</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-128, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Accompagner et être accompagné.e dans l’expérience du déplacement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le volontariat Franco-Allemand, entre engagement et interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OFAJ/DFJW, pp.152-171., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire sa vie : auteurisations de femmes hispanophones en France Migrations vers l'exposition de parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUI (Presses Universitaires Indianocéaniques) Université de La Réunion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire des vies. L'approche biographique en lettres et en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-266, 2018, 978-2-905861-34-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“S’auteuriser“en français, jouissances et réjouissances d’écritures de femmes migrantes hispanophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et jouissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-180, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dévoiler l'histoire de l'autre. Récits de soi et fictions collectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMUNICATION INTERCULTURELLE ET LITTÉRATURE Mémoire, littérature et identité VOLUME I : Les récits de vie: mémoire, histoire et fictions identitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-83, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vous reprendrez-bien un petit thé ? » Thé palabres, associations de migrant.es, étudiant.es et ODD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vider le sac des dames » : une ethnographie des écrits disqualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche- action Rosmerta, rapport à destination de la Fondation Abbé Pierre 2021-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangeline Masson-Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaelle Piva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spire Amandine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Abbé Pierre; Institut convergences Migrations. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamishibaï plurilingue : de la création à la mise en oeuvre Fiches pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Faneca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina Moussouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Stevanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Vernetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erasmus +. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’étonnement à destination de l'association Rosmerta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangeline Masson-Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaelle Piva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Barthélemi Debost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Convergences Migrations. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours Kamishibaï plurilingue Conception et mise en œuvre Rapport d'ingénierie pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Faneca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina Moussouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Stevanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Vernetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erasmus +. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamishibaï plurilingue : de la création à la mise en œuvre Guide d’accompagnement- Livret pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Faneca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina Moussouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Stevanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Vernetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erasmus+. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports à l’écrit de femmes migrantes hispanophones. Histoires de vie, histoires d’écrits, quels enjeux « d'auteurisation » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris 8 - Vincennes à Saint-Denis, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03910817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Denis territoire de migrations (1 & 2) Chercheur.e.s, actrices et acteurs locaux.ales en dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Barthélemi Debost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Yapi-Diahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bellavoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Denis au fur et à mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Denis territoire de migrations (3). Chercheur.e.s, actrices et acteurs locaux.ales en dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Barthélemi Debost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Yapi-Diahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bellavoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Denis au fur et à mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73, 101p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écrire la migration », https://www.cairn.info/revue-hommes-et-migrations-2014-2.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spire Amandine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n°1306, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la migration https://journals.openedition.org/hommesmigrations/2783</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spire Amandine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.2783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Delphine Leroy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Delphine Leroymaîtresse de conférences en sciences de l'éducationUniversité Paris 8</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre improvisations et expertises reconnues dans l’accompagnement scolaire et littéracique : l’expérience des bénévoles de Rosmerta, lieu de réquisition citoyenne pour des jeunes migrant·es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre improvisations et expertises reconnues dans l’accompagnement scolaire et littéracique : l’expérience des bénévoles de Rosmerta, lieu de réquisition citoyenne pour des jeunes migrant·es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30, https://journals.openedition.org/sejed/12374#quotation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les kamishibaïs plurilingues en contextes éducatifs pluriels : retours, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (12), https://journals.openedition.org/agedor/5507#text. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11qag⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissances et apprentissages à travers les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Migrations : les langues sous silence ? (39), 20-23.https://www.icmigrations.cnrs.fr/2024/11/21/defacto-39/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre improvisations et expertises reconnues dans l’accompagnement scolaire et littéracique : L’expérience des bénévoles de Rosmerta, lieu de réquisition citoyenne pour des jeunes migrant·es »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30, https://journals.openedition.org/sejed/12374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une restitution sans écrit. Attentes et tensions au terme d’une recherche‑action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 178-179, pp.27-41. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13mrf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les kamishibaïs plurilingues en contextes éducatifs pluriels : retours, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Faneca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filomena Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Vernetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (22), https://journals.openedition.org/rdlc/13920#text. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11qag⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réflexivité : réfléchir aux manières d’améliorer sa pratique ? Pas seulement !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l’Alpha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, « Analyse réflexive sur les pratiques. Recul, sens action », n°234, pp.26-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire pour s’ancrer dans un monde transculturel : du kamishibaï plurilingue en milieu éducatif à la pratique littéraire de l’interlangues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Isabel Mordojovich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (5), pp.30-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bellavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Barthelemi Debost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Yap-Diahou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Denis au fur et à mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Actes de la 3e journées d’études du 5 mai 2022 Vivre et parler les discriminations, 73, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire les voix d'autres personnes: entre engagements, trahisons et réciprocités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue Synergies canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation et objectifs des journées d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bellavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Barthélemi Debost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Yapi-Diahou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Denis au fur et à mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues des étrangers, objet de discrimination ou richesse ? Introduction à la table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Denis au fur et à mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.72-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires et silences. Violences transgénérationnelles et transfrontalières de la répression franquiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1&amp;2), pp.211-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auteurisation : c'est les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laffont de Lojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Appropriations, réappropriations, rejets et auteurisations, 4, pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recuerdos y silencios. Violencias transgeneracionales y transfronterizas de la represión franquista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1-2), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.21919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations intimes et écritures de soi Auteurisations de femmes migrantes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Pratiques Sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L’approche biographique et l’approche narrative : contributions à l’intervention sociale, volume 32 (numéro 2), p. 130-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création en actes. Enquête autour d’une exposition de Pierre di Sciullo, Francesca Cozzolino (dir.) 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, espaces environnement et territoires, 3, pp.87-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Francesca Cozzolino (dir.) 2020, La création en actes. Enquête autour d’une exposition de Pierre di Sciullo. Art Book Magazine. Edition numérique &amp; interactive. Collection lite ʁ al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.87-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations intimes et écritures de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Pratiques Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (2), pp.130. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1085516ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces migrantes et écritures de femmes hispanophones en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Âge d'or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/agedor.5507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces migrantes et écritures de femmes hispanophones en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Âge d'or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, https://journals.openedition.org/agedor/5507. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/agedor.5507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acte graphique : les dimensions d'un objet d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cozzolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Defrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot(if)s croisés : de la grille à la lettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, actes graphiques, 1, pp.10-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acte graphique : les dimensions d’un objet d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cozzolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Defrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au Pacte mondial de l’Onu : mobilisations et utopies citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, https://grdr.org/Face-au-Pacte-mondial-de-l-Onu-mobilisations-et-utopies-citoyennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agier, Anne-Virginie Madeira, dirs, Définir les réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, 395-398, https://journals.openedition.org/questionsdecommunication/11635. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.11635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de vie de femmes migrantes : vers des écritures plurielles de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, https://hal.science/file/tmp/fid/1. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de vie de femmes migrantes : vers des écritures plurielles de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, https://journals.openedition.org/e-migrinter/945#text. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/agedor.5507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de vie de femmes migrantes : vers des écritures plurielles de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agier, Anne-Virginie Madeira, dirs, Définir les réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, pp.395-398. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.11635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir, transcrire, traduire des récits de vie de migrantes hispanophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1306, pp.93 - 99. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.2809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migración, lenguas y escrituras: Relatos de vida de dos mujeres hispanohablantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cahiers du P.R.O.E.M.I.O.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la migration, écrire en migration(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1306, pp.7-8. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.2787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self talking, writing one’s life at work: the strike « moment », along a railwayman diary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, 79 - 100, https://journals.openedition.org/rhcf/1629. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhcf.1629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un roman ? Non, ma vie… » Histoires de vie de femmes migrantes : un récit adressé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, 154-166, https://hal.science/submit/index. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures de femmes déclarant ne pas écrire. Quatre femmes latino-américaines à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, 225-246, http://cres.revues.org/2378. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cres.2378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’un colloque : « Écritures en Migration(s). Histoires d’écrits, histoires d’exil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bokilo-Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, 210 - 214, https://journals.openedition.org/diasporas/236. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler de soi, écrire sa vie au travail : le « moment » de la grève tout au long du journal d’un cheminot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, 79 - 100, https://journals.openedition.org/rhcf/1629. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhcf.1629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures de femmes déclarant ne pas écrire. Quatre femmes latino-américaines à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, École, alphabétisation et lutte contre l'illettrisme, 12, pp.225-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni vistas ni conocidas”:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuestiones Pedagógicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni vistas, ni conocidas, historias de vida en la educación popular. Narración y política</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuestiones Pedagógicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, 117-142, https://revistascientificas.us.es/index.php/Cuestiones-Pedagogicas/article/view/9895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’objet manquant : l’écrit au centre des revendications »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Ce que permettent les choses, Méthodologies et expérimentations en compagnie des objets »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'art Ramdam, Jan 2023, Sainte-Foy- lès-Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop Le Kamishibaï plurilingue : de la création à la mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Faneca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filomena Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina Moussouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prax-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acedle &amp; Université d'Aveiro, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études et mobilités internationales ou migrations et injonctions à l’apprentissage linguistique. Disparités et (dé)qualifications des apprentissages transculturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les inégalités en éducation dans le monde : quelles actions pour les réduire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFDCE (association française d’éducation comparée et des échanges) &amp; Université de la Havane, Oct 2022, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience des bénévoles de Rosmerta dans l’accompagnement scolaire : entre improvisations et expertises reconnues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la recherche en éducation et en formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, a SSRE (Société Suisse pour la Recherche en Éducation), l’AECSE (Association des Enseignant∙e∙s et Chercheur∙e∙s en Sciences de l’Éducation), et ABC-Educ (Association Belge francophone Collaborative de la recherche en Education) ainsi que l’OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03886270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Kamishibaïs plurilingues à la recherche et diffusion des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prax-Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acedle &amp; université d'Aveiro, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du récit de vie sur le rapport à l’écrit de personnes peu lettrées aux biographies langagières à l’université : Entre recherches et (auto)formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autobiographies langagières : notions, formes, dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Jun 2022, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">symposium : Accompagner l’entrée en formation de jeunes migrant.e.s : Enjeux croisés entre bénévoles, professionnel.le.s de l’éducation et chercheurs/ chercheuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Dabestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">semaine internationale de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF - Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosmerta, vers un projet de recherche-action : l’expérience du rapport d’étonnement collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaelle Piva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangeline Masson-Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire, Entre la recherche et l’action : intentionnalité, collaboration et transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre menace d’expulsion, épuisement et improvisation humanitaire : lorsque les chercheurs marchent sur un fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Barthélemi Debost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangeline Masson-Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaelle Piva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éthique dans les recherches en Terrains Sensibles. Enjeux épistémologiques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Aubervilliers (espace Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Migration et récit- Transformations intimes et écritures de soi : auteurisations de femmes migrantes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les histoires de vie dans un monde en transformation : au carrefour de la recherche, de la formation et de l’intrevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 2021, Montréal (colloque en ligne), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur un projet Erasmus + autour du concours du Kamishibaï plurilingue : Quelles approches pour favoriser la diversité des langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentès Deborah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peretti Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prax-Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une école OFAJ : Enjeux et perspectives pour la recherche franco-allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire les voix d'autres personnes, entre engagements, trahisons et réciprocités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA NOTION DE “VOIX”EN SCIENCES SOCIALES: Entre impératif moral et analyse scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Institut National de la Recherche Scientifique (INRS) – Centre Urbanisation Culture Société (UCS), Montréal (Québec), May 2020, Montréal ( colloque en ligne), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S’auteuriser malgré soi ? Recherches par histoires de vie et implications transformatrices »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche biographique en situations et en dialogues. Enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le sujet dans la cité &amp; MSH Paris Nord, Oct 2019, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le frangnol ou la langue des mères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'hypothèse d'une Langue-Mère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gradiva &amp; Créations au féminin, Mar 2019, Institut d’études ibériques et latino-américaines, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment proscrire la prescription idéologique de santé ? Entre écologies et conscientisation des savoirs, une ethnographie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel(s) dispositif(s) de promotion de la santé des enfants et jeunes en Tunisie pour 2030 : un état des lieux, des défis à relever et un projet pour une meilleure santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OMS bureau de Tunis, Apr 2018, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de vie, mémoires et silences : le passé poignant et vivace de la répression franquiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Un passé qui ne passe pas » : mémoire(s) des totalitarismes en Europe contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Lettres Galaţi- Université « Dunărea de Jos », Nov 2018, Galati, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime de la peur et de la culpabilité dans les pratiques contraceptives. Le cas de Mari-Sol une bolivienne à Paris, santé et intersectionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts et méthodes de recherche en éducation à la sexualité, Analyses des pratiques sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire sa vie : auteurisations de femmes hispanophones en France. Migrations vers l’exposition de parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire des vies. L’approche biographique en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Réunion, Feb 2017, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher, enseigner : « s’altérer » « Dis-moi qui tu cites, je te dirais quelle chercheure tu veux être ». Éloge de l’impureté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Enjeux, Débats et Perspectives : 50 ans de Sciences de L'éducation »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interdisciplinaire de Recherche Normand en Éducation et Formation (CIRNEF) &amp; l’AECSE, Oct 2017, Université de Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser – expérimenter des dispositifs d’éducation critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Gilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Campini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champs social éditions. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser - expérimenter des dispositifs d’éducation critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Gilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine-Artémia Campini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">champ social. , 2024, 979-10-346-0833-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations : une chance pour le système de santé ? (Ré)humaniser le soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Destremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DOIN, 197 p., 2022, La personne en médecine, Céline Lefève; Simon-Daniel Kipman; Bernard Pachoud, 978-2-7040-1688-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations : une chance pour le système de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Entrelacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Destremeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doin éditeurs. 2022, collection : Institut de la personne en médecine (ANR)- C. Lefève, S. Kipman &amp; B. Pachoud (dir.), 978-2-7040-1688-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03908079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉCRITURES ET/EN MIGRATION(S) Expériences, tensions, transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lorilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroudja Allouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petra. 2019, 978-2-84743-267-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures et / en Migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petra. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« - Des romans ? - Non : leurs vies ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 978-27539-0490-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires d'écrits, histoires d'exils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Elise, Aude Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-3-8233-6917-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparités et (dé)qualifications des apprentissages transculturels. Entre études et mobilités internationales versus migrations et injonctions à l'apprentissage linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités en éducation dans le monde : quelles actions pour les réduire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-146, 2023, Education comparée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Entrelacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnet Doris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delanoë Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destremau Blandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doin- Institut de la personne en médecine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Une chance pour le système de santé ? (Ré) humaniser le soin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doin, pp.193-197, 2022, La Personne en Médecine, 978-27040-1688-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de mémoires et d'oublis en famille transculturelle : En-je(ux) d'une non-transmission linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mehrsprachigkeit und Transkulturalität in frankophonen Räumen: Modelle, Prozesse und Praktiken / Plurilinguisme et transculturalité dans les espaces francophones : des modèles théoriques à la négociation des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Gunter Narr Verlag, pp.225-250, 2022, Frankfurter Studien zur Iberoromania und Frankophonie, 978-3-8233-8581-3. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24053/9783823395812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger le système de santé à la lumière d'expériences de soins aux migrant.es (Introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Destremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lainé Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations. Une chance pour le système de santé?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doin, collection La personne en médecine, pp.3-14, 2022, 2704016887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03924656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement dans le parcours de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Destremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rose Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doin Editions- La Personne en médecine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations. Une chance pour le système de santé ? (Ré) humaniser le soin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-97, 2022, 2704016887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03908108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Interroger le système de santé à la lumière d'expériences de soins aux migrant.es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Entrelacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Destremeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations. Une chance pour le système de santé ? (Ré) humaniser le soin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-14, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peretti Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spire Amandine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUV. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vertiges des acrobates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-7, 2021, 978-2-37924-194-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, langues, écritures : des apprentissages au cœur de l’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre à se former par l’expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-94., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations délocalisées en LMD. Quels apprentissages pour quelles recherches ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire et la géographie. Disciplines d’éducation, de recherche et de développement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.337-355, 2020, 978-2-343-20742-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volontaires du volontariat franco-allemand et rapports aux langues : à la rencontre de l’ « Autre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le volontariat Franco-Allemand, entre engagement et interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, pp.108-1029, 2019, Textes de travail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begleiten und Begleitet-Werden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFAJ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Deutsch-Französische Freiwilligendienst. Zwichen Engagement und Interkulturalität</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-128, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teilnehmende des Deutsch-Französischen Freiwilligendienstes und ihr Bezug zu Sprachen : Begegnung mit dem ”Anderen”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFAJ/DFJW. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Deutsch-Französische Freiwilligendienst. Zwichen Engagement und Interkulturalität</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-128, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux saisons de « territoires en migrations, histoires de langues et récits de vie. Descriptions polyphoniques d’un projet de quartier de la maternelle à l’université.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures et/en migrations, Expériences, tensions transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-130., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire pour l’école. Le mot d’excuse comme espace de domination linguistique. Tensions dans l’auteurisation d’une famille hispanophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">petra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures et/en migrations, Expériences, tensions transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-65, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Accompagner et être accompagné.e dans l’expérience du déplacement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le volontariat Franco-Allemand, entre engagement et interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OFAJ/DFJW, pp.152-171., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire sa vie : auteurisations de femmes hispanophones en France Migrations vers l'exposition de parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUI (Presses Universitaires Indianocéaniques) Université de La Réunion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire des vies. L'approche biographique en lettres et en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-266, 2018, 978-2-905861-34-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“S’auteuriser“en français, jouissances et réjouissances d’écritures de femmes migrantes hispanophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et jouissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-180, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dévoiler l'histoire de l'autre. Récits de soi et fictions collectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMUNICATION INTERCULTURELLE ET LITTÉRATURE Mémoire, littérature et identité VOLUME I : Les récits de vie: mémoire, histoire et fictions identitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-83, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vous reprendrez-bien un petit thé ? » Thé palabres, associations de migrant.es, étudiant.es et ODD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vider le sac des dames » : une ethnographie des écrits disqualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche- action Rosmerta, rapport à destination de la Fondation Abbé Pierre 2021-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangeline Masson-Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaelle Piva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spire Amandine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Abbé Pierre; Institut convergences Migrations. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’étonnement à destination de l'association Rosmerta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangeline Masson-Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaelle Piva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Barthélemi Debost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Convergences Migrations. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamishibaï plurilingue : de la création à la mise en oeuvre Fiches pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Faneca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina Moussouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Stevanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Vernetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erasmus +. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours Kamishibaï plurilingue Conception et mise en œuvre Rapport d'ingénierie pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Faneca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina Moussouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Stevanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Vernetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erasmus +. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamishibaï plurilingue : de la création à la mise en œuvre Guide d’accompagnement- Livret pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Faneca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina Moussouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Stevanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Vernetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erasmus+. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports à l’écrit de femmes migrantes hispanophones. Histoires de vie, histoires d’écrits, quels enjeux « d'auteurisation » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris 8 - Vincennes à Saint-Denis, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03910817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Denis territoire de migrations (1 & 2) Chercheur.e.s, actrices et acteurs locaux.ales en dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Barthélemi Debost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Yapi-Diahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bellavoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Denis au fur et à mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Denis territoire de migrations (3). Chercheur.e.s, actrices et acteurs locaux.ales en dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Barthélemi Debost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Yapi-Diahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bellavoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Denis au fur et à mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73, 101p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écrire la migration », https://www.cairn.info/revue-hommes-et-migrations-2014-2.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spire Amandine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n°1306, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la migration https://journals.openedition.org/hommesmigrations/2783</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spire Amandine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.2783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551697v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Baudier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775180v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764658v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qag" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Spire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mrf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775192v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Faneca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Martins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Vernetto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764631v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cattan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Mordojovich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03892558v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153716v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellavoine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Barthelemi Debost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Yap-Diahou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03817774v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Barth&#233;lemi Debost" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Yapi-Diahou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154255v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03892581v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffont de Lojo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.21919" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03892628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897961v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764753v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085516ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900908v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.5507" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Gille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897829v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cozzolino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hameau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899595v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764803v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11635" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.945" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900966v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900973v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2809" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764874v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905041v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2787" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775223v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bokilo-Boursier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.236" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775227v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fasseur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhcf.1629" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764915v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.229" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764895v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.2378" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775238v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900814v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154390v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916476v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Faneca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelina Moussouri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prax-Dubois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916473v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Dabestani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823175v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Piva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Masson-Diez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916557v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03793755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gent&#232;s Deborah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peretti Ndiaye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916570v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916578v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916489v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916496v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916498v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916505v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750047v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gilon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Campini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Art&#233;mia Campini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949805v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lain&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Entrelacs" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180490v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berchoud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hubert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lorilleux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferroudja Allouache" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910788v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910779v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910771v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elise, Aude Leroy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168647v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910477v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Christophe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Doris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delano&#235; Daniel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destremau Blandine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813012v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/9783823395812" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924656v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain&#233; Agn&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03908172v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delano&#235;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908108v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Limousin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rose Moro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916458v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spire Amandine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915707v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blondeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03908000v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897795v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schlemminger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916440v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916429v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895467v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897743v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895463v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905158v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916446v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03787588v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004100v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900896v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916540v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910584v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stevanato" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916533v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910626v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910556v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03910817v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03892638v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153707v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03933638v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910719v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2783" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Baudier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775180v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764658v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qag" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795547v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Spire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mrf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775192v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Faneca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Martins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Vernetto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764631v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cattan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Mordojovich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellavoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Barthelemi Debost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Yap-Diahou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03892558v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03817774v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Barth&#233;lemi Debost" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Yapi-Diahou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154255v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03892581v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffont de Lojo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.21919" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03892628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897961v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764753v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085516ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900908v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.5507" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Gille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897829v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cozzolino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hameau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899595v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764803v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11635" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.945" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900966v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900973v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2809" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905041v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2787" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fasseur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhcf.1629" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764915v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.229" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.2378" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775223v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bokilo-Boursier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.236" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900814v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Faneca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelina Moussouri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prax-Dubois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886270v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916473v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916586v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Dabestani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823175v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Piva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Masson-Diez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916557v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916570v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03793755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gent&#232;s Deborah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peretti Ndiaye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916578v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916489v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916508v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916496v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916498v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916505v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916503v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750047v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gilon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Campini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551731v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Art&#233;mia Campini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949805v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lain&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908079v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Entrelacs" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180490v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berchoud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hubert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lorilleux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferroudja Allouache" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910788v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910779v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910771v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elise, Aude Leroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168647v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910477v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Christophe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Doris" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delano&#235; Daniel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destremau Blandine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813012v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/9783823395812" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924656v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain&#233; Agn&#232;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908108v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Limousin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rose Moro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03908172v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delano&#235;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916458v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spire Amandine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915707v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blondeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03908000v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895467v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schlemminger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897743v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897795v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916440v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916429v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895463v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905158v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916446v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03787588v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004100v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900896v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916540v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916533v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910584v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stevanato" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910626v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910556v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03910817v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03892638v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153707v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03933638v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910719v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2783" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>