--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Delphine Leroy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Delphine Leroymaîtresse de conférences en sciences de l'éducationUniversité Paris 8</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre improvisations et expertises reconnues dans l’accompagnement scolaire et littéracique : l’expérience des bénévoles de Rosmerta, lieu de réquisition citoyenne pour des jeunes migrant·es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre improvisations et expertises reconnues dans l’accompagnement scolaire et littéracique : l’expérience des bénévoles de Rosmerta, lieu de réquisition citoyenne pour des jeunes migrant·es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30, https://journals.openedition.org/sejed/12374#quotation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les kamishibaïs plurilingues en contextes éducatifs pluriels : retours, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (12), https://journals.openedition.org/agedor/5507#text. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11qag⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissances et apprentissages à travers les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Migrations : les langues sous silence ? (39), 20-23.https://www.icmigrations.cnrs.fr/2024/11/21/defacto-39/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre improvisations et expertises reconnues dans l’accompagnement scolaire et littéracique : L’expérience des bénévoles de Rosmerta, lieu de réquisition citoyenne pour des jeunes migrant·es »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30, https://journals.openedition.org/sejed/12374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une restitution sans écrit. Attentes et tensions au terme d’une recherche‑action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 178-179, pp.27-41. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13mrf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les kamishibaïs plurilingues en contextes éducatifs pluriels : retours, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Faneca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filomena Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Vernetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (22), https://journals.openedition.org/rdlc/13920#text. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11qag⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réflexivité : réfléchir aux manières d’améliorer sa pratique ? Pas seulement !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l’Alpha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, « Analyse réflexive sur les pratiques. Recul, sens action », n°234, pp.26-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire pour s’ancrer dans un monde transculturel : du kamishibaï plurilingue en milieu éducatif à la pratique littéraire de l’interlangues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Isabel Mordojovich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (5), pp.30-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bellavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Barthelemi Debost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Yap-Diahou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Denis au fur et à mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Actes de la 3e journées d’études du 5 mai 2022 Vivre et parler les discriminations, 73, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire les voix d'autres personnes: entre engagements, trahisons et réciprocités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue Synergies canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation et objectifs des journées d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bellavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Barthélemi Debost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Yapi-Diahou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Denis au fur et à mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues des étrangers, objet de discrimination ou richesse ? Introduction à la table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Denis au fur et à mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.72-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires et silences. Violences transgénérationnelles et transfrontalières de la répression franquiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1&amp;2), pp.211-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auteurisation : c'est les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laffont de Lojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Appropriations, réappropriations, rejets et auteurisations, 4, pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recuerdos y silencios. Violencias transgeneracionales y transfronterizas de la represión franquista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1-2), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.21919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations intimes et écritures de soi Auteurisations de femmes migrantes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Pratiques Sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L’approche biographique et l’approche narrative : contributions à l’intervention sociale, volume 32 (numéro 2), p. 130-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création en actes. Enquête autour d’une exposition de Pierre di Sciullo, Francesca Cozzolino (dir.) 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, espaces environnement et territoires, 3, pp.87-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Francesca Cozzolino (dir.) 2020, La création en actes. Enquête autour d’une exposition de Pierre di Sciullo. Art Book Magazine. Edition numérique &amp; interactive. Collection lite ʁ al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.87-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations intimes et écritures de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Pratiques Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (2), pp.130. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1085516ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces migrantes et écritures de femmes hispanophones en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Âge d'or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/agedor.5507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces migrantes et écritures de femmes hispanophones en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Âge d'or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, https://journals.openedition.org/agedor/5507. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/agedor.5507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acte graphique : les dimensions d'un objet d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cozzolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Defrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot(if)s croisés : de la grille à la lettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, actes graphiques, 1, pp.10-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acte graphique : les dimensions d’un objet d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cozzolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Defrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au Pacte mondial de l’Onu : mobilisations et utopies citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, https://grdr.org/Face-au-Pacte-mondial-de-l-Onu-mobilisations-et-utopies-citoyennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agier, Anne-Virginie Madeira, dirs, Définir les réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, 395-398, https://journals.openedition.org/questionsdecommunication/11635. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.11635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de vie de femmes migrantes : vers des écritures plurielles de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, https://hal.science/file/tmp/fid/1. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de vie de femmes migrantes : vers des écritures plurielles de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, https://journals.openedition.org/e-migrinter/945#text. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/agedor.5507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de vie de femmes migrantes : vers des écritures plurielles de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agier, Anne-Virginie Madeira, dirs, Définir les réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, pp.395-398. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.11635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir, transcrire, traduire des récits de vie de migrantes hispanophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1306, pp.93 - 99. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.2809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migración, lenguas y escrituras: Relatos de vida de dos mujeres hispanohablantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cahiers du P.R.O.E.M.I.O.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la migration, écrire en migration(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1306, pp.7-8. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.2787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self talking, writing one’s life at work: the strike « moment », along a railwayman diary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, 79 - 100, https://journals.openedition.org/rhcf/1629. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhcf.1629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un roman ? Non, ma vie… » Histoires de vie de femmes migrantes : un récit adressé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, 154-166, https://hal.science/submit/index. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures de femmes déclarant ne pas écrire. Quatre femmes latino-américaines à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, 225-246, http://cres.revues.org/2378. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cres.2378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’un colloque : « Écritures en Migration(s). Histoires d’écrits, histoires d’exil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bokilo-Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, 210 - 214, https://journals.openedition.org/diasporas/236. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler de soi, écrire sa vie au travail : le « moment » de la grève tout au long du journal d’un cheminot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, 79 - 100, https://journals.openedition.org/rhcf/1629. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhcf.1629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures de femmes déclarant ne pas écrire. Quatre femmes latino-américaines à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, École, alphabétisation et lutte contre l'illettrisme, 12, pp.225-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni vistas ni conocidas”:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuestiones Pedagógicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni vistas, ni conocidas, historias de vida en la educación popular. Narración y política</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuestiones Pedagógicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, 117-142, https://revistascientificas.us.es/index.php/Cuestiones-Pedagogicas/article/view/9895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’objet manquant : l’écrit au centre des revendications »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Ce que permettent les choses, Méthodologies et expérimentations en compagnie des objets »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'art Ramdam, Jan 2023, Sainte-Foy- lès-Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop Le Kamishibaï plurilingue : de la création à la mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Faneca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filomena Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina Moussouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prax-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acedle &amp; Université d'Aveiro, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études et mobilités internationales ou migrations et injonctions à l’apprentissage linguistique. Disparités et (dé)qualifications des apprentissages transculturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les inégalités en éducation dans le monde : quelles actions pour les réduire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFDCE (association française d’éducation comparée et des échanges) &amp; Université de la Havane, Oct 2022, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience des bénévoles de Rosmerta dans l’accompagnement scolaire : entre improvisations et expertises reconnues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la recherche en éducation et en formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, a SSRE (Société Suisse pour la Recherche en Éducation), l’AECSE (Association des Enseignant∙e∙s et Chercheur∙e∙s en Sciences de l’Éducation), et ABC-Educ (Association Belge francophone Collaborative de la recherche en Education) ainsi que l’OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03886270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Kamishibaïs plurilingues à la recherche et diffusion des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prax-Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acedle &amp; université d'Aveiro, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du récit de vie sur le rapport à l’écrit de personnes peu lettrées aux biographies langagières à l’université : Entre recherches et (auto)formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autobiographies langagières : notions, formes, dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Jun 2022, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">symposium : Accompagner l’entrée en formation de jeunes migrant.e.s : Enjeux croisés entre bénévoles, professionnel.le.s de l’éducation et chercheurs/ chercheuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Dabestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">semaine internationale de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF - Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosmerta, vers un projet de recherche-action : l’expérience du rapport d’étonnement collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaelle Piva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangeline Masson-Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire, Entre la recherche et l’action : intentionnalité, collaboration et transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre menace d’expulsion, épuisement et improvisation humanitaire : lorsque les chercheurs marchent sur un fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Barthélemi Debost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangeline Masson-Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaelle Piva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éthique dans les recherches en Terrains Sensibles. Enjeux épistémologiques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Aubervilliers (espace Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Migration et récit- Transformations intimes et écritures de soi : auteurisations de femmes migrantes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les histoires de vie dans un monde en transformation : au carrefour de la recherche, de la formation et de l’intrevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 2021, Montréal (colloque en ligne), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur un projet Erasmus + autour du concours du Kamishibaï plurilingue : Quelles approches pour favoriser la diversité des langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentès Deborah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peretti Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prax-Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une école OFAJ : Enjeux et perspectives pour la recherche franco-allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire les voix d'autres personnes, entre engagements, trahisons et réciprocités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA NOTION DE “VOIX”EN SCIENCES SOCIALES: Entre impératif moral et analyse scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Institut National de la Recherche Scientifique (INRS) – Centre Urbanisation Culture Société (UCS), Montréal (Québec), May 2020, Montréal ( colloque en ligne), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S’auteuriser malgré soi ? Recherches par histoires de vie et implications transformatrices »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche biographique en situations et en dialogues. Enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le sujet dans la cité &amp; MSH Paris Nord, Oct 2019, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le frangnol ou la langue des mères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'hypothèse d'une Langue-Mère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gradiva &amp; Créations au féminin, Mar 2019, Institut d’études ibériques et latino-américaines, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment proscrire la prescription idéologique de santé ? Entre écologies et conscientisation des savoirs, une ethnographie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel(s) dispositif(s) de promotion de la santé des enfants et jeunes en Tunisie pour 2030 : un état des lieux, des défis à relever et un projet pour une meilleure santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OMS bureau de Tunis, Apr 2018, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de vie, mémoires et silences : le passé poignant et vivace de la répression franquiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Un passé qui ne passe pas » : mémoire(s) des totalitarismes en Europe contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Lettres Galaţi- Université « Dunărea de Jos », Nov 2018, Galati, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime de la peur et de la culpabilité dans les pratiques contraceptives. Le cas de Mari-Sol une bolivienne à Paris, santé et intersectionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts et méthodes de recherche en éducation à la sexualité, Analyses des pratiques sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire sa vie : auteurisations de femmes hispanophones en France. Migrations vers l’exposition de parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire des vies. L’approche biographique en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Réunion, Feb 2017, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher, enseigner : « s’altérer » « Dis-moi qui tu cites, je te dirais quelle chercheure tu veux être ». Éloge de l’impureté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Enjeux, Débats et Perspectives : 50 ans de Sciences de L'éducation »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interdisciplinaire de Recherche Normand en Éducation et Formation (CIRNEF) &amp; l’AECSE, Oct 2017, Université de Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser – expérimenter des dispositifs d’éducation critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Gilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Campini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champs social éditions. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser - expérimenter des dispositifs d’éducation critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Gilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine-Artémia Campini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">champ social. , 2024, 979-10-346-0833-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations : une chance pour le système de santé ? (Ré)humaniser le soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Destremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DOIN, 197 p., 2022, La personne en médecine, Céline Lefève; Simon-Daniel Kipman; Bernard Pachoud, 978-2-7040-1688-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations : une chance pour le système de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Entrelacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Destremeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doin éditeurs. 2022, collection : Institut de la personne en médecine (ANR)- C. Lefève, S. Kipman &amp; B. Pachoud (dir.), 978-2-7040-1688-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03908079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉCRITURES ET/EN MIGRATION(S) Expériences, tensions, transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lorilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroudja Allouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petra. 2019, 978-2-84743-267-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures et / en Migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petra. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« - Des romans ? - Non : leurs vies ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 978-27539-0490-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires d'écrits, histoires d'exils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Elise, Aude Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-3-8233-6917-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparités et (dé)qualifications des apprentissages transculturels. Entre études et mobilités internationales versus migrations et injonctions à l'apprentissage linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités en éducation dans le monde : quelles actions pour les réduire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-146, 2023, Education comparée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Entrelacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnet Doris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delanoë Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destremau Blandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doin- Institut de la personne en médecine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Une chance pour le système de santé ? (Ré) humaniser le soin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doin, pp.193-197, 2022, La Personne en Médecine, 978-27040-1688-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de mémoires et d'oublis en famille transculturelle : En-je(ux) d'une non-transmission linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mehrsprachigkeit und Transkulturalität in frankophonen Räumen: Modelle, Prozesse und Praktiken / Plurilinguisme et transculturalité dans les espaces francophones : des modèles théoriques à la négociation des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Gunter Narr Verlag, pp.225-250, 2022, Frankfurter Studien zur Iberoromania und Frankophonie, 978-3-8233-8581-3. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24053/9783823395812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger le système de santé à la lumière d'expériences de soins aux migrant.es (Introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Destremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lainé Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations. Une chance pour le système de santé?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doin, collection La personne en médecine, pp.3-14, 2022, 2704016887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03924656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement dans le parcours de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Destremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rose Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doin Editions- La Personne en médecine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations. Une chance pour le système de santé ? (Ré) humaniser le soin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-97, 2022, 2704016887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03908108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Interroger le système de santé à la lumière d'expériences de soins aux migrant.es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Entrelacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Destremeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations. Une chance pour le système de santé ? (Ré) humaniser le soin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-14, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peretti Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spire Amandine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUV. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vertiges des acrobates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-7, 2021, 978-2-37924-194-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, langues, écritures : des apprentissages au cœur de l’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre à se former par l’expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-94., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations délocalisées en LMD. Quels apprentissages pour quelles recherches ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire et la géographie. Disciplines d’éducation, de recherche et de développement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.337-355, 2020, 978-2-343-20742-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volontaires du volontariat franco-allemand et rapports aux langues : à la rencontre de l’ « Autre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le volontariat Franco-Allemand, entre engagement et interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, pp.108-1029, 2019, Textes de travail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begleiten und Begleitet-Werden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFAJ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Deutsch-Französische Freiwilligendienst. Zwichen Engagement und Interkulturalität</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-128, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teilnehmende des Deutsch-Französischen Freiwilligendienstes und ihr Bezug zu Sprachen : Begegnung mit dem ”Anderen”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFAJ/DFJW. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Deutsch-Französische Freiwilligendienst. Zwichen Engagement und Interkulturalität</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-128, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux saisons de « territoires en migrations, histoires de langues et récits de vie. Descriptions polyphoniques d’un projet de quartier de la maternelle à l’université.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures et/en migrations, Expériences, tensions transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-130., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire pour l’école. Le mot d’excuse comme espace de domination linguistique. Tensions dans l’auteurisation d’une famille hispanophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">petra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures et/en migrations, Expériences, tensions transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-65, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Accompagner et être accompagné.e dans l’expérience du déplacement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le volontariat Franco-Allemand, entre engagement et interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OFAJ/DFJW, pp.152-171., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire sa vie : auteurisations de femmes hispanophones en France Migrations vers l'exposition de parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUI (Presses Universitaires Indianocéaniques) Université de La Réunion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire des vies. L'approche biographique en lettres et en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-266, 2018, 978-2-905861-34-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“S’auteuriser“en français, jouissances et réjouissances d’écritures de femmes migrantes hispanophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et jouissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-180, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dévoiler l'histoire de l'autre. Récits de soi et fictions collectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMUNICATION INTERCULTURELLE ET LITTÉRATURE Mémoire, littérature et identité VOLUME I : Les récits de vie: mémoire, histoire et fictions identitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-83, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vous reprendrez-bien un petit thé ? » Thé palabres, associations de migrant.es, étudiant.es et ODD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vider le sac des dames » : une ethnographie des écrits disqualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche- action Rosmerta, rapport à destination de la Fondation Abbé Pierre 2021-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangeline Masson-Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaelle Piva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spire Amandine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Abbé Pierre; Institut convergences Migrations. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’étonnement à destination de l'association Rosmerta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangeline Masson-Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaelle Piva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Barthélemi Debost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Convergences Migrations. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamishibaï plurilingue : de la création à la mise en oeuvre Fiches pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Faneca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina Moussouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Stevanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Vernetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erasmus +. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours Kamishibaï plurilingue Conception et mise en œuvre Rapport d'ingénierie pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Faneca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina Moussouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Stevanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Vernetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erasmus +. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamishibaï plurilingue : de la création à la mise en œuvre Guide d’accompagnement- Livret pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Faneca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina Moussouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Stevanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Vernetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erasmus+. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports à l’écrit de femmes migrantes hispanophones. Histoires de vie, histoires d’écrits, quels enjeux « d'auteurisation » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris 8 - Vincennes à Saint-Denis, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03910817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Denis territoire de migrations (1 & 2) Chercheur.e.s, actrices et acteurs locaux.ales en dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Barthélemi Debost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Yapi-Diahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bellavoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Denis au fur et à mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Denis territoire de migrations (3). Chercheur.e.s, actrices et acteurs locaux.ales en dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Barthélemi Debost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Yapi-Diahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bellavoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Denis au fur et à mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73, 101p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écrire la migration », https://www.cairn.info/revue-hommes-et-migrations-2014-2.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spire Amandine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n°1306, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la migration https://journals.openedition.org/hommesmigrations/2783</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spire Amandine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.2783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Delphine Leroy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Delphine Leroymaîtresse de conférences en sciences de l'éducationUniversité Paris 8</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les kamishibaïs plurilingues en contextes éducatifs pluriels : retours, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (12), https://journals.openedition.org/agedor/5507#text. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11qag⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre improvisations et expertises reconnues dans l’accompagnement scolaire et littéracique : l’expérience des bénévoles de Rosmerta, lieu de réquisition citoyenne pour des jeunes migrant·es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre improvisations et expertises reconnues dans l’accompagnement scolaire et littéracique : l’expérience des bénévoles de Rosmerta, lieu de réquisition citoyenne pour des jeunes migrant·es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30, https://journals.openedition.org/sejed/12374#quotation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissances et apprentissages à travers les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Migrations : les langues sous silence ? (39), 20-23.https://www.icmigrations.cnrs.fr/2024/11/21/defacto-39/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre improvisations et expertises reconnues dans l’accompagnement scolaire et littéracique : L’expérience des bénévoles de Rosmerta, lieu de réquisition citoyenne pour des jeunes migrant·es »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30, https://journals.openedition.org/sejed/12374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une restitution sans écrit. Attentes et tensions au terme d’une recherche‑action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 178-179, pp.27-41. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13mrf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les kamishibaïs plurilingues en contextes éducatifs pluriels : retours, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Faneca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filomena Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Vernetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (22), https://journals.openedition.org/rdlc/13920#text. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11qag⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réflexivité : réfléchir aux manières d’améliorer sa pratique ? Pas seulement !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l’Alpha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, « Analyse réflexive sur les pratiques. Recul, sens action », n°234, pp.26-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire pour s’ancrer dans un monde transculturel : du kamishibaï plurilingue en milieu éducatif à la pratique littéraire de l’interlangues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Isabel Mordojovich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (5), pp.30-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bellavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Barthelemi Debost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Yap-Diahou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Denis au fur et à mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Actes de la 3e journées d’études du 5 mai 2022 Vivre et parler les discriminations, 73, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire les voix d'autres personnes: entre engagements, trahisons et réciprocités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue Synergies canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation et objectifs des journées d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bellavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Barthélemi Debost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Yapi-Diahou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Denis au fur et à mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues des étrangers, objet de discrimination ou richesse ? Introduction à la table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Denis au fur et à mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.72-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires et silences. Violences transgénérationnelles et transfrontalières de la répression franquiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1&amp;2), pp.211-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auteurisation : c'est les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laffont de Lojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Appropriations, réappropriations, rejets et auteurisations, 4, pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recuerdos y silencios. Violencias transgeneracionales y transfronterizas de la represión franquista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1-2), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.21919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Francesca Cozzolino (dir.) 2020, La création en actes. Enquête autour d’une exposition de Pierre di Sciullo. Art Book Magazine. Edition numérique &amp; interactive. Collection lite ʁ al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.87-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations intimes et écritures de soi Auteurisations de femmes migrantes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Pratiques Sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L’approche biographique et l’approche narrative : contributions à l’intervention sociale, volume 32 (numéro 2), p. 130-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création en actes. Enquête autour d’une exposition de Pierre di Sciullo, Francesca Cozzolino (dir.) 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, espaces environnement et territoires, 3, pp.87-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations intimes et écritures de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Pratiques Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (2), pp.130. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1085516ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces migrantes et écritures de femmes hispanophones en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Âge d'or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/agedor.5507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces migrantes et écritures de femmes hispanophones en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Âge d'or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, https://journals.openedition.org/agedor/5507. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/agedor.5507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acte graphique : les dimensions d'un objet d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cozzolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Defrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot(if)s croisés : de la grille à la lettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, actes graphiques, 1, pp.10-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acte graphique : les dimensions d’un objet d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cozzolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Defrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au Pacte mondial de l’Onu : mobilisations et utopies citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, https://grdr.org/Face-au-Pacte-mondial-de-l-Onu-mobilisations-et-utopies-citoyennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de vie de femmes migrantes : vers des écritures plurielles de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, https://hal.science/file/tmp/fid/1. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agier, Anne-Virginie Madeira, dirs, Définir les réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, 395-398, https://journals.openedition.org/questionsdecommunication/11635. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.11635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de vie de femmes migrantes : vers des écritures plurielles de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, https://journals.openedition.org/e-migrinter/945#text. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/agedor.5507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de vie de femmes migrantes : vers des écritures plurielles de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agier, Anne-Virginie Madeira, dirs, Définir les réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, pp.395-398. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.11635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir, transcrire, traduire des récits de vie de migrantes hispanophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1306, pp.93 - 99. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.2809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migración, lenguas y escrituras: Relatos de vida de dos mujeres hispanohablantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cahiers du P.R.O.E.M.I.O.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la migration, écrire en migration(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1306, pp.7-8. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.2787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self talking, writing one’s life at work: the strike « moment », along a railwayman diary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, 79 - 100, https://journals.openedition.org/rhcf/1629. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhcf.1629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un roman ? Non, ma vie… » Histoires de vie de femmes migrantes : un récit adressé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, 154-166, https://hal.science/submit/index. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures de femmes déclarant ne pas écrire. Quatre femmes latino-américaines à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, 225-246, http://cres.revues.org/2378. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cres.2378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’un colloque : « Écritures en Migration(s). Histoires d’écrits, histoires d’exil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bokilo-Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, 210 - 214, https://journals.openedition.org/diasporas/236. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler de soi, écrire sa vie au travail : le « moment » de la grève tout au long du journal d’un cheminot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, 79 - 100, https://journals.openedition.org/rhcf/1629. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhcf.1629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures de femmes déclarant ne pas écrire. Quatre femmes latino-américaines à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, École, alphabétisation et lutte contre l'illettrisme, 12, pp.225-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni vistas ni conocidas”:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuestiones Pedagógicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni vistas, ni conocidas, historias de vida en la educación popular. Narración y política</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuestiones Pedagógicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, 117-142, https://revistascientificas.us.es/index.php/Cuestiones-Pedagogicas/article/view/9895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’objet manquant : l’écrit au centre des revendications »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Spire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Ce que permettent les choses, Méthodologies et expérimentations en compagnie des objets »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'art Ramdam, Jan 2023, Sainte-Foy- lès-Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop Le Kamishibaï plurilingue : de la création à la mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Faneca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filomena Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina Moussouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prax-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acedle &amp; Université d'Aveiro, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études et mobilités internationales ou migrations et injonctions à l’apprentissage linguistique. Disparités et (dé)qualifications des apprentissages transculturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les inégalités en éducation dans le monde : quelles actions pour les réduire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFDCE (association française d’éducation comparée et des échanges) &amp; Université de la Havane, Oct 2022, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience des bénévoles de Rosmerta dans l’accompagnement scolaire : entre improvisations et expertises reconnues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la recherche en éducation et en formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, a SSRE (Société Suisse pour la Recherche en Éducation), l’AECSE (Association des Enseignant∙e∙s et Chercheur∙e∙s en Sciences de l’Éducation), et ABC-Educ (Association Belge francophone Collaborative de la recherche en Education) ainsi que l’OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03886270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Kamishibaïs plurilingues à la recherche et diffusion des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prax-Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acedle &amp; université d'Aveiro, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du récit de vie sur le rapport à l’écrit de personnes peu lettrées aux biographies langagières à l’université : Entre recherches et (auto)formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autobiographies langagières : notions, formes, dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Jun 2022, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">symposium : Accompagner l’entrée en formation de jeunes migrant.e.s : Enjeux croisés entre bénévoles, professionnel.le.s de l’éducation et chercheurs/ chercheuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Dabestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">semaine internationale de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF - Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosmerta, vers un projet de recherche-action : l’expérience du rapport d’étonnement collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaelle Piva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangeline Masson-Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire, Entre la recherche et l’action : intentionnalité, collaboration et transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre menace d’expulsion, épuisement et improvisation humanitaire : lorsque les chercheurs marchent sur un fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Barthélemi Debost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangeline Masson-Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaelle Piva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éthique dans les recherches en Terrains Sensibles. Enjeux épistémologiques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Aubervilliers (espace Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Migration et récit- Transformations intimes et écritures de soi : auteurisations de femmes migrantes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les histoires de vie dans un monde en transformation : au carrefour de la recherche, de la formation et de l’intrevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 2021, Montréal (colloque en ligne), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur un projet Erasmus + autour du concours du Kamishibaï plurilingue : Quelles approches pour favoriser la diversité des langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentès Deborah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peretti Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prax-Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une école OFAJ : Enjeux et perspectives pour la recherche franco-allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire les voix d'autres personnes, entre engagements, trahisons et réciprocités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA NOTION DE “VOIX”EN SCIENCES SOCIALES: Entre impératif moral et analyse scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Institut National de la Recherche Scientifique (INRS) – Centre Urbanisation Culture Société (UCS), Montréal (Québec), May 2020, Montréal ( colloque en ligne), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S’auteuriser malgré soi ? Recherches par histoires de vie et implications transformatrices »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche biographique en situations et en dialogues. Enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le sujet dans la cité &amp; MSH Paris Nord, Oct 2019, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le frangnol ou la langue des mères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'hypothèse d'une Langue-Mère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gradiva &amp; Créations au féminin, Mar 2019, Institut d’études ibériques et latino-américaines, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment proscrire la prescription idéologique de santé ? Entre écologies et conscientisation des savoirs, une ethnographie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel(s) dispositif(s) de promotion de la santé des enfants et jeunes en Tunisie pour 2030 : un état des lieux, des défis à relever et un projet pour une meilleure santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OMS bureau de Tunis, Apr 2018, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de vie, mémoires et silences : le passé poignant et vivace de la répression franquiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Un passé qui ne passe pas » : mémoire(s) des totalitarismes en Europe contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Lettres Galaţi- Université « Dunărea de Jos », Nov 2018, Galati, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime de la peur et de la culpabilité dans les pratiques contraceptives. Le cas de Mari-Sol une bolivienne à Paris, santé et intersectionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts et méthodes de recherche en éducation à la sexualité, Analyses des pratiques sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire sa vie : auteurisations de femmes hispanophones en France. Migrations vers l’exposition de parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire des vies. L’approche biographique en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Réunion, Feb 2017, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher, enseigner : « s’altérer » « Dis-moi qui tu cites, je te dirais quelle chercheure tu veux être ». Éloge de l’impureté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Enjeux, Débats et Perspectives : 50 ans de Sciences de L'éducation »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interdisciplinaire de Recherche Normand en Éducation et Formation (CIRNEF) &amp; l’AECSE, Oct 2017, Université de Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser – expérimenter des dispositifs d’éducation critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Gilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Campini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champs social éditions. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser - expérimenter des dispositifs d’éducation critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Gilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine-Artémia Campini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">champ social. , 2024, 979-10-346-0833-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations : une chance pour le système de santé ? (Ré)humaniser le soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Destremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DOIN, 197 p., 2022, La personne en médecine, Céline Lefève; Simon-Daniel Kipman; Bernard Pachoud, 978-2-7040-1688-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations : une chance pour le système de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Entrelacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Destremeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doin éditeurs. 2022, collection : Institut de la personne en médecine (ANR)- C. Lefève, S. Kipman &amp; B. Pachoud (dir.), 978-2-7040-1688-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03908079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉCRITURES ET/EN MIGRATION(S) Expériences, tensions, transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lorilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroudja Allouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petra. 2019, 978-2-84743-267-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures et / en Migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petra. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« - Des romans ? - Non : leurs vies ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 978-27539-0490-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires d'écrits, histoires d'exils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Elise, Aude Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-3-8233-6917-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparités et (dé)qualifications des apprentissages transculturels. Entre études et mobilités internationales versus migrations et injonctions à l'apprentissage linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités en éducation dans le monde : quelles actions pour les réduire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-146, 2023, Education comparée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Entrelacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnet Doris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delanoë Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destremau Blandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doin- Institut de la personne en médecine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Une chance pour le système de santé ? (Ré) humaniser le soin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doin, pp.193-197, 2022, La Personne en Médecine, 978-27040-1688-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de mémoires et d'oublis en famille transculturelle : En-je(ux) d'une non-transmission linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mehrsprachigkeit und Transkulturalität in frankophonen Räumen: Modelle, Prozesse und Praktiken / Plurilinguisme et transculturalité dans les espaces francophones : des modèles théoriques à la négociation des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Gunter Narr Verlag, pp.225-250, 2022, Frankfurter Studien zur Iberoromania und Frankophonie, 978-3-8233-8581-3. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24053/9783823395812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger le système de santé à la lumière d'expériences de soins aux migrant.es (Introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Destremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lainé Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations. Une chance pour le système de santé?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doin, collection La personne en médecine, pp.3-14, 2022, 2704016887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03924656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Interroger le système de santé à la lumière d'expériences de soins aux migrant.es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Entrelacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Destremeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations. Une chance pour le système de santé ? (Ré) humaniser le soin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-14, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement dans le parcours de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Destremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rose Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doin Editions- La Personne en médecine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations. Une chance pour le système de santé ? (Ré) humaniser le soin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-97, 2022, 2704016887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03908108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peretti Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spire Amandine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUV. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vertiges des acrobates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-7, 2021, 978-2-37924-194-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, langues, écritures : des apprentissages au cœur de l’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre à se former par l’expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-94., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations délocalisées en LMD. Quels apprentissages pour quelles recherches ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire et la géographie. Disciplines d’éducation, de recherche et de développement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.337-355, 2020, 978-2-343-20742-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volontaires du volontariat franco-allemand et rapports aux langues : à la rencontre de l’ « Autre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le volontariat Franco-Allemand, entre engagement et interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, pp.108-1029, 2019, Textes de travail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begleiten und Begleitet-Werden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFAJ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Deutsch-Französische Freiwilligendienst. Zwichen Engagement und Interkulturalität</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-128, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teilnehmende des Deutsch-Französischen Freiwilligendienstes und ihr Bezug zu Sprachen : Begegnung mit dem ”Anderen”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFAJ/DFJW. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Deutsch-Französische Freiwilligendienst. Zwichen Engagement und Interkulturalität</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-128, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux saisons de « territoires en migrations, histoires de langues et récits de vie. Descriptions polyphoniques d’un projet de quartier de la maternelle à l’université.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures et/en migrations, Expériences, tensions transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-130., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire pour l’école. Le mot d’excuse comme espace de domination linguistique. Tensions dans l’auteurisation d’une famille hispanophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">petra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures et/en migrations, Expériences, tensions transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-65, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Accompagner et être accompagné.e dans l’expérience du déplacement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le volontariat Franco-Allemand, entre engagement et interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OFAJ/DFJW, pp.152-171., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire sa vie : auteurisations de femmes hispanophones en France Migrations vers l'exposition de parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUI (Presses Universitaires Indianocéaniques) Université de La Réunion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire des vies. L'approche biographique en lettres et en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-266, 2018, 978-2-905861-34-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“S’auteuriser“en français, jouissances et réjouissances d’écritures de femmes migrantes hispanophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et jouissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-180, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dévoiler l'histoire de l'autre. Récits de soi et fictions collectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMUNICATION INTERCULTURELLE ET LITTÉRATURE Mémoire, littérature et identité VOLUME I : Les récits de vie: mémoire, histoire et fictions identitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-83, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vous reprendrez-bien un petit thé ? » Thé palabres, associations de migrant.es, étudiant.es et ODD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vider le sac des dames » : une ethnographie des écrits disqualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche- action Rosmerta, rapport à destination de la Fondation Abbé Pierre 2021-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangeline Masson-Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaelle Piva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spire Amandine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Abbé Pierre; Institut convergences Migrations. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’étonnement à destination de l'association Rosmerta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangeline Masson-Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaelle Piva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Barthélemi Debost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Convergences Migrations. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamishibaï plurilingue : de la création à la mise en oeuvre Fiches pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Faneca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina Moussouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Stevanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Vernetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erasmus +. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours Kamishibaï plurilingue Conception et mise en œuvre Rapport d'ingénierie pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Faneca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina Moussouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Stevanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Vernetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erasmus +. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamishibaï plurilingue : de la création à la mise en œuvre Guide d’accompagnement- Livret pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Faneca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina Moussouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Stevanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Vernetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erasmus+. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports à l’écrit de femmes migrantes hispanophones. Histoires de vie, histoires d’écrits, quels enjeux « d'auteurisation » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris 8 - Vincennes à Saint-Denis, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03910817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Denis territoire de migrations (1 & 2) Chercheur.e.s, actrices et acteurs locaux.ales en dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Barthélemi Debost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Yapi-Diahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bellavoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Denis au fur et à mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Denis territoire de migrations (3). Chercheur.e.s, actrices et acteurs locaux.ales en dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Barthélemi Debost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Yapi-Diahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bellavoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Denis au fur et à mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73, 101p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écrire la migration », https://www.cairn.info/revue-hommes-et-migrations-2014-2.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spire Amandine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n°1306, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la migration https://journals.openedition.org/hommesmigrations/2783</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spire Amandine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.2783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Baudier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775180v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764658v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qag" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795547v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Spire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mrf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775192v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Faneca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Martins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Vernetto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764631v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cattan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Mordojovich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellavoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Barthelemi Debost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Yap-Diahou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03892558v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03817774v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Barth&#233;lemi Debost" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Yapi-Diahou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154255v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03892581v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffont de Lojo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.21919" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03892628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897961v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764753v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085516ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900908v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.5507" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Gille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897829v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cozzolino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hameau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899595v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764803v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11635" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.945" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900966v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900973v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2809" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905041v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2787" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fasseur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhcf.1629" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764915v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.229" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.2378" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775223v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bokilo-Boursier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.236" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900814v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Faneca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelina Moussouri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prax-Dubois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886270v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916473v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916586v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Dabestani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823175v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Piva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Masson-Diez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916557v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916570v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03793755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gent&#232;s Deborah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peretti Ndiaye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916578v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916489v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916508v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916496v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916498v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916505v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916503v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750047v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gilon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Campini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551731v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Art&#233;mia Campini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949805v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lain&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908079v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Entrelacs" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180490v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berchoud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hubert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lorilleux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferroudja Allouache" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910788v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910779v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910771v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elise, Aude Leroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168647v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910477v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Christophe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Doris" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delano&#235; Daniel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destremau Blandine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813012v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/9783823395812" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924656v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain&#233; Agn&#232;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908108v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Limousin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rose Moro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03908172v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delano&#235;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916458v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spire Amandine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915707v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blondeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03908000v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895467v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schlemminger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897743v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897795v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916440v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916429v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895463v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905158v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916446v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03787588v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004100v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900896v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916540v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916533v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910584v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stevanato" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910626v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910556v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03910817v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03892638v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153707v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03933638v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910719v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2783" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qag" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Baudier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775180v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795547v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Spire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mrf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775192v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Faneca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Martins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Vernetto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764631v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cattan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Mordojovich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellavoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Barthelemi Debost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Yap-Diahou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03892558v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03817774v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Barth&#233;lemi Debost" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Yapi-Diahou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154255v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03892581v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffont de Lojo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.21919" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764753v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03892628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897961v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085516ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900908v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.5507" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Gille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897829v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cozzolino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hameau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899595v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764803v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764824v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.945" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764857v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11635" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900966v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900973v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2809" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905041v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2787" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fasseur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhcf.1629" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764915v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.229" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.2378" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775223v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bokilo-Boursier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.236" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900814v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Faneca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelina Moussouri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prax-Dubois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886270v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916473v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916586v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Dabestani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823175v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Piva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Masson-Diez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916557v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916570v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03793755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gent&#232;s Deborah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peretti Ndiaye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916578v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916489v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916508v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916496v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916498v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916505v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916503v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750047v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gilon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Campini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551731v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Art&#233;mia Campini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949805v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lain&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908079v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Entrelacs" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180490v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berchoud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hubert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lorilleux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferroudja Allouache" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910788v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910779v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910771v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elise, Aude Leroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168647v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910477v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Christophe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Doris" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delano&#235; Daniel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destremau Blandine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813012v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/9783823395812" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924656v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain&#233; Agn&#232;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03908172v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delano&#235;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908108v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Limousin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rose Moro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916458v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spire Amandine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915707v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blondeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03908000v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895467v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schlemminger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897743v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897795v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916440v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916429v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895463v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905158v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916446v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03787588v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004100v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900896v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916540v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916533v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910584v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stevanato" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910626v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910556v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03910817v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03892638v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153707v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03933638v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910719v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2783" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>