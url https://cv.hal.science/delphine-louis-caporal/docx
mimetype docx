--- v0 (2026-03-05)
+++ v1 (2026-04-08)
@@ -97,51 +97,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -200,228 +200,435 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05097179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fiducie-libéralité - Réflexion sur une opération prohibée</w:t>
+                <w:t xml:space="preserve">« Obligation naturelle, devoir de justice et droit des successions »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 01, pp.49-65</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02249630v1</w:t>
+                <w:t xml:space="preserve">hal-05576183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature juridique de la « dotation aux jeunes agriculteurs » sous le régime de communauté légale</w:t>
+                <w:t xml:space="preserve">Le recel de communauté exclut le recel successoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Chronique de droit civil des affaires (260), pp.16</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05098848v1</w:t>
+                <w:t xml:space="preserve">hal-05576452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vente des titres d’une SAS par un époux seul au cours de l’indivision post-communautaire</w:t>
+                <w:t xml:space="preserve">Donation avec charge d'obligation de soins et détermination de la masse de calcul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fiducie-libéralité - Réflexion sur une opération prohibée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 01, pp.49-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature juridique de la « dotation aux jeunes agriculteurs » sous le régime de communauté légale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Chronique de droit civil des affaires (260), pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05098848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vente des titres d’une SAS par un époux seul au cours de l’indivision post-communautaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2015, chronique de droit civil des affaires (337), pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05098832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -431,236 +638,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'image du droit transmise à l'Université : étude doctrinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'image du droit transmise à l'Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delphine Louis-Caporal, Feb 2026, Narbonne - UPVD, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmettre pour pallier la vulnérabilité du gratifié demain : plaidoyer pour la fiducie-libéralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les montages de l'AU-delà</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARNU-MNAP, Sep 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mère d’intention, mère porteuse, mère génétique : la filiation maternelle en quête d’identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Généalogie familiale face aux nouvelles demandes - Les Rencontres de la Généalogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle Généalogie de l’Université de Nîmes, Jun 2021, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05098708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -670,167 +877,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l’avenir de la distinction du fait et du droit au Quai de l’horloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes en l'honneur du professeur Marie Laure Mathieu. Comprendre : des mathématiques au droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruyland, pp.415-429, 2019, 9782802760665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05097416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de préjudice dans l’avant-projet de réforme de la responsabilité civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réforme du droit de la responsabilité. Actes de colloque du 25 novembre 2016.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUM, pp.169-182, 2017, 9791091076302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05097469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -840,114 +1047,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distinction du fait et du droit en droit judiciaire privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université Montpellier I, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014MON10036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01613943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1094,51 +1301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097179v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Louis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249630v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05098848v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05098832v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516970v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517207v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05098708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097416v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097469v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01613943v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MON10036" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097179v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Louis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576183v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576452v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576193v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249630v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05098848v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05098832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516970v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517207v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05098708v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097469v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01613943v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MON10036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>