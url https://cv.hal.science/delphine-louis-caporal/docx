--- v1 (2026-04-08)
+++ v2 (2026-05-13)
@@ -97,51 +97,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -200,51 +200,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05097179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Obligation naturelle, devoir de justice et droit des successions »</w:t>
+                <w:t xml:space="preserve">Obligation naturelle, devoir de justice et droit des successions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
@@ -269,366 +269,2436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Attribution préférentielle et liquidation judiciaire d'un indivisaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandat successoral judiciaire et dessaisissement des héritiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indivision complexe et partage judiciaire unique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05609065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintien dans l'indivision au bénéfice du conjoint survivant : conditions et effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partage judiciaire complexe : irrecevabilité de la demande postérieure au procès-verbal de difficulté et au rapport du juge commis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05609052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariage fictif : les articles 8 et 12 de la Conv. EDH ne s'appliquent pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05609071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport des donations : seuls les héritiers ab intestat y sont tenus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05609058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sort de la dette issue d'une clause de révision de prix souscrite par un époux commun en bien avant un changement de régime matrimonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05609063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solidarité ménagère, séparation de fait et indemnité d'occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05609070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délai de prescription de l'action en réduction : application dans le temps de l'article 921 du code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05609056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée de la révocation d'un testament révocatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05609067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créance entre époux : le profit subsistant se détermine en fonction de la proportion des fonds apportés par l'époux créancier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05609054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le recel de communauté exclut le recel successoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acceptation à concurrence de l'actif net : la déclaration de créance doit être faite à domicile élu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05609060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrecevabilité de la demande en nullité d'un testament postérieure au rapport du juge commis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existence d’une donation déguisée et du recel successoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05609055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application dans le temps de la loi du 3 décembre 2001 : suite et fin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05609061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report des effets du divorce : nouvelle illustration de l'absence de collaboration »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05609053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QPC : la conformité de l'article 47, III, de la loi du 23 juin 2006 à l'article 16 de la DDH n'est pas une question sérieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donation avec charge d'obligation de soins et détermination de la masse de calcul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attribution préférentielle : la Cour de cassation rappelle son rôle au juge du divorce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communauté universelle et donation-partage conjonctive de la nue-propriété de parts sociales : répartition de l'usufruit au décès d'un époux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation aux acquêts : composition des patrimoines et rôle du juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur le sort des donations entre époux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05609049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prestation compensatoire et allocation compensatrice tierce personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05609051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêt à usage et dépenses exposées par l'emprunteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05609046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usufruit de droits sociaux : nature des fonds provenant de la distribution des réserves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05609045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance vie et communauté légale : application de l’article L. 132-16 du code des assurances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiducie-libéralité - Réflexion sur une opération prohibée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 01, pp.49-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02249630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution aux charges du mariage : exclusion de l'investissement locatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05609048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attribution préférentielle : absence d’indivision entre l’héritier réservataire et le légataire universel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcul de la réserve : précisions en présence d'une donation-partage et d'une renonciation à un droit d'usage et d'habitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05609042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence de recel en cas de dissimulation de donations non rapportables et non réductibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature juridique de la « dotation aux jeunes agriculteurs » sous le régime de communauté légale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Chronique de droit civil des affaires (260), pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05098848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vente des titres d’une SAS par un époux seul au cours de l’indivision post-communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, chronique de droit civil des affaires (337), pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05098832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -638,236 +2708,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'image du droit transmise à l'Université : étude doctrinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'image du droit transmise à l'Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delphine Louis-Caporal, Feb 2026, Narbonne - UPVD, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmettre pour pallier la vulnérabilité du gratifié demain : plaidoyer pour la fiducie-libéralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les montages de l'AU-delà</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARNU-MNAP, Sep 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mère d’intention, mère porteuse, mère génétique : la filiation maternelle en quête d’identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Généalogie familiale face aux nouvelles demandes - Les Rencontres de la Généalogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle Généalogie de l’Université de Nîmes, Jun 2021, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05098708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -877,167 +2947,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l’avenir de la distinction du fait et du droit au Quai de l’horloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes en l'honneur du professeur Marie Laure Mathieu. Comprendre : des mathématiques au droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruyland, pp.415-429, 2019, 9782802760665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05097416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de préjudice dans l’avant-projet de réforme de la responsabilité civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réforme du droit de la responsabilité. Actes de colloque du 25 novembre 2016.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUM, pp.169-182, 2017, 9791091076302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05097469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1047,114 +3117,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distinction du fait et du droit en droit judiciaire privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université Montpellier I, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014MON10036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01613943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1301,51 +3371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097179v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Louis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576183v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576452v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576193v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249630v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05098848v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05098832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516970v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517207v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05098708v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097469v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01613943v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MON10036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097179v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Louis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576183v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608604v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609019v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609065v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608618v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609071v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609063v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609070v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609056v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609054v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576452v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609060v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609022v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576193v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609034v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609038v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609023v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609045v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249630v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609048v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609036v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609039v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05098848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05098832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516970v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05098708v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097416v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01613943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MON10036" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>