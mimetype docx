--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -686,463 +686,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’école comme un jeu zéro-sum entre filles et garçons : influence d’un contexte scolaire menaçant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyson Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e Congrès International de Psychologie Sociale en Langue Française (CIPSLF 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS; UCL, Jul 2018, Louvain-la-Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école comme un jeu zéro-sum entre filles et garçons : influence d’un contexte scolaire menaçant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyson Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française, 12ème CIPSLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adhésion aux valeurs d’affirmation de soi et réussite scolaire : Le rôle modérateur de l’origine sociale de l’élève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Aelenei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyson Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Colloque International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social conditionality of attentional capture by angry faces: The role of group attitudes and SES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Victeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Social Cognition Network Transfer of Knowledge Conference (ESCON 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SoCCCo; Université de Cologne, Sep 2018, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168136v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-01938785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités de genre dans le domaine académique : vers une meilleure compréhension des processus psychologiques et sociaux en jeu</w:t>
               </w:r>
@@ -1197,51 +1197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Succeeding in the educational system: from social desirability to social utility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Aelenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darnon Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1292,77 +1292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école comme contexte normatif : désirabilité sociale et utilité sociale de l’affirmation et du dépassement de soi en contexte éducatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Aelenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Thématiques de l’ADRIPS 2015 : Normes en Question(s) - Approches plurielles de la norme sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS; Université de Lorraine, May 2015, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1381,70 +1381,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le stéréotype de genre de réussite scolaire : un contenu favorable aux filles, en apparence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Verniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Congrès International de Psychologie Sociale en Langue Française (CIPSLF 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS; LPS, Aug 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How gender stereotypes on academic abilities contribute to the maintenance of gender hierarchy in higher education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Verniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Men and Women in Social Hierarchies Symposium (Social Psychology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépassement vs. affirmation de soi et adéquation des filles et des garçons au système universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Aelenei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Congrès International de Psychologie Sociale en Langue Française (CIPSLF 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS; LPS, Aug 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“When there is a will, there is a way”: Meritocratic values at school and their impact on children’s self-efficacy and achievement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Wiederkehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dompnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1459,342 +1744,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th General Meeting of the European Association of Social Psychology (EASP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EASP, Jul 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180702v1</w:t>
-              </w:r>
-[...283 lines deleted...]
-                <w:t xml:space="preserve">hal-03180454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du contexte de performance sur l'estime de soi et l'anxiété des hommes en statut solo.</w:t>
               </w:r>
@@ -1888,51 +1888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Septième Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1983,51 +1983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Septième Congrès International de Psychologie Sociale en Langue Française.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2078,51 +2078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th General Meeting of the European Association of Experimental Social Psychology (EAESP).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Opatija, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2337,51 +2337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitième Colloque International de Psychologie Sociale Appliquée.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3356,6201 +3356,6201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anorexia nervosa: Enhancing motivation to change with self-determination theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Damase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Failure and Psychological Disengagement: Can Belief in School Meritocracy Make a Difference?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyson Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (6-7), pp.765-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01443410.2024.2394691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Policy as normative influence? On the relationship between parental leave policy and social norms in gender division of childcare across 48 countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Froehlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann‐kathrin Hübner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjso.12806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’effet du genre sur les attitudes envers différentes formes d’écriture inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Redersdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologies, genre et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.71616/435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Academic citizenship behaviors as a means of meeting students’ psychological motivational needs and enhancing their academic engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyson Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Taillandier-Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43, pp.9993-10004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12144-023-05098-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien entre sources proximales de soutien social et désengagement scolaire : le sentiment de privation relative comme signal d’alerte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birsen Gul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 69 (2), pp.185-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psfr.2023.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...71 lines deleted...]
-                <w:t xml:space="preserve">Emma Damase</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender Gap in Parental Leave Intentions: Evidence from 37 Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanne van Grootel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loes Meeussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.11.011⟩</w:t>
+              <w:t xml:space="preserve">Political Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (6), pp.1163-1192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pops.12880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-enhancement Values and Academic Achievement: An Interaction with Students' Parental Level of Education and Gender?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Aelenei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyson Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Maggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 93 (2), pp.626-640</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">Carolin Schuster</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peers and Teachers as the best source of social support for school engagement for both advantaged and priority education area students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The academic success of boys and girls as an identity issue in gender relations: When the most threatened is not the one expected</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyson Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162 (3), pp.316-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00224545.2021.1902921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dealing with a Crisis: Does Covid-19 Promote Traditional Gender Roles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyson Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Olsson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Redersdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologica Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (1), pp.212-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/pb.1032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turning the gender tables: evidence of students’ awareness of a reversal in gender status between academic and occupational contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyson Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), pp.247-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11218-021-09607-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When an academic culture based on self-enhancement values undermines female students’ sense of belonging, self-efficacy, and academic choices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Aelenei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyson Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160 (3), pp.373-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00224545.2019.1675576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Links between psychological disengagement from school and different forms of self-esteem in the crucial period of early and mid-adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Beaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Tougas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Redersdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Rinfret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, pp.1539-1564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11218-020-09592-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Where there is a will, there is a way’: Belief in school meritocracy and the social-class achievement gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Wiederkehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjso.12806⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 57 (1), pp.250-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjso.12214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Armelle Nugier</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">School as a Zero-Sum Game between Boys and Girls: Gender Differences in Perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyson Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magali Ginet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologies, genre et société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.71616/435⟩</w:t>
+              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/irsp.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boys, girls and the school cultural environment: Teachers’ judgment and students’ values.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virtues of a Hard-working Role Model to Improve Girls’ Mathematics Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology of Women Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promoting social equality values to improve judgement of a woman reporting sexism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Redersdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bastart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Psicología Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (2), pp.193-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02134748.2016.1150054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boys, girls, and the school cultural environment: Teachers’ judgment and students’ values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Aelenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 157 (5), pp.556 - 570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00224545.2016.1243514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virtues of a Hardworking Role Model to Improve Girls’ Mathematics Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Verniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology of Women Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (1), pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0361684315608842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The feminization of school hypothesis called into question among junior and high school students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Verniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 93 (2), pp.626-640</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 86 (3), pp.369 - 381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjep.12111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Peers and Teachers as the best source of social support for school engagement for both advantaged and priority education area students</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promoting social equality values to improve judgment of a woman reporting sexism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Revista de Psicología Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception of Students’ Intelligence Malleability and Potential for Future Success: Unfavourable beliefs about girls.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Céline Darnon</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characteristics expected in fields of higher education and gender stereotypical traits related to academic success: A mirror effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Psychology of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 24 (1), pp.247-272. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alyson Sicard</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimizing a sexist act and derogating the female victim: To be or not to be in the same boat?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Redersdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00224545.2021.1902921⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (03), pp.327-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S000350331400013X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimizing a Sexist Act and Derogating the Female Victim: to Be or not to Be in the Same Boat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologica Belgica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’EJSAG, une Echelle de Justification du système Spécifique Au Genre : Validation auprès d’une population d’adolescents et d’adultes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le libre arbitre au service du jugement émis envers des victimes de sexisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bastart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Redersdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Natalie Rinfret</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (3), pp.223-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2015.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception of students’ intelligence malleability and potential for future success: Unfavourable beliefs towards girls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Verniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85 (3), pp.289-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjep.12073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From social class to self-efficacy: Internalization of low social status pupils’ school performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Wiederkehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Psychology of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 23, pp.1539-1564. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11218-020-09592-w⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 18 (4), pp.769-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11218-015-9308-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alyson Sicard</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Which judgment do women expect from a female observer when they claim to be a victim of sexism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Redersdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Research in Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.39-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Which judgment do women expect from a female observer when they claim to be a victim of sexism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Research in Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The EJSAG, a gender- specific system justification scale: validation among adolescents and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Verniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503314000049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How are women claiming sexism perceived by other women? The role of the complaint recipient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Redersdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (4), pp.45-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characteristics expected in fields of higher education and gender stereotypical traits related to academic success: A mirror effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Verniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (4), pp.719-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11218-015-9312-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How are women claiming sexism perceived by other women ? The role of the complaint recipient.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing does not mean threatening: The purpose of assessment as a key determinant of girls' and boys' performance in a science class</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Souchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Butera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84 (1), pp.125-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjep.12012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French children’s awareness of gender stereotypes about mathematics and reading: When girls improve their reputation in math</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sex Roles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is the best model for girls and boys faced with a standardized mathematics evaluation situation: a hard-working role model or a gifted role model?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 57 (1), pp.250-262. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Boys, girls and the school cultural environment: Teachers’ judgment and students’ values.</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de l’asymétrie numérique entre hommes et femmes dans un groupe de travail : le rôle modérateur du contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Virtues of a Hard-working Role Model to Improve Girls’ Mathematics Performance</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Being Outperformed in an Intergroup Context: The Relationship Between Group Status and Self-protective Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Women Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">British Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Hernandez</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solo status effect on success among boys and girls : The moderator role of performance context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Psicología Social</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 0, pp.0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Céline Darnon</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00296684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle modérateur de l’explication donnée à la réussite d’un modèle féminin sur la performance des filles en mathématiques : une étude exploratoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle modérateur de l’explication donnée à la réussite d’un modèle féminin sur la performance des filles en mathématiques : une étude exploratoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Women Quarterly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Catherine Verniers</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Being Outperformed in an Intergroup Context: The Relationship Between Group Status and Self-protective Strategies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Redersdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Dompnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 0, pp.0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Promoting social equality values to improve judgment of a woman reporting sexism</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00296682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Girls Evaluate Themselves Better Than Boys in Minority Situations: Role of The Performance Context.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Redersdorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Psicología Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Current Research in Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (21), pp.255-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">How are women claiming sexism perceived by other women ? The role of the complaint recipient.</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00296681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture, gender, and the self : variations and impact of social comparison processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Characteristics expected in fields of higher education and gender stereotypical traits related to academic success: A mirror effect.</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture, gender, and the self: Variations and impact of social comparison processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nyla Branscombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Buunk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Chatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (6), pp.1118-1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0022-3514.92.6.1118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awareness of a gender stereotype, personal beliefs and self-perceptions regarding math ability: When boys do not surpass girls.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Désert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Psychology of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2007, 10, pp.455-471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Perception of Students’ Intelligence Malleability and Potential for Future Success: Unfavourable beliefs about girls.</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social comparison, Self-stereotyping, and Gender Differences in Self-Construal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social comparison, self-stereotyping, and gender differences in self-construals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Chatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Crisp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Redersdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 90 (2), pp.221-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0022-3514.90.2.221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Current tendencies and future challenges for social psychologists.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22, pp.537-558</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de la féminisation lexicale des professions sur l'auto-efficacité des élèves : Une remise en cause de l'universalisme masculin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 115 (03), pp.327-350. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 105, pp.249-272</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’EJSAG, une Echelle de Justification du système Spécifique Au Genre : Validation auprès d’une population d’adolescents et d’adultes.</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de la féminisation lexicale des professions sur la confiance en soi des élèves : une remise en cause de l’universalisme masculin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Minimizing a Sexist Act and Derogating the Female Victim: to Be or not to Be in the Same Boat</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne plus apprendre pour se protéger.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PsychoMédia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, pp.19-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of thinking about group-based disadvantages or advantages on women's well-being : An experimental test of the Rejection-Identification model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Redersdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Branscombe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22, pp.203-222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The individual as a group member : Stereotypes and prejudice in an intergroup context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22, pp.379-386</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The self in experimental social psychology : Multiple theoretical approaches for a complex phenomenon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22, pp.105-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact des comparaisons ascendantes et descendantes sur l'estime de soi: importance de l'identité mise en jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performances scolaires des élèves et appartenance ethnique (majoritaire vs. minoritaire) de leurs modèles professionnels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brunot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 145, pp.77-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...59 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Comparisons with Outgroup Members on Women's Self-esteem : Role of the Stereotypical Connotation of the Performance Context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Redersdorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 38, pp.348-358</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...347 lines deleted...]
-                <w:t xml:space="preserve">Catherine Verniers</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">). Impact positif des comparaisons ascendantes et descendantes sur l'estime de soi : importance de l'identité mise en jeu.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Redersdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.1-34. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 104, pp.411-444</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A preliminary study on French Women's Self-esteem : Is their Subordinate Group Status Detrimental for their Self-evaluation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Redersdorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 28 (4), pp.45-56</w:t>
+              <w:t xml:space="preserve">Cognition, Brain, Behavior. An Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 7, pp.393-403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation entre estime de soi et identification ethnique dans des contextes scolaires menaçants pour l'identité ethnique des élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...510 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">, 2003, 58, pp.28-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...1588 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114565v1</w:t>
-              </w:r>
-[...326 lines deleted...]
-                <w:t xml:space="preserve">hal-00114567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingroup vs. Outgroup Comparisons and Self-Esteem: The role of group status and Ingroup Identification</w:t>
               </w:r>
@@ -10090,64 +10090,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Redersdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Annual Meeting of the International Society of Political Psychology (ISPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic</w:t>
@@ -10176,90 +10176,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic failure and psychological disengagement: Can belief in school meritocracy make a difference?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyson Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Convention of the Society for Personality and Social Psychology (SPSP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, San Francisco, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10284,51 +10284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réussite scolaire des filles et des garçons : un enjeu identitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyson Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10379,51 +10379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginer qu’un enseignant ne traite pas ses élèves de la même façon peut-il prédire un désengagement psychologique par rapport à l’école et nuire à l'estime de soi des élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birsen Gul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10461,103 +10461,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentional capture by angry faces is conditional on group membership and social status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Victeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Conference of the European Society for Cognitive Psychology (ESCoP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t>
@@ -10586,51 +10586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School as a zero-sum game between boys and girls: gender differences in perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyson Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10668,77 +10668,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How normative incongruence with the Higher education achievement culture impacts women’s academic experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Aelenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th General Meeting of the European Association of Social Psychology (EASP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10763,64 +10763,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When boys and girls adjust their values to school and university cultural settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Aelenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10858,51 +10858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gender stereotype on achievement in secondary school matches the gender gap in higher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Verniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10940,64 +10940,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School culture and ethnic achievement gap: The Turkish minority in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Aelenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11035,51 +11035,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between current efforts and potential success in the future: Hard-working girls are not expected to succeed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Verniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11162,90 +11162,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude psychométrique sur deux échelles courtes : sentiment d’appartenance et soutien social dans le domaine scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonya Yakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyson Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birsen Gul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Taillandier-Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.117-123, 2024, 9791032005118</w:t>
@@ -11274,51 +11274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Butera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11466,376 +11466,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Genre et scolarité : l’illusion d’une supériorité féminine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyson Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Yzerbyt; Isabelle Roskam; Annalisa Casini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les psychologies du genre : Regards croisés sur le développement, la santé mentale et la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mardaga, pp.63-86, 2021, 9782804709358</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La féminisation de l’école : une hypothèse sexiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Aelenei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Aelenei</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alyson Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Verniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Klea Faniko; Benoît Dardenne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du sexisme : Des stéréotypes de genre au harcèlement sexuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, pp.29-44, 2021, 9782807331198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...97 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement du soi</w:t>
+                <w:t xml:space="preserve">Le soi (psychologie sociale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164720v1</w:t>
+                <w:t xml:space="preserve">hal-03164730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le soi (psychologie sociale)</w:t>
+                <w:t xml:space="preserve">Développement du soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164730v1</w:t>
+                <w:t xml:space="preserve">hal-03164720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estime de soi et réussite scolaire</w:t>
               </w:r>
@@ -11967,77 +11967,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How gender stereotypes of academic abilities contribute to the maintenance of gender hierarchy in higher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Verniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dompnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12086,212 +12086,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le soi et la connaissance de soi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychologie sociale et éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Butera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Dans L. Bègue &amp; O. Desrichard. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dans L.Bègue &amp; O. Desrichard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Sociale. La nature sociale de l’être humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boeck, pp.101-127, 2013</w:t>
+              <w:t xml:space="preserve">, De Boeck, pp.443-454, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04955176v1</w:t>
+                <w:t xml:space="preserve">hal-05121494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologie sociale et éducation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le soi et la connaissance de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Dans L.Bègue &amp; O. Desrichard. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nurra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dans L. Bègue &amp; O. Desrichard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Sociale. La nature sociale de l’être humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boeck, pp.443-454, 2013</w:t>
+              <w:t xml:space="preserve">, De Boeck, pp.101-127, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121494v1</w:t>
+                <w:t xml:space="preserve">hal-04955176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’explication de la réussite des modèles : qui inspire et qui menace les apprenants ?</w:t>
               </w:r>
@@ -12499,50 +12499,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00296690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intragroup and intergroup comparisons : Group identity as a fundamental mediating mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Redersdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In S. Guimond (Ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Comparison Processes and Levels of Analysis. Understanding Culture, Intergroup Relations and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaissance de soi, estime de soi et motivation scolaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dans E. Bourgeois &amp; B. Galand (Eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Se) Motiver à apprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.27-33, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaissance de soi, estime de soi et motivation scolaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dans E. Bourgeois &amp; B. Galand (Eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Se) motiver à apprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PARIS : PUF, pp.27-33, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00296685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Change and stability in self-views across cultures: Experimental evidence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Branscombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Buumk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In S. Guimond (Ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Comparison Processes and Levels of Analysis. Understanding Culture, Intergroup Relations and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press., pp.318-344, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00296689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The variable impact of upward and downward social comparisons on self-esteem: When the level of analysis matters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Redersdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In S. Guimond (Ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Comparison Processes and Levels of Analysis. Understanding Culture, Intergroup Relations and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press., pp.127-150, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00296687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social comparisons across cultures II : Change and stability in self-views across cultures - Experimental evidence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Branscombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buunk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social comparison and Social Psychology : Understanding cognition, intergroup relations and culture.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge : Cambridge University Press., pp.318-344, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The variable impact of upward and downward social comparisons on self-esteem : When the level of analysis matters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12551,629 +13123,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Comparison Processes and Levels of Analysis. Understanding Culture, Intergroup Relations and Cognition.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge : Cambridge University Press., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116030v1</w:t>
-              </w:r>
-[...570 lines deleted...]
-                <w:t xml:space="preserve">hal-00116024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaître le soi de l'élève et ses stratégies de protection face à l'échec.</w:t>
               </w:r>
@@ -13706,213 +13706,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La domination scolaire des filles : un effet en trompe-l’oeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valeurs compétitives et engagement des femmes dans l’enseignement supérieur : l’hypothèse d’un décalage culturel de genre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estime de soi et réussite scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955211v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04955214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13924,165 +13924,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement du soi</w:t>
+                <w:t xml:space="preserve">Le soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04955194v1</w:t>
+                <w:t xml:space="preserve">hal-04955188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le soi</w:t>
+                <w:t xml:space="preserve">Développement du soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04955188v1</w:t>
+                <w:t xml:space="preserve">hal-04955194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estime de soi et réussite scolaire</w:t>
               </w:r>
@@ -14131,165 +14131,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estime de soi et réussite scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le soi (psychologie sociale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04955208v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le soi (psychologie sociale)</w:t>
               </w:r>
@@ -14314,51 +14314,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121500v1</w:t>
+                <w:t xml:space="preserve">hal-04955203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14438,51 +14438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défi éducatif : Des situations pour réussir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14601,165 +14601,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The self in social psychology (part.2 )</w:t>
+                <w:t xml:space="preserve">The self in social psychology (part. 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04955182v1</w:t>
+                <w:t xml:space="preserve">hal-04955179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The self in social psychology (part. 1)</w:t>
+                <w:t xml:space="preserve">The self in social psychology (part.2 )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04955179v1</w:t>
+                <w:t xml:space="preserve">hal-04955182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId280"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -14835,51 +14835,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F859319"/>
+    <w:nsid w:val="D178BA65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15066,51 +15066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-martinot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7216-9209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034753575" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Girerd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ginet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121476v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940431v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Damase" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863646v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birsen Gul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Sicard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Victeur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Berthon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938785v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darnon C&#233;line" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179164v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wiederkehr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dompnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180504v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verniers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182529v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180454v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296703v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Viallon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bag&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296705v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159426v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296699v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159429v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296696v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296695v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296692v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115553v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Redersdorff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rederdorff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#233;sert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115381v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121455v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Beaton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-025-10064-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214258v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Taillandier-Schmitt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-05098-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813416v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2023.01.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.11.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789351v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2024.2394691" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790944v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schindler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Schuster" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Olsson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Froehlich" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann&#8208;kathrin H&#252;bner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjso.12806" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844748v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Redersdorff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71616/435" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311853v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne van Grootel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Block" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes Meeussen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pops.12880" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03885377v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maggio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955075v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149862v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-021-09607-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400171v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2021.1902921" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400743v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.1032" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983714v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2019.1675576" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Tougas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rinfret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-020-09592-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162303v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.158" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375035v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjso.12214" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955049v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160819v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bastart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Hernandez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02134748.2016.1150054" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649999v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2016.1243514" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bag&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361684315608842" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643417v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12111" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K7X62GT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955029v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955000v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955009v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955018v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159812v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S000350331400013X" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954918v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954994v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158927v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.03.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB524050-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160416v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12073" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAA296532FA04C8BA228698F29260B26BE2C783D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160466v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chazal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-015-9308-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159855v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954990v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160436v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314000049" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159838v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160396v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-015-9312-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968877v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souchal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smeding" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Butera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954976v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954970v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954907v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954959v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02344132v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296684v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954895v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296682v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296681v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159422v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954949v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441596v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyla Branscombe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Buunk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chatard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-3514.92.6.1118" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441597v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Crisp" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-3514.90.2.221" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114661v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brauer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114678v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954889v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114990v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114635v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Branscombe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114619v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114630v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114566v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114565v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Audebert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114592v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954875v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114569v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114567v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954855v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954852v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954867v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954844v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954812v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954806v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954798v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172409v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709322v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003879v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003861v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002062v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berthon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173313v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173043v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177764v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180675v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180594v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182696v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813771v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yakimova" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Maintenant" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955170v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Butera" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783859v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430272v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430359v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164720v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164730v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165325v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166230v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166601v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955176v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121494v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121496v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121499v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296690v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116030v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331720v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121502v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296689v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buumk" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296685v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296687v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116024v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buunk" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115947v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115945v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115943v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115897v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Croizet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121507v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121510v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121513v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955219v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955211v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955214v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955194v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955188v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955197v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955203v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955208v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121500v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296691v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115816v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955183v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955182v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955179v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-martinot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7216-9209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034753575" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Girerd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ginet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121476v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940431v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Damase" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863646v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birsen Gul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167750v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Sicard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938785v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Victeur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Berthon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darnon C&#233;line" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179164v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verniers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dompnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182529v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180702v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wiederkehr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296703v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Viallon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bag&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296705v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159426v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296699v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159429v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296696v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296695v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296692v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115553v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Redersdorff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rederdorff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#233;sert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115381v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121455v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Beaton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-025-10064-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.11.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789351v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2024.2394691" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schindler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Schuster" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Olsson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Froehlich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann&#8208;kathrin H&#252;bner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjso.12806" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Redersdorff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71616/435" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214258v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Taillandier-Schmitt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-05098-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2023.01.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311853v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne van Grootel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Block" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes Meeussen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pops.12880" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03885377v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maggio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955075v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2021.1902921" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400743v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.1032" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-021-09607-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983714v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2019.1675576" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Tougas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rinfret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-020-09592-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjso.12214" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162303v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.158" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955049v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160819v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bastart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Hernandez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02134748.2016.1150054" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649999v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2016.1243514" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bag&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361684315608842" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643417v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12111" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K7X62GT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955029v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955018v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955009v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159812v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S000350331400013X" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954994v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954918v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158927v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.03.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB524050-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160416v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12073" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAA296532FA04C8BA228698F29260B26BE2C783D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160466v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chazal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-015-9308-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159855v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954990v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160436v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314000049" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159838v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160396v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-015-9312-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955000v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968877v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souchal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smeding" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Butera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954976v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954970v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954907v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954959v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296684v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02344132v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954895v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296682v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296681v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441596v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyla Branscombe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Buunk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chatard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-3514.92.6.1118" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441597v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Crisp" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-3514.90.2.221" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114661v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brauer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114678v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954889v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114990v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114635v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Branscombe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114619v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114630v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954875v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114569v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114567v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114592v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114566v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114565v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Audebert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954855v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954852v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954867v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954844v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954812v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954806v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954798v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172409v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709322v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003879v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003861v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002062v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berthon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173313v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173043v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177764v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180675v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180594v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182696v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813771v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yakimova" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Maintenant" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955170v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Butera" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783859v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430359v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430272v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164730v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164720v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165325v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166230v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166601v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121494v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955176v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121496v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121499v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296690v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331720v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121502v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296685v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296689v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buumk" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296687v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116024v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buunk" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116030v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115947v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115945v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115943v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115897v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Croizet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121507v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121510v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121513v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955214v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955219v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955211v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955188v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955194v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955197v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955208v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121500v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955203v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296691v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115816v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955183v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955179v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955182v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>