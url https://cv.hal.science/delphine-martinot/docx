--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1774,139 +1774,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du contexte de performance sur l'estime de soi et l'anxiété des hommes en statut solo.</w:t>
+                <w:t xml:space="preserve">Le rôle modulateur de l'explication de la réussite d'un modèle scolaire sur les performances en mathématiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Viallon</w:t>
+                <w:t xml:space="preserve">C. Bagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Septième Congrès International de Psychologie Sociale en Langue Française.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-00296705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implications of outstanding role model on children's performance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th General Meeting of the European Association of Experimental Social Psychology (EAESP).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Opatija, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00296701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact du contexte de performance sur l'estime de soi et l'anxiété des hommes en statut solo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Septième Congrès International de Psychologie Sociale en Langue Française.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-00296703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle modulateur de l'explication de la réussite d'un modèle scolaire sur les performances en mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1921,700 +2111,510 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Septième Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To be in a solo status in a work context: impact on performance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">C. Bagès</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th General Meeting of the European Association of Experimental Social Psychology (EAESP).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Opatija, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">To be in a solo status in a work context: impact on performance.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00296702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimiser les différences de performance entre filles et garçons en maths et en français : le rôle d'un modèle de réussite scolaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Viallon</w:t>
+                <w:t xml:space="preserve">C. Bagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th General Meeting of the European Association of Experimental Social Psychology (EAESP).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Opatija, Croatia</w:t>
+              <w:t xml:space="preserve">Huitième Colloque International de Psychologie Sociale Appliquée.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre le seul représentant de son sexe dans un contexte de travail : impact sur les performances.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">C. Bagès</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact du statut solo sur les performances et le bien être psychologique: rôle des stéréotypes de genre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Huitième Colloque Jeunes Chercheurs.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Aix en provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00296699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise de risque et genre : effet de la réputation masculine sur l'estime de soi de conduite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitième Colloque International de Psychologie Sociale Appliquée.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre le seul représentant de son sexe dans un contexte de travail : impact sur les performances.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3356,50 +3356,305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Failure and Psychological Disengagement: Can Belief in School Meritocracy Make a Difference?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyson Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (6-7), pp.765-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01443410.2024.2394691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Policy as normative influence? On the relationship between parental leave policy and social norms in gender division of childcare across 48 countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Froehlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann‐kathrin Hübner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjso.12806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anorexia nervosa: Enhancing motivation to change with self-determination theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3441,5968 +3696,5795 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Damase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.encep.2023.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Alice Normand</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’effet du genre sur les attitudes envers différentes formes d’écriture inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Redersdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ginet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01443410.2024.2394691⟩</w:t>
+              <w:t xml:space="preserve">Psychologies, genre et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.71616/435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lien entre sources proximales de soutien social et désengagement scolaire : le sentiment de privation relative comme signal d’alerte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birsen Gul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (2), pp.185-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2023.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academic citizenship behaviors as a means of meeting students’ psychological motivational needs and enhancing their academic engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyson Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Taillandier-Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43, pp.9993-10004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-023-05098-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender Gap in Parental Leave Intentions: Evidence from 37 Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanne van Grootel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolin Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ann‐kathrin Hübner</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loes Meeussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (6), pp.1163-1192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pops.12880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-enhancement Values and Academic Achievement: An Interaction with Students' Parental Level of Education and Gender?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Aelenei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyson Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Maggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 93 (2), pp.626-640</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peers and Teachers as the best source of social support for school engagement for both advantaged and priority education area students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The academic success of boys and girls as an identity issue in gender relations: When the most threatened is not the one expected</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyson Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162 (3), pp.316-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00224545.2021.1902921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dealing with a Crisis: Does Covid-19 Promote Traditional Gender Roles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyson Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Redersdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologica Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (1), pp.212-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/pb.1032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turning the gender tables: evidence of students’ awareness of a reversal in gender status between academic and occupational contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyson Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), pp.247-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11218-021-09607-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Links between psychological disengagement from school and different forms of self-esteem in the crucial period of early and mid-adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Beaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Tougas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Redersdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Rinfret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, pp.1539-1564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11218-020-09592-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When an academic culture based on self-enhancement values undermines female students’ sense of belonging, self-efficacy, and academic choices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Aelenei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyson Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160 (3), pp.373-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00224545.2019.1675576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Where there is a will, there is a way’: Belief in school meritocracy and the social-class achievement gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Wiederkehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjso.12806⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 57 (1), pp.250-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjso.12214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Armelle Nugier</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">School as a Zero-Sum Game between Boys and Girls: Gender Differences in Perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyson Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magali Ginet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologies, genre et société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.71616/435⟩</w:t>
+              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/irsp.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boys, girls and the school cultural environment: Teachers’ judgment and students’ values.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Birsen Gul</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boys, girls, and the school cultural environment: Teachers’ judgment and students’ values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Aelenei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 157 (5), pp.556 - 570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00224545.2016.1243514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virtues of a Hardworking Role Model to Improve Girls’ Mathematics Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Verniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology of Women Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (1), pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0361684315608842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virtues of a Hard-working Role Model to Improve Girls’ Mathematics Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology of Women Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promoting social equality values to improve judgement of a woman reporting sexism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Redersdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bastart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Psicología Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (2), pp.193-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02134748.2016.1150054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The feminization of school hypothesis called into question among junior and high school students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Verniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86 (3), pp.369 - 381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjep.12111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promoting social equality values to improve judgment of a woman reporting sexism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Psicología Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimizing a Sexist Act and Derogating the Female Victim: to Be or not to Be in the Same Boat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’EJSAG, une Echelle de Justification du système Spécifique Au Genre : Validation auprès d’une population d’adolescents et d’adultes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le libre arbitre au service du jugement émis envers des victimes de sexisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bastart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Redersdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 69 (2), pp.185-201. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2023.01.001⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 60 (3), pp.223-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2015.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...240 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception of students’ intelligence malleability and potential for future success: Unfavourable beliefs towards girls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Verniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 93 (2), pp.626-640</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 85 (3), pp.289-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjep.12073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Peers and Teachers as the best source of social support for school engagement for both advantaged and priority education area students</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception of Students’ Intelligence Malleability and Potential for Future Success: Unfavourable beliefs about girls.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characteristics expected in fields of higher education and gender stereotypical traits related to academic success: A mirror effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
-              </w:r>
-[...258 lines deleted...]
-                <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Psychology of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 24 (1), pp.247-272. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cristina Aelenei</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimizing a sexist act and derogating the female victim: To be or not to be in the same boat?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Redersdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00224545.2019.1675576⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (03), pp.327-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S000350331400013X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Which judgment do women expect from a female observer when they claim to be a victim of sexism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Redersdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Natalie Rinfret</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Research in Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.39-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From social class to self-efficacy: Internalization of low social status pupils’ school performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Wiederkehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Psychology of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 23, pp.1539-1564. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11218-020-09592-w⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 18 (4), pp.769-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11218-015-9308-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Which judgment do women expect from a female observer when they claim to be a victim of sexism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Research in Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The EJSAG, a gender- specific system justification scale: validation among adolescents and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Verniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503314000049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How are women claiming sexism perceived by other women? The role of the complaint recipient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Redersdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (4), pp.45-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characteristics expected in fields of higher education and gender stereotypical traits related to academic success: A mirror effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Verniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (4), pp.719-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11218-015-9312-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How are women claiming sexism perceived by other women ? The role of the complaint recipient.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing does not mean threatening: The purpose of assessment as a key determinant of girls' and boys' performance in a science class</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Souchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Butera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84 (1), pp.125-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjep.12012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French children’s awareness of gender stereotypes about mathematics and reading: When girls improve their reputation in math</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sex Roles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is the best model for girls and boys faced with a standardized mathematics evaluation situation: a hard-working role model or a gifted role model?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 57 (1), pp.250-262. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de l’asymétrie numérique entre hommes et femmes dans un groupe de travail : le rôle modérateur du contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Boys, girls and the school cultural environment: Teachers’ judgment and students’ values.</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Being Outperformed in an Intergroup Context: The Relationship Between Group Status and Self-protective Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">British Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Virtues of a Hard-working Role Model to Improve Girls’ Mathematics Performance</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle modérateur de l’explication donnée à la réussite d’un modèle féminin sur la performance des filles en mathématiques : une étude exploratoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Women Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Hernandez</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Being Outperformed in an Intergroup Context: The Relationship Between Group Status and Self-protective Strategies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Redersdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Psicología Social</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 0, pp.0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00296682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Girls Evaluate Themselves Better Than Boys in Minority Situations: Role of The Performance Context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Redersdorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Research in Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (21), pp.255-267</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Catherine Verniers</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00296681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solo status effect on success among boys and girls : The moderator role of performance context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Women Quarterly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 0, pp.0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Catherine Verniers</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00296684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle modérateur de l’explication donnée à la réussite d’un modèle féminin sur la performance des filles en mathématiques : une étude exploratoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Dompnier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Promoting social equality values to improve judgment of a woman reporting sexism</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture, gender, and the self : variations and impact of social comparison processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Psicología Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture, gender, and the self: Variations and impact of social comparison processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nyla Branscombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Buunk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Chatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (6), pp.1118-1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0022-3514.92.6.1118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Characteristics expected in fields of higher education and gender stereotypical traits related to academic success: A mirror effect.</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awareness of a gender stereotype, personal beliefs and self-perceptions regarding math ability: When boys do not surpass girls.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Désert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Psychology of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2007, 10, pp.455-471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Hernandez</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social comparison, Self-stereotyping, and Gender Differences in Self-Construal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social comparison, self-stereotyping, and gender differences in self-construals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Chatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Crisp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Redersdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 90 (2), pp.221-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0022-3514.90.2.221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de la féminisation lexicale des professions sur l'auto-efficacité des élèves : Une remise en cause de l'universalisme masculin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 115 (03), pp.327-350. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 105, pp.249-272</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Minimizing a Sexist Act and Derogating the Female Victim: to Be or not to Be in the Same Boat</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Current tendencies and future challenges for social psychologists.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22, pp.537-558</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de la féminisation lexicale des professions sur la confiance en soi des élèves : une remise en cause de l’universalisme masculin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’EJSAG, une Echelle de Justification du système Spécifique Au Genre : Validation auprès d’une population d’adolescents et d’adultes.</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne plus apprendre pour se protéger.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PsychoMédia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, pp.19-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The individual as a group member : Stereotypes and prejudice in an intergroup context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22, pp.379-386</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The self in experimental social psychology : Multiple theoretical approaches for a complex phenomenon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22, pp.105-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of thinking about group-based disadvantages or advantages on women's well-being : An experimental test of the Rejection-Identification model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Redersdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Branscombe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22, pp.203-222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact des comparaisons ascendantes et descendantes sur l'estime de soi: importance de l'identité mise en jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performances scolaires des élèves et appartenance ethnique (majoritaire vs. minoritaire) de leurs modèles professionnels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brunot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 145, pp.77-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...59 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Comparisons with Outgroup Members on Women's Self-esteem : Role of the Stereotypical Connotation of the Performance Context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Redersdorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 38, pp.348-358</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...347 lines deleted...]
-                <w:t xml:space="preserve">Catherine Verniers</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">). Impact positif des comparaisons ascendantes et descendantes sur l'estime de soi : importance de l'identité mise en jeu.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Redersdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.1-34. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 104, pp.411-444</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation entre estime de soi et identification ethnique dans des contextes scolaires menaçants pour l'identité ethnique des élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...743 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">, 2003, 58, pp.28-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...1691 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preliminary study on French Women's Self-esteem : Is their Subordinate Group Status Detrimental for their Self-evaluation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9418,139 +9500,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition, Brain, Behavior. An Interdisciplinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 7, pp.393-403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114566v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00114565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingroup vs. Outgroup Comparisons and Self-Esteem: The role of group status and Ingroup Identification</w:t>
               </w:r>
@@ -11201,51 +11201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birsen Gul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Maintenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Taillandier-Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.117-123, 2024, 9791032005118</w:t>
@@ -12277,51 +12277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’explication de la réussite des modèles : qui inspire et qui menace les apprenants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12499,599 +12499,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00296690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intragroup and intergroup comparisons : Group identity as a fundamental mediating mechanism</w:t>
+                <w:t xml:space="preserve">Connaissance de soi, estime de soi et motivation scolaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dans E. Bourgeois &amp; B. Galand (Eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Se) Motiver à apprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.27-33, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaissance de soi, estime de soi et motivation scolaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dans E. Bourgeois &amp; B. Galand (Eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Se) motiver à apprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PARIS : PUF, pp.27-33, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00296685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Change and stability in self-views across cultures: Experimental evidence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Branscombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Buumk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In S. Guimond (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Comparison Processes and Levels of Analysis. Understanding Culture, Intergroup Relations and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cambridge University Press, 2006</w:t>
+              <w:t xml:space="preserve">, Cambridge University Press., pp.318-344, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Connaissance de soi, estime de soi et motivation scolaire.</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00296689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The variable impact of upward and downward social comparisons on self-esteem: When the level of analysis matters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...200 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Redersdorff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In S. Guimond (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Comparison Processes and Levels of Analysis. Understanding Culture, Intergroup Relations and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cambridge University Press., pp.318-344, 2006</w:t>
+              <w:t xml:space="preserve">, Cambridge University Press., pp.127-150, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00296689v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00296687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The variable impact of upward and downward social comparisons on self-esteem: When the level of analysis matters.</w:t>
+                <w:t xml:space="preserve">Social comparisons across cultures II : Change and stability in self-views across cultures - Experimental evidence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Branscombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buunk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social comparison and Social Psychology : Understanding cognition, intergroup relations and culture.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge : Cambridge University Press., pp.318-344, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intragroup and intergroup comparisons : Group identity as a fundamental mediating mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Redersdorff</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Redersdorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In S. Guimond (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Comparison Processes and Levels of Analysis. Understanding Culture, Intergroup Relations and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cambridge University Press., pp.127-150, 2006</w:t>
+              <w:t xml:space="preserve">, Cambridge University Press, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...86 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Buunk</w:t>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">hal-00116024v1</w:t>
+                <w:t xml:space="preserve">hal-00331720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The variable impact of upward and downward social comparisons on self-esteem : When the level of analysis matters.</w:t>
               </w:r>
@@ -14835,51 +14835,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D178BA65"/>
+    <w:nsid w:val="48D1EC43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15066,51 +15066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-martinot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7216-9209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034753575" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Girerd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ginet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121476v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940431v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Damase" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863646v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birsen Gul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167750v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Sicard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938785v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Victeur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Berthon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darnon C&#233;line" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179164v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verniers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dompnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182529v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180702v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wiederkehr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296703v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Viallon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bag&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296705v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159426v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296699v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159429v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296696v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296695v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296692v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115553v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Redersdorff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rederdorff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#233;sert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115381v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121455v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Beaton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-025-10064-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.11.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789351v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2024.2394691" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schindler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Schuster" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Olsson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Froehlich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann&#8208;kathrin H&#252;bner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjso.12806" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Redersdorff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71616/435" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214258v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Taillandier-Schmitt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-05098-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2023.01.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311853v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne van Grootel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Block" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes Meeussen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pops.12880" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03885377v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maggio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955075v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2021.1902921" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400743v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.1032" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-021-09607-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983714v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2019.1675576" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Tougas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rinfret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-020-09592-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjso.12214" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162303v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.158" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955049v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160819v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bastart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Hernandez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02134748.2016.1150054" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649999v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2016.1243514" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bag&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361684315608842" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643417v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12111" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K7X62GT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955029v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955018v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955009v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159812v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S000350331400013X" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954994v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954918v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158927v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.03.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB524050-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160416v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12073" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAA296532FA04C8BA228698F29260B26BE2C783D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160466v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chazal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-015-9308-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159855v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954990v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160436v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314000049" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159838v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160396v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-015-9312-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955000v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968877v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souchal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smeding" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Butera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954976v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954970v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954907v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954959v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296684v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02344132v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954895v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296682v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296681v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441596v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyla Branscombe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Buunk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chatard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-3514.92.6.1118" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441597v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Crisp" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-3514.90.2.221" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114661v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brauer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114678v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954889v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114990v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114635v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Branscombe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114619v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114630v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954875v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114569v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114567v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114592v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114566v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114565v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Audebert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954855v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954852v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954867v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954844v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954812v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954806v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954798v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172409v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709322v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003879v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003861v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002062v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berthon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173313v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173043v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177764v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180675v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180594v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182696v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813771v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yakimova" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Maintenant" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955170v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Butera" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783859v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430359v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430272v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164730v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164720v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165325v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166230v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166601v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121494v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955176v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121496v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121499v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296690v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331720v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121502v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296685v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296689v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buumk" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296687v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116024v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buunk" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116030v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115947v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115945v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115943v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115897v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Croizet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121507v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121510v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121513v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955214v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955219v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955211v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955188v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955194v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955197v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955208v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121500v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955203v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296691v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115816v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955183v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955179v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955182v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-martinot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7216-9209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034753575" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Girerd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ginet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121476v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940431v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Damase" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863646v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birsen Gul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167750v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Sicard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938785v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Victeur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Berthon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darnon C&#233;line" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179164v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verniers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dompnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182529v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180702v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wiederkehr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296705v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bag&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296701v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296703v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Viallon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159426v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159433v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296699v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159429v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296696v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296695v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296692v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115553v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Redersdorff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rederdorff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#233;sert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115381v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121455v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Beaton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-025-10064-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789351v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2024.2394691" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schindler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Schuster" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Olsson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Froehlich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann&#8208;kathrin H&#252;bner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjso.12806" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322260v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.11.011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Redersdorff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71616/435" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813416v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2023.01.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214258v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Taillandier-Schmitt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-05098-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311853v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne van Grootel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Block" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes Meeussen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pops.12880" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03885377v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maggio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955075v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2021.1902921" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400743v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.1032" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-021-09607-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978512v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Tougas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rinfret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-020-09592-w" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983714v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2019.1675576" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjso.12214" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162303v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.158" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955049v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649999v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2016.1243514" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160765v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bag&#232;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361684315608842" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955038v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160819v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bastart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Hernandez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02134748.2016.1150054" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643417v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12111" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K7X62GT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955029v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954994v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954918v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158927v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.03.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB524050-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160416v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12073" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAA296532FA04C8BA228698F29260B26BE2C783D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955018v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955009v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159812v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S000350331400013X" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159855v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160466v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chazal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-015-9308-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954990v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160436v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314000049" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159838v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160396v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-015-9312-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955000v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968877v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souchal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smeding" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Butera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954976v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954970v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954907v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954959v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954895v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296682v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296681v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296684v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02344132v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441596v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyla Branscombe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Buunk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chatard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-3514.92.6.1118" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441597v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Crisp" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-3514.90.2.221" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114678v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114661v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brauer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954889v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114990v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114619v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114630v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114635v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Branscombe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954875v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114569v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114567v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114592v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114565v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Audebert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114566v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954855v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954852v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954867v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954844v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954812v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954806v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954798v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172409v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709322v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003879v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003861v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002062v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berthon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173313v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173043v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177764v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180675v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180594v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182696v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813771v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yakimova" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Maintenant" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955170v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Butera" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783859v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430359v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430272v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164730v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164720v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165325v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166230v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166601v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121494v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955176v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121496v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121499v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296690v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121502v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296685v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296689v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buumk" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296687v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116024v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buunk" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331720v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116030v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115947v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115945v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115943v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115897v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Croizet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121507v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121510v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121513v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955214v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955219v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955211v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955188v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955194v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955197v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955208v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121500v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955203v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296691v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115816v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955183v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955179v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955182v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>