--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -234,1082 +234,1082 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pathologies of artificial intelligence: Lessons for and from clinical psychiatry</w:t>
+                <w:t xml:space="preserve">Association of dermoscopic signs of regression in melanocytic lesions with immune checkpoint inhibitor response in metastatic melanoma patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Szilvia Lestyan</w:t>
+                <w:t xml:space="preserve">Samy Belkaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marion Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Amini-Adle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Hassler</w:t>
+                <w:t xml:space="preserve">Stéphane Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2025.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jdv.20528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411426v1</w:t>
+                <w:t xml:space="preserve">hal-05189496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The artisan, the anthropologist, and the cartographer: The usefulness of digital twins and digital shadows for clinical psychiatry</w:t>
+                <w:t xml:space="preserve">Patient-reported outcomes in patients with hematologic malignancies treated with CAR T-cell therapy in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gauld</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Élise Hassler</w:t>
+                <w:t xml:space="preserve">Elise Ra Pennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Oriol</w:t>
+                <w:t xml:space="preserve">Anne Mea Spanjaart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Depannemaecker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+                <w:t xml:space="preserve">Frederick Thielen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Oerlemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fleischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2025.04.011⟩</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2025017081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248090v1</w:t>
+                <w:t xml:space="preserve">hal-05289456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of dermoscopic signs of regression in melanocytic lesions with immune checkpoint inhibitor response in metastatic melanoma patients</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Machine learning with environmental predictors to forecast hospital visits and admissions: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levi Monteiro Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Saïd Hacid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.20528⟩</w:t>
+              <w:t xml:space="preserve">Environmental Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40068-025-00401-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05189496v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spironolactone in patients on chronic haemodialysis at high risk of adverse cardiovascular outcomes (ALCHEMIST): a multicentre, double-blind, randomised, placebo-controlled trial and updated meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiez Zannad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rossignol</w:t>
+                <w:t xml:space="preserve">Ziad Massy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faiez Zannad</w:t>
+                <w:t xml:space="preserve">Michel Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Chorfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 406 (10504), pp.705-718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0140-6736(25)01194-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-reported outcomes in patients with hematologic malignancies treated with CAR T-cell therapy in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The pathologies of artificial intelligence: Lessons for and from clinical psychiatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szilvia Lestyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Ra Pennings</w:t>
+                <w:t xml:space="preserve">Hugo Bottemanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mea Spanjaart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anna Fleischer</w:t>
+                <w:t xml:space="preserve">Élise Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2025017081⟩</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2025.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289456v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning with environmental predictors to forecast hospital visits and admissions: a systematic review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The artisan, the anthropologist, and the cartographer: The usefulness of digital twins and digital shadows for clinical psychiatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Depannemaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Systems Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (1), pp.12. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40068-025-00401-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2025.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098915v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PD-L1&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; plasma cells suppress T lymphocyte responses in patients with sepsis and mouse sepsis models</w:t>
+                <w:t xml:space="preserve">Oncoral Follow-Up for Outpatients Treated with Oral Anticancer Drugs Assessed by Relative Dose Intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Gossez</w:t>
+                <w:t xml:space="preserve">Virginie Larbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Vigneron</w:t>
+                <w:t xml:space="preserve">Florence Ranchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Vandermoeten</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louise Courcol</w:t>
+                <w:t xml:space="preserve">Chloé Herledan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-57706-9⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (4), pp.565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph18040565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014587v1</w:t>
+                <w:t xml:space="preserve">hal-05248086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oncoral Follow-Up for Outpatients Treated with Oral Anticancer Drugs Assessed by Relative Dose Intensity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PD-L1&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; plasma cells suppress T lymphocyte responses in patients with sepsis and mouse sepsis models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Larbre</w:t>
+                <w:t xml:space="preserve">Alexandra Vandermoeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Ranchon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elsa Coz</w:t>
+                <w:t xml:space="preserve">Margot Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Herledan</w:t>
+                <w:t xml:space="preserve">Louise Courcol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (4), pp.565. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.3030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ph18040565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-57706-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248086v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a food-related quality of life questionnaire (CANUT-QVA) for cancer patients</w:t>
               </w:r>
@@ -1429,90 +1429,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient-Reported Outcomes of CAR T-Cell Therapy in Non-Hodgkin Lymphoma Patients and Their Impact on Survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mea Spanjaart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rioufol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1557,429 +1557,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated clustering of multiple immune marker trajectories reveals different immunotypes in severely injured patients</w:t>
+                <w:t xml:space="preserve">Real-world evaluation of ImmuCare-PRO patient-reported outcomes in melanoma patients treated with immune checkpoint inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bodinier</w:t>
+                <w:t xml:space="preserve">S. Belkaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Peronnet</w:t>
+                <w:t xml:space="preserve">S. Milley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Llitjos</w:t>
+                <w:t xml:space="preserve">R. Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Kreitmann</w:t>
+                <w:t xml:space="preserve">M. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Brengel-Pesce</w:t>
+                <w:t xml:space="preserve">A. Augros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 28 (1), pp.240. </w:t>
+              <w:t xml:space="preserve">ESMO Real World Data and Digital Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.100090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-024-04990-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.esmorw.2024.100090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669222v1</w:t>
+                <w:t xml:space="preserve">hal-05516633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-world evaluation of ImmuCare-PRO patient-reported outcomes in melanoma patients treated with immune checkpoint inhibitors</w:t>
+                <w:t xml:space="preserve">Olaparib in recurrent isocitrate dehydrogenase mutant high-grade glioma: A phase 2 multicenter study of the POLA Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Belkaïd</w:t>
+                <w:t xml:space="preserve">Ines Esparragosa Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Milley</w:t>
+                <w:t xml:space="preserve">Marc Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Saux</w:t>
+                <w:t xml:space="preserve">Olivier Chinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bonjour</w:t>
+                <w:t xml:space="preserve">Maxime Fontanilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Augros</w:t>
+                <w:t xml:space="preserve">Romain Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMO Real World Data and Digital Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6, pp.100090. </w:t>
+              <w:t xml:space="preserve">Neuro-Oncology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.esmorw.2024.100090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/noajnl/vdae078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05516633v1</w:t>
+                <w:t xml:space="preserve">hal-04615487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaparib in recurrent isocitrate dehydrogenase mutant high-grade glioma: A phase 2 multicenter study of the POLA Network</w:t>
+                <w:t xml:space="preserve">Integrated clustering of multiple immune marker trajectories reveals different immunotypes in severely injured patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Esparragosa Vazquez</w:t>
+                <w:t xml:space="preserve">Maxime Bodinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sanson</w:t>
+                <w:t xml:space="preserve">Estelle Peronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chinot</w:t>
+                <w:t xml:space="preserve">Jean-François Llitjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Fontanilles</w:t>
+                <w:t xml:space="preserve">Louis Kreitmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Rivoirard</w:t>
+                <w:t xml:space="preserve">Karen Brengel-Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (1), </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (1), pp.240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/noajnl/vdae078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-024-04990-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615487v1</w:t>
+                <w:t xml:space="preserve">hal-04669222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-dose intravenous immunoglobulin versus albumin 4% in paediatric toxic shock syndrome: a randomised controlled feasibility study</w:t>
               </w:r>
@@ -2099,130 +2099,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaparib in recurrent isocitrate dehydrogenase mutant high-grade glioma: A phase 2 multicenter study of the POLA Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Esparragosa Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fontanilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuro-Oncology Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (1), pp.vdae078. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/noajnl/vdae078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854265v1</w:t>
@@ -2361,295 +2361,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regenerative stem cell therapy for stroke in Europe (RESSTORE): a multicenter randomized controlled efficacy clinical trial</w:t>
+                <w:t xml:space="preserve">Efficacy and safety of one anastomosis gastric bypass versus Roux-en-Y gastric bypass at 5 years (YOMEGA): a prospective, open-label, non-inferiority, randomised extension study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Legris</w:t>
+                <w:t xml:space="preserve">Maud Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaick Moisan</w:t>
+                <w:t xml:space="preserve">Tigran Poghosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assia Jaillard</w:t>
+                <w:t xml:space="preserve">Alexandre Filippello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Moulin</w:t>
+                <w:t xml:space="preserve">Robert Caiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fstro.2024.1416490⟩</w:t>
+              <w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (4), pp.267-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2213-8587(24)00035-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820526v1</w:t>
+                <w:t xml:space="preserve">hal-04549316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of one anastomosis gastric bypass versus Roux-en-Y gastric bypass at 5 years (YOMEGA): a prospective, open-label, non-inferiority, randomised extension study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regenerative stem cell therapy for stroke in Europe (RESSTORE): a multicenter randomized controlled efficacy clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Robert</w:t>
+                <w:t xml:space="preserve">Anaick Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tigran Poghosyan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+                <w:t xml:space="preserve">Assia Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Filippello</w:t>
+                <w:t xml:space="preserve">Louise Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Caiazzo</w:t>
+                <w:t xml:space="preserve">Thierry Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (4), pp.267-276. </w:t>
+              <w:t xml:space="preserve">Frontiers in Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2213-8587(24)00035-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fstro.2024.1416490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549316v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between antifungal clinical practices and a new clinical decision support system ANTIFON-CLIC® for the treatment of invasive candidiasis: a retrospective multicentre study</w:t>
               </w:r>
@@ -2763,25191 +2763,25191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04661848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granulocyte-macrophage colony-stimulating factor (GM-CSF) in patients presenting sepsis-induced immunosuppression: The GRID randomized controlled trial</w:t>
+                <w:t xml:space="preserve">Neurological outcomes in immune checkpoint inhibitor-related neurotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Hervé Vacheron</w:t>
+                <w:t xml:space="preserve">Antonio Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lepape</w:t>
+                <w:t xml:space="preserve">Cristina Birzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Venet</w:t>
+                <w:t xml:space="preserve">Mad-Hélénie Elsensohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Monneret</w:t>
+                <w:t xml:space="preserve">Alberto Picca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Gueyffier</w:t>
+                <w:t xml:space="preserve">Sergio Muñiz-Castrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 78, pp.154330. </w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (3), pp.fcad169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrc.2023.154330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcad169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150647v1</w:t>
+                <w:t xml:space="preserve">hal-04503909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individualized Net Benefit estimation and meta‐analysis using generalized pairwise comparisons in N‐of‐1 trials</w:t>
+                <w:t xml:space="preserve">Monitoring multidimensional aspects of quality of life after cancer immunotherapy: protocol for the international multicentre, observational QUALITOP cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Giai</w:t>
+                <w:t xml:space="preserve">Petra Vinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Péron</w:t>
+                <w:t xml:space="preserve">Marc Combalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Roustit</w:t>
+                <w:t xml:space="preserve">Geertruida de Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐luc Cracowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roy</w:t>
+                <w:t xml:space="preserve">Clémence Leyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mea Spanjaart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.9648⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (4), pp.e069090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-069090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150815v1</w:t>
+                <w:t xml:space="preserve">hal-04150720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of focal myositis during Behçet's disease: The identification of a specific vasculitis‐associated focal myopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Granulocyte-macrophage colony-stimulating factor (GM-CSF) in patients presenting sepsis-induced immunosuppression: The GRID randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Hervé Vacheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Gallay</w:t>
+                <w:t xml:space="preserve">Alain Lepape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hot</w:t>
+                <w:t xml:space="preserve">Fabienne Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Allenbach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+                <w:t xml:space="preserve">Guillaume Monneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloe Comarmond</w:t>
+                <w:t xml:space="preserve">Francois Gueyffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropathology and Applied Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 49 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78, pp.154330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nan.12900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrc.2023.154330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150774v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of Regression Models for Adverse Events Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individualized Net Benefit estimation and meta‐analysis using generalized pairwise comparisons in N‐of‐1 trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joris Giai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roustit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Cracowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40264-023-01380-7⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (6), pp.878-893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.9648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382493v1</w:t>
+                <w:t xml:space="preserve">hal-04150815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multimodal Cardioprotection Strategy During Cardiac Surgery: The ProCCard Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Desebbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Olivier Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lena-Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cardiothoracic and Vascular Anesthesia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37 (8), pp.1368-1376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1053/j.jvca.2023.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic Value of Persistent CSF Antibodies at 12 Months in Anti-NMDAR Encephalitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Lundahl Ciano-Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisse Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Muñiz-Castrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Klich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (4), pp.e200108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1212/NXI.0000000000200108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and Microenvironment Features Do Not Distinguish Follicular Lymphoma Patients Requiring Immediate or Deferred Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tjitske Los-de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Langois-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Clear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylicia Stathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HemaSphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (4), pp.e863. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long‐term outcome of liver transplantation for autoimmune hepatitis: A French nationwide study over 30 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Chouik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chazouillères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Francoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora de Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liver International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (5), pp.1068-1079. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/liv.15552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune Profiling Panel Gene Set Identifies Critically Ill Patients With Low Monocyte Human Leukocyte Antigen-DR Expression: Preliminary Results From the REAnimation Low Immune Status Marker (REALISM) Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Peronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Cerrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Fleurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Publish Ahead of Print, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/CCM.0000000000005832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion-negative rhabdomyosarcoma 3D organoids to predict effective drug combinations: A proof-of-concept on cell death inducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Luciana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Huchedé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tourbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.xcrm.2023.101339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374201v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the outcomes of urethral construction in phalloplasty</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occurrence of focal myositis during Behçet's disease: The identification of a specific vasculitis‐associated focal myopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ruffion</w:t>
+                <w:t xml:space="preserve">Laure Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Boucher</w:t>
+                <w:t xml:space="preserve">Arnaud Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloe Comarmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJU International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bju.15915⟩</w:t>
+              <w:t xml:space="preserve">Neuropathology and Applied Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nan.12900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150891v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic impact of precipitated cardiac decompensation in symptomatic heart failure with reduced ejection fraction and severe secondary mitral regurgitation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Donal</w:t>
+                <w:t xml:space="preserve">An Overview of Regression Models for Adverse Events Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Picard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ahj.2023.05.016⟩</w:t>
+              <w:t xml:space="preserve">Drug Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40264-023-01380-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164879v2</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prior SARS-CoV-2 infection enhances and reshapes spike protein-specific memory induced by vaccination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determining the outcomes of urethral construction in phalloplasty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Paganelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morel-Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Barateau</w:t>
+                <w:t xml:space="preserve">Damien Carnicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Peyrot</w:t>
+                <w:t xml:space="preserve">Alain Ruffion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Saade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karen Brengel-Pesce</w:t>
+                <w:t xml:space="preserve">Fabien Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.ade0550⟩</w:t>
+              <w:t xml:space="preserve">BJU International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (3), pp.357-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bju.15915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144641v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer outpatients during the COVID-19 pandemic: what Oncoral has to teach us about medical drug use and the perception of telemedicine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prognostic impact of precipitated cardiac decompensation in symptomatic heart failure with reduced ejection fraction and severe secondary mitral regurgitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mewton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Larbre</w:t>
+                <w:t xml:space="preserve">Erwan Donal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Romain-Scelle</w:t>
+                <w:t xml:space="preserve">François Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Reymond</w:t>
+                <w:t xml:space="preserve">François Derimay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ladjouzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Herledan</w:t>
+                <w:t xml:space="preserve">Daniel Grinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cancer Research and Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00432-023-04971-0⟩</w:t>
+              <w:t xml:space="preserve">American Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 265, pp.83-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ahj.2023.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384248v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANTIFON-CLIC®, a new clinical decision support system for the treatment of invasive aspergillosis: is it clinically relevant?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cancer outpatients during the COVID-19 pandemic: what Oncoral has to teach us about medical drug use and the perception of telemedicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Larbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-L. Bienvenu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Guichon</w:t>
+                <w:t xml:space="preserve">N. Romain-Scelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bourget</w:t>
+                <w:t xml:space="preserve">P. Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chapuis</w:t>
+                <w:t xml:space="preserve">Y. Ladjouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Herledan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2023.11.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cancer Research and Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149 (14), pp.13301-13310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00432-023-04971-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320380v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An in vivo avian model of human melanoma to perform rapid and robust preclinical studies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prior SARS-CoV-2 infection enhances and reshapes spike protein-specific memory induced by vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clélia Costechareyre</w:t>
+                <w:t xml:space="preserve">Véronique Barateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaqi Tang</w:t>
+                <w:t xml:space="preserve">Loïc Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Grimont</w:t>
+                <w:t xml:space="preserve">Carla Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Brengel-Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.202216629⟩</w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (687), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.ade0550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066053v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved 30-Day Survival Estimation in ICU Patients: A Comparative Analysis of Different Approaches With Real-World Data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ANTIFON-CLIC®, a new clinical decision support system for the treatment of invasive aspergillosis: is it clinically relevant?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Dagonneau</w:t>
+                <w:t xml:space="preserve">A.-L. Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Francois Timsit</w:t>
+                <w:t xml:space="preserve">S. Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000006097⟩</w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82 (3), pp.514-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2023.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385824v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring multidimensional aspects of quality of life after cancer immunotherapy: protocol for the international multicentre, observational QUALITOP cohort study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An in vivo avian model of human melanoma to perform rapid and robust preclinical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Combalia</w:t>
+                <w:t xml:space="preserve">Loraine Jarrosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geertruida de Bock</w:t>
+                <w:t xml:space="preserve">Clélia Costechareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Leyrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Mea Spanjaart</w:t>
+                <w:t xml:space="preserve">Yaqi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Grimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-069090⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.202216629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150720v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurological outcomes in immune checkpoint inhibitor-related neurotoxicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Farina</w:t>
+                <w:t xml:space="preserve">Improved 30-Day Survival Estimation in ICU Patients: A Comparative Analysis of Different Approaches With Real-World Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Hervé Vacheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Friggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Birzu</w:t>
+                <w:t xml:space="preserve">Chloe Gerbaud-Coulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mad-Hélénie Elsensohn</w:t>
+                <w:t xml:space="preserve">Tristan Dagonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Picca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergio Muñiz-Castrillo</w:t>
+                <w:t xml:space="preserve">Jean Francois Timsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (3), pp.fcad169. </w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcad169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000006097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503909v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Incidence of Ventilator-Acquired Pneumonia in Coronavirus Disease 2019 Patients: A Multicentric Cohort Study*</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selected and simplified FDI criteria for assessment of restorations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Savey</w:t>
+                <w:t xml:space="preserve">Christina Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Machut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Timsit</w:t>
+                <w:t xml:space="preserve">Franck Decup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dantony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Iwaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000005297⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122, pp.104109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jdent.2022.104109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151038v1</w:t>
+                <w:t xml:space="preserve">hal-03632107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attributable Mortality of Ventilator-associated Pneumonia Among Patients with COVID-19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Timsit</w:t>
+                <w:t xml:space="preserve">A stratification strategy to predict secondary infection in critical illness-induced immune dysfunction: the REALIST score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Alexis Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Kreitmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Textoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Brengel-Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.202202-0357OC⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-022-01051-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03954095v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04010093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of intradetrusor botulinum toxin injections for idiopathic overactive bladder syndrome in patients with an artificial urinary sphincter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+                <w:t xml:space="preserve">Place of a new radiological index in predicting pulp exposure before intervention for deep carious lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Gasqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Decup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Monsarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Loïg Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Urology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00345-021-03850-y⟩</w:t>
+              <w:t xml:space="preserve">Oral Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (1), pp.89-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11282-021-00530-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151045v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare cost by primary tumour, functioning status and treatment among patients with metastatic neuroendocrine tumours: The LyREMeNET study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Labonne</w:t>
+                <w:t xml:space="preserve">Increased Incidence of Ventilator-Acquired Pneumonia in Coronavirus Disease 2019 Patients: A Multicentric Cohort Study*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Hervé Vacheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lepape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Savey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Machut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Timsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (3), pp.449-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000005297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jne.13092⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04151010v1</w:t>
+                <w:t xml:space="preserve">hal-04151038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health-related quality of life in cancer immunotherapy: a systematic perspective, using causal loop diagrams</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy and safety of intradetrusor botulinum toxin injections for idiopathic overactive bladder syndrome in patients with an artificial urinary sphincter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Rachet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dalle</w:t>
+                <w:t xml:space="preserve">Geoffroy de Sallmard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aimée Perrouin-Verbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Peyronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Biardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-022-03110-5⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (2), pp.489-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00345-021-03850-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150985v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of prolonged requirement for insulin on 90-day mortality in critically ill patients without previous diabetic treatments: a post hoc analysis of the CONTROLING randomized control trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Healthcare cost by primary tumour, functioning status and treatment among patients with metastatic neuroendocrine tumours: The LyREMeNET study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassane Abidi</w:t>
+                <w:t xml:space="preserve">Marine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Quenot</w:t>
+                <w:t xml:space="preserve">Stéphanie Polazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lemelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-022-04004-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jne.13092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671106v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Patient Reported Outcomes (PROs) in Outpatients Taking Oral Anticancer Drugs Included in the Real-Life Oncoral Program</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Larbre</w:t>
+                <w:t xml:space="preserve">Health-related quality of life in cancer immunotherapy: a systematic perspective, using causal loop diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Spanjaart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Roes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14030660⟩</w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (8), pp.2357-2366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-022-03110-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150994v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Needs for re-intervention on restored teeth in adults: a practice-based study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentin Garyga</w:t>
+                <w:t xml:space="preserve">Attributable Mortality of Ventilator-associated Pneumonia Among Patients with COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Hervé Vacheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lepape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Savey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Machut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Timsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Oral Investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00784-021-04058-5⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 206 (2), pp.161-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202202-0357OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164291v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03954095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No significant clinical and radiological differences between fixed versus mobile bearing total knee replacement using the same semi-constrained implant type: a randomized controlled trial with mean 10 years follow-up</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of prolonged requirement for insulin on 90-day mortality in critically ill patients without previous diabetic treatments: a post hoc analysis of the CONTROLING randomized control trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliot Sappey Marinier</w:t>
+                <w:t xml:space="preserve">Julien Bohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Swan</w:t>
+                <w:t xml:space="preserve">Bertrand Souweine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Maucort Boulch</w:t>
+                <w:t xml:space="preserve">Hassane Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Batailler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Malatray</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Quenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00167-020-06346-1⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-022-04004-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146486v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and microenvironmental landscape of stage I follicular lymphoma, compared with stage III/IV</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wendy Stevens</w:t>
+                <w:t xml:space="preserve">Assessment of Patient Reported Outcomes (PROs) in Outpatients Taking Oral Anticancer Drugs Included in the Real-Life Oncoral Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik van Dijk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrew Clear</w:t>
+                <w:t xml:space="preserve">Amélie Dubromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaëlle Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Herledan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Larbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2022008355⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14030660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150930v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of procedural success on clinical outcome after MitraClip: Results from the MITRA-FR trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No significant clinical and radiological differences between fixed versus mobile bearing total knee replacement using the same semi-constrained implant type: a randomized controlled trial with mean 10 years follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Attias</w:t>
+                <w:t xml:space="preserve">Elliot Sappey Marinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Piriou</w:t>
+                <w:t xml:space="preserve">John Swan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Iung</w:t>
+                <w:t xml:space="preserve">Delphine Maucort Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Armoiry</w:t>
+                <w:t xml:space="preserve">Cecile Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Malatray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2022.05.013⟩</w:t>
+              <w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.603-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00167-020-06346-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828650v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stratification strategy to predict secondary infection in critical illness-induced immune dysfunction: the REALIST score</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan-Alexis Tremblay</w:t>
+                <w:t xml:space="preserve">Needs for re-intervention on restored teeth in adults: a practice-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Decup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dantony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Peron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Kreitmann</w:t>
+                <w:t xml:space="preserve">Alexandra David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Textoris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karen Brengel-Pesce</w:t>
+                <w:t xml:space="preserve">Valentin Garyga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.76. </w:t>
+              <w:t xml:space="preserve">Clinical Oral Investigations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.789-801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-022-01051-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00784-021-04058-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04010093v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected and simplified FDI criteria for assessment of restorations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic and microenvironmental landscape of stage I follicular lymphoma, compared with stage III/IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tjitske Los-de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Maillet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Charlène Chevalier</w:t>
+                <w:t xml:space="preserve">Erik van Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Langois-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Clear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dentistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jdent.2022.104109⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (18), pp.5482-5493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2022008355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632107v1</w:t>
+                <w:t xml:space="preserve">hal-04150930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place of a new radiological index in predicting pulp exposure before intervention for deep carious lesions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of procedural success on clinical outcome after MitraClip: Results from the MITRA-FR trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Messika-Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Gasqui</w:t>
+                <w:t xml:space="preserve">David Attias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Pérard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Decup</w:t>
+                <w:t xml:space="preserve">Nicolas Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Monsarrat</w:t>
+                <w:t xml:space="preserve">Bernard Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann-Loïg Turpin</w:t>
+                <w:t xml:space="preserve">Xavier Armoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oral Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (1), pp.89-98. </w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 115 (11), pp.545-551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11282-021-00530-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2022.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245178v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TeloDIAG: how telomeric parameters can help in glioma rapid diagnosis and liquid biopsy approaches</w:t>
+                <w:t xml:space="preserve">Epidemiology, Mortality and Healthcare Resource Utilization Associated With Systemic Sclerosis-Associated Interstitial Lung Disease in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Billard</w:t>
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guerriau</w:t>
+                <w:t xml:space="preserve">Sophie Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Carpentier</w:t>
+                <w:t xml:space="preserve">Loic Boussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Juillard</w:t>
+                <w:t xml:space="preserve">Salim Si-Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Grandin</w:t>
+                <w:t xml:space="preserve">Fabienne Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (12), pp.1608-1617. </w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annonc.2021.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2021.699532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03603873v1</w:t>
+                <w:t xml:space="preserve">hal-03361003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suprapubic phalloplasty in transmen: surgical results and critical review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individualised versus conventional glucose control in critically-ill patients: the CONTROLING study-a randomized clinical trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Terrier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Ruffion</w:t>
+                <w:t xml:space="preserve">Vincent Brunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Klich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Etienne Terrier</w:t>
+                <w:t xml:space="preserve">Kada Klouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impotence Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (7), pp.754-761. </w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41443-021-00426-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00134-021-06526-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151180v1</w:t>
+                <w:t xml:space="preserve">hal-03363013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased survival in patients treated by chemotherapy after targeted therapy compared to immunotherapy in metastatic melanoma</w:t>
+                <w:t xml:space="preserve">Suprapubic phalloplasty in transmen: surgical results and critical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐alix Mangin</w:t>
+                <w:t xml:space="preserve">Manon Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morel-Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Carnicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ruffion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Boespflug</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Carpentier</w:t>
+                <w:t xml:space="preserve">Jean-Etienne Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cam4.3760⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Impotence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (7), pp.754-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41443-021-00426-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065789v1</w:t>
+                <w:t xml:space="preserve">hal-04151180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates of epidemiology, mortality and disease burden associated with progressive fibrosing interstitial lung disease in France (the PROGRESS study)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decreased survival in patients treated by chemotherapy after targeted therapy compared to immunotherapy in metastatic melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐alix Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamad Nasser</w:t>
+                <w:t xml:space="preserve">Charles‐hervé Vacheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Larrieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Bazin</w:t>
+                <w:t xml:space="preserve">Isabelle Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12931-021-01749-1⟩</w:t>
+              <w:t xml:space="preserve">Cancer Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (10), pp.3155-3164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cam4.3760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260533v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive fibrosing interstitial lung disease: a clinical cohort (the PROGRESS study)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+                <w:t xml:space="preserve">Estimates of epidemiology, mortality and disease burden associated with progressive fibrosing interstitial lung disease in France (the PROGRESS study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Boussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Si-Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loic Boussel</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.02718-2020⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12931-021-01749-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299661v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinicopathological features and survival in EBV-positive diffuse large B-cell lymphoma not otherwise specified</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sesques</w:t>
+                <w:t xml:space="preserve">Progressive fibrosing interstitial lung disease: a clinical cohort (the PROGRESS study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Si-Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaïs Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Boussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2021004515⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (2), pp.2002718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.02718-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151083v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monocyte Trajectories Endotypes Are Associated With Worsening in Septic Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rimmelé</w:t>
+                <w:t xml:space="preserve">The TeloDIAG: how telomeric parameters can help in glioma rapid diagnosis and liquid biopsy approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guerriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.795052⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (12), pp.1608-1617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2021.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04030603v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Net benefit in the presence of correlated prioritized outcomes using generalized pairwise comparisons: A simulation study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+                <w:t xml:space="preserve">Effect of Colchicine on Myocardial Injury in Acute Myocardial Infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mewton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roubille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Ozenne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Buyse</w:t>
+                <w:t xml:space="preserve">Claire Bouleti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.8788⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 144 (11), pp.859-869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.121.056177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836857v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Colchicine on Myocardial Injury in Acute Myocardial Infarction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Mewton</w:t>
+                <w:t xml:space="preserve">Effect of periodontal treatment on the glomerular filtration rate, reduction of inflammatory markers and mortality in patients with chronic kidney disease: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Delbove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gueyffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Roubille</w:t>
+                <w:t xml:space="preserve">L. Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bresson</w:t>
+                <w:t xml:space="preserve">E. Kalbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Prieur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Bouleti</w:t>
+                <w:t xml:space="preserve">D. Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.121.056177⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), pp.e0245619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0245619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327902v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03274422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TeloDIAG: how telomeric parameters can help in glioma rapid diagnosis and liquid biopsy approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Grandin</w:t>
+                <w:t xml:space="preserve">Correcting the bias of the net benefit estimator due to right‐censored observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Idlhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annonc.2021.09.004⟩</w:t>
+              <w:t xml:space="preserve">Biometrical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (4), pp.893-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bimj.202000001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738376v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of periodontal treatment on the glomerular filtration rate, reduction of inflammatory markers and mortality in patients with chronic kidney disease: A systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Maucort-Boulch</w:t>
+                <w:t xml:space="preserve">The TeloDIAG: how telomeric parameters can help in glioma rapid diagnosis and liquid biopsy approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guerriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0245619⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (12), pp.1608-1617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2021.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03274422v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correcting the bias of the net benefit estimator due to right‐censored observations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Clinicopathological features and survival in EBV-positive diffuse large B-cell lymphoma not otherwise specified</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roy</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sesques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bimj.202000001⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (16), pp.3227-3239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2021004515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836853v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quiet scandal: variable selection in three major intensive care medicine journals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Friggeri</w:t>
+                <w:t xml:space="preserve">Net benefit in the presence of correlated prioritized outcomes using generalized pairwise comparisons: A simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ozenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Chiêm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Allaouchiche</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Buyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-021-06535-7⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (3), pp.553-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.8788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151079v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colchicine for Left Ventricular Infarct Size Reduction in Acute Myocardial Infarction: A Phase II, Multicenter, Randomized, Double-Blinded, Placebo-Controlled Study Protocol – The COVERT-MI Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Prieur</w:t>
+                <w:t xml:space="preserve">Monocyte Trajectories Endotypes Are Associated With Worsening in Septic Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bodinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Peronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Brengel-Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Biere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Ivanes</w:t>
+                <w:t xml:space="preserve">Thomas Rimmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000512772⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.795052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.795052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141339v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04030603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of a Bayesian Network for Supporting the Etiological Diagnosis of Uveitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colchicine for Left Ventricular Infarct Size Reduction in Acute Myocardial Infarction: A Phase II, Multicenter, Randomized, Double-Blinded, Placebo-Controlled Study Protocol – The COVERT-MI Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roubille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Biere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Jamilloux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Kodjikian</w:t>
+                <w:t xml:space="preserve">Fabrice Ivanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10153398⟩</w:t>
+              <w:t xml:space="preserve">Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000512772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453589v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rituximab in combination with adapted-dose of ifosfamide and etoposide as salvage treatment in elderly refractory/relapsed diffuse large B-cell lymphoma patients non-candidate for high dose therapy: a retrospective study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quiet scandal: variable selection in three major intensive care medicine journals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Hervé Vacheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Friggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Allaouchiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esla Coz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10428194.2021.1998483⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (12), pp.1487-1489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-021-06535-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907601v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big data and outcomes in paediatric haemodialysis: how can nephrologists use these new tools in daily practice?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development and Validation of a Bayesian Network for Supporting the Etiological Diagnosis of Uveitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Jamilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Romain-Scelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kodjikian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfaa225⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (15), pp.3398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10153398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151198v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Strategy for Myocardial Protection During Cardiac Surgery: The ProCCard Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rituximab in combination with adapted-dose of ifosfamide and etoposide as salvage treatment in elderly refractory/relapsed diffuse large B-cell lymphoma patients non-candidate for high dose therapy: a retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aussedat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Safar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chiari</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Durand</w:t>
+                <w:t xml:space="preserve">Lionel Karlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2020.12.020⟩</w:t>
+              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (3), pp.599-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10428194.2021.1998483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03328420v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol of controlled odorant stimulation for reducing apnoeic episodes in premature newborns: a randomised open-label Latin-square study with independent evaluation of the main endpoint (PREMODEUR)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal Strategy for Myocardial Protection During Cardiac Surgery: The ProCCard Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mewton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Desebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurore Guyon</w:t>
+                <w:t xml:space="preserve">M. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-047141⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77 (6), pp.827-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2020.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395874v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03328420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Needs for re-intervention on restored teeth in adults: a practice-based study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentin Garyga</w:t>
+                <w:t xml:space="preserve">Protocol of controlled odorant stimulation for reducing apnoeic episodes in premature newborns: a randomised open-label Latin-square study with independent evaluation of the main endpoint (PREMODEUR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Kim Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Remontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Oral Investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00784-021-04058-5⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.e047141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-047141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384618v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal Intensity Evaluation in the Dentate Nucleus and Subcortical Gray Matter : Effect of Several Administrations of Gadoterate Meglumine in Multiple Sclerosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Big data and outcomes in paediatric haemodialysis: how can nephrologists use these new tools in daily practice?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Codjia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Maucort-Boulch</w:t>
+                <w:t xml:space="preserve">Bruno Ranchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cotton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Justine Bacchetta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical neuroradiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (3), pp.387-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00062-021-00995-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaa225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711958v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Mitral Regurgitation Severity and Left Ventricular Remodeling on Outcome After Mitraclip Implantation: Results From the Mitra-FR Trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signal Intensity Evaluation in the Dentate Nucleus and Subcortical Gray Matter : Effect of Several Administrations of Gadoterate Meglumine in Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-N. Trochu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Donal</w:t>
+                <w:t xml:space="preserve">S. Hannoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kocevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Codjia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2020.07.021⟩</w:t>
+              <w:t xml:space="preserve">Clinical neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00062-021-00995-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959038v1</w:t>
+                <w:t xml:space="preserve">hal-03711958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology, Mortality and Healthcare Resource Utilization Associated With Systemic Sclerosis-Associated Interstitial Lung Disease in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Bazin</w:t>
+                <w:t xml:space="preserve">Needs for re-intervention on restored teeth in adults: a practice-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Decup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dantony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Garyga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmed.2021.699532⟩</w:t>
+              <w:t xml:space="preserve">Clinical Oral Investigations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (1), pp.789-801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00784-021-04058-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361003v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individualised versus conventional glucose control in critically-ill patients: the CONTROLING study-a randomized clinical trial.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amna Klich</w:t>
+                <w:t xml:space="preserve">Impact of Mitral Regurgitation Severity and Left Ventricular Remodeling on Outcome After Mitraclip Implantation: Results From the Mitra-FR Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Messika-Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Armoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kada Klouche</w:t>
+                <w:t xml:space="preserve">J.-N. Trochu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Donal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.742-752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-021-06526-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2020.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363013v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful pregnancy in a cancer patient previously cured of a gestational trophoblastic tumor by immunotherapy</w:t>
+                <w:t xml:space="preserve">Factors Associated with Ocular and Extraocular Recovery in 143 Patients with Sarcoid Uveitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-A. Bolze</w:t>
+                <w:t xml:space="preserve">Francois-Henri Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. You</w:t>
+                <w:t xml:space="preserve">Theophile Tiffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Lotz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Gladieff</w:t>
+                <w:t xml:space="preserve">Mathieu Gerfaud-Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kodjikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annonc.2020.02.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Diagnosis and Management of Non-infectious Uveitis: Old and New Challenges, 9 (12), pp.3894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm9123894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165410v1</w:t>
+                <w:t xml:space="preserve">hal-03368089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left ventricular ejection fraction decrease related to BRAF and/or MEK inhibitors in metastatic melanoma patients: A retrospective analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MRI Monitoring of Residual Vestibular Schwannomas: Modeling and Predictors of Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Zaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Berger</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sylvain Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cam4.2922⟩</w:t>
+              <w:t xml:space="preserve">Otology and Neurotology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (8), pp.1131-1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MAO.0000000000002742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149088v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avelumab in Patients With Gestational Trophoblastic Tumors With Resistance to Single-Agent Chemotherapy: Cohort A of the TROPHIMMUN Phase II Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Gladieff</w:t>
+                <w:t xml:space="preserve">Elderly Patients with Metastatic Neuroendocrine Tumors Are Undertreated and Have Shorter Survival: The LyREMeNET Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lemelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Castel-Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.20.00803⟩</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110 (7-8), pp.653-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000503901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975496v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and Outcome of COAPT-Eligible Patients in the MITRA-FR Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Armoiry</w:t>
+                <w:t xml:space="preserve">Prospective multicentre randomised trial comparing the efficacy and safety of single-anastomosis duodeno-ileal bypass with sleeve gastrectomy (SADI-S) versus Roux-en-Y gastric bypass (RYGB): SADISLEEVE study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Poghosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pelascini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Iceta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/circulationaha.120.049743⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (9), pp.e037576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-037576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03269071v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03246100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic management of adults with atopic dermatitis: comparison with psoriasis and chronic urticaria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Verdu</w:t>
+                <w:t xml:space="preserve">Successful pregnancy in a cancer patient previously cured of a gestational trophoblastic tumor by immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Bolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Lotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gladieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.16329⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (6), pp.823-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2020.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151824v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic Concordance in Tertiary (Dermatologists-to-Experts) Teledermoscopy: A Final Diagnosis-Based Study on 290 Cases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Poulalhon</w:t>
+                <w:t xml:space="preserve">Left ventricular ejection fraction decrease related to BRAF and/or MEK inhibitors in metastatic melanoma patients: A retrospective analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Amini‐adlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dermatology Practical &amp; Conceptual</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5826/dpc.1003a71⟩</w:t>
+              <w:t xml:space="preserve">Cancer Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (8), pp.2611-2620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cam4.2922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065735v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic LTR retrotransposon transcriptome landscape in septic shock patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Gladieff</w:t>
+                <w:t xml:space="preserve">Diagnostic Concordance in Tertiary (Dermatologists-to-Experts) Teledermoscopy: A Final Diagnosis-Based Study on 290 Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Debarbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poulalhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (1), pp.96. </w:t>
+              <w:t xml:space="preserve">Dermatology Practical &amp; Conceptual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.e2020071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-020-2788-8.⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5826/dpc.1003a71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151815v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A clinical screening tool for objective and subjective cognitive disorders in multiple sclerosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cantalloube</w:t>
+                <w:t xml:space="preserve">Dynamic LTR retrotransposon transcriptome landscape in septic shock patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Bolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Lotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gladieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.11.005⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (1), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-020-2788-8.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03939750v1</w:t>
+                <w:t xml:space="preserve">hal-04151815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutaneous adverse events: a predictor of tumour response under anti‐ PD ‐1 therapy for metastatic melanoma, a cohort analysis of 189 patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Thomas</w:t>
+                <w:t xml:space="preserve">A clinical screening tool for objective and subjective cognitive disorders in multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guilloton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Camdessanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Latombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Neuschwander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cantalloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.16311⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (2), pp.116-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151838v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oncogenic and druggable hPG80 (Progastrin) is overexpressed in multiple cancers and detected in the blood of patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Glehen</w:t>
+                <w:t xml:space="preserve">Therapeutic management of adults with atopic dermatitis: comparison with psoriasis and chronic urticaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gilibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bottigioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2019.11.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (10), pp.2339-2345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.16329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388909v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical and Clinical Comparative Study of the New Elastic Stable Intramedullary Nailing “MJ-FLEX Orthofix”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avelumab in Patients With Gestational Trophoblastic Tumors With Resistance to Single-Agent Chemotherapy: Cohort A of the TROPHIMMUN Phase II Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Adrien Bolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphy Denis</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Gladieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pediatric Orthopaedics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/BPO.0000000000001206⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (27), pp.3129 - 3137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.20.00803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151843v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dermoscopic features in BRAF and NRAS primary cutaneous melanoma: association with peppering and blue‐white veil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics and Outcome of COAPT-Eligible Patients in the MITRA-FR Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Messika-Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boutitie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gouillon</w:t>
+                <w:t xml:space="preserve">J. N. Trochu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Perier-Muzet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Debarbieux</w:t>
+                <w:t xml:space="preserve">X. Armoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.15906⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (25), pp.2482-2484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/circulationaha.120.049743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151928v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03269071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI Monitoring of Residual Vestibular Schwannomas: Modeling and Predictors of Growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cutaneous adverse events: a predictor of tumour response under anti‐ PD ‐1 therapy for metastatic melanoma, a cohort analysis of 189 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bottlaender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amini-Adle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Fieux</w:t>
+                <w:t xml:space="preserve">P. Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Zaouche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+                <w:t xml:space="preserve">L. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Otology and Neurotology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MAO.0000000000002742⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (9), pp.2096-2105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.16311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151785v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low expression of ANT1 confers oncogenic properties to rhabdomyosarcoma tumor cells by modulating metabolism and death pathways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The oncogenic and druggable hPG80 (Progastrin) is overexpressed in multiple cancers and detected in the blood of patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Vial</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Huchedé</w:t>
+                <w:t xml:space="preserve">Éric Assenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fagault</w:t>
+                <w:t xml:space="preserve">Carole Langlois-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Basset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Rossi</w:t>
+                <w:t xml:space="preserve">Olivier Glehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41420-020-00302-1⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51, pp.102574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2019.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993062v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective multicentre randomised trial comparing the efficacy and safety of single-anastomosis duodeno-ileal bypass with sleeve gastrectomy (SADI-S) versus Roux-en-Y gastric bypass (RYGB): SADISLEEVE study protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dermoscopic features in BRAF and NRAS primary cutaneous melanoma: association with peppering and blue‐white veil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Robert</w:t>
+                <w:t xml:space="preserve">M. Perier-Muzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amini-Adle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Poghosyan</w:t>
+                <w:t xml:space="preserve">N. Poulalhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Delaunay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Iceta</w:t>
+                <w:t xml:space="preserve">S. Debarbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-037576⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (2), pp.3359-3368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.15906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03246100v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated with Ocular and Extraocular Recovery in 143 Patients with Sarcoid Uveitis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">MRI Monitoring of Residual Vestibular Schwannomas: Modeling and Predictors of Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Zaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Kodjikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm9123894⟩</w:t>
+              <w:t xml:space="preserve">Otology and Neurotology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (8), pp.1131-1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MAO.0000000000002742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368089v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI Monitoring of Residual Vestibular Schwannomas: Modeling and Predictors of Growth</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Biomechanical and Clinical Comparative Study of the New Elastic Stable Intramedullary Nailing “MJ-FLEX Orthofix”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphy Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Suchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bah Mamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Damien Metaizeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Otology and Neurotology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MAO.0000000000002742⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pediatric Orthopaedics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (3), pp.149-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/BPO.0000000000001206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385215v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elderly Patients with Metastatic Neuroendocrine Tumors Are Undertreated and Have Shorter Survival: The LyREMeNET Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+                <w:t xml:space="preserve">Low expression of ANT1 confers oncogenic properties to rhabdomyosarcoma tumor cells by modulating metabolism and death pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Huchedé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Castel-Kremer</w:t>
+                <w:t xml:space="preserve">S. Fagault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Forestier</w:t>
+                <w:t xml:space="preserve">F. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Hervieu</w:t>
+                <w:t xml:space="preserve">M. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 110 (7-8), pp.653-661. </w:t>
+              <w:t xml:space="preserve">Cell Death Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000503901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41420-020-00302-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151916v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Benefit-Risk Balance of Nab-Paclitaxel in Metastatic Pancreatic Adenocarcinoma</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new simplified and accurate sa-SOFA score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. H. Vacheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Friggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iwaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Allaouchiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bohe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pancreas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MPA.0000000000001234⟩</w:t>
+              <w:t xml:space="preserve">Journal of Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrc.2019.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836884v1</w:t>
+                <w:t xml:space="preserve">hal-02465801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité au long terme de la toxine botulique dans l’hyperactivité de vessie chez les patients atteints de sclérose en plaques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing Long-Term Survival Benefits of Immune Checkpoint Inhibitors Using the Net Survival Benefit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ozenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111 (11), pp.1186-1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jnci/djz030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.purol.2019.02.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03486231v1</w:t>
+                <w:t xml:space="preserve">hal-03836883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percutaneous repair or medical treatment for secondary mitral regurgitation: outcomes at 2 years Methods and results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathan Mewton</w:t>
+                <w:t xml:space="preserve">Prediction of ventricular arrhythmias in patients with a spontaneous Brugada type 1 pattern: the key is in the electrocardiogram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Baranchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Heart Failure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EP-Europace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (9), pp.1400-1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/europace/euz156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejhf.1616⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02405549v1</w:t>
+                <w:t xml:space="preserve">hal-04006507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GoPerio - impact of a personalized video and an automated two-way text-messaging system in oral hygiene motivation: study protocol for a randomized controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Santamaria</w:t>
+                <w:t xml:space="preserve">Vascular Events and Carotid Atherosclerosis: A 5-Year Prospective Cohort Study in Patients with Type 2 Diabetes and a Contemporary Cardiovascular Prevention Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vouillarmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Marsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Helfre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-019-3738-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of diabetes research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/9059761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151899v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of classification methods for tissue outcome after ischaemic stroke</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age and time course of long-term motor and nonmotor complications in Parkinson disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Klærke Mikkelsen</w:t>
+                <w:t xml:space="preserve">Stéphane Prange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.14507⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (2), pp.e148-e160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000006737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703438v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of ventricular arrhythmias in patients with a spontaneous Brugada type 1 pattern: the key is in the electrocardiogram</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">The Benefit-Risk Balance of Nab-Paclitaxel in Metastatic Pancreatic Adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buyse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EP-Europace</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pancreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (2), pp.275-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MPA.0000000000001234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/europace/euz156⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03836890v1</w:t>
+                <w:t xml:space="preserve">hal-03836884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of ventricular arrhythmias in patients with a spontaneous Brugada type 1 pattern: the key is in the electrocardiogram</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacité au long terme de la toxine botulique dans l’hyperactivité de vessie chez les patients atteints de sclérose en plaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruffion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Scheiber Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EP-Europace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/europace/euz156⟩</w:t>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.156 - 165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.purol.2019.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385937v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular Events and Carotid Atherosclerosis: A 5-Year Prospective Cohort Study in Patients with Type 2 Diabetes and a Contemporary Cardiovascular Prevention Treatment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Prediction of ventricular arrhythmias in patients with a spontaneous Brugada type 1 pattern: the key is in the electrocardiogram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Baranchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Helfre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of diabetes research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/9059761⟩</w:t>
+              <w:t xml:space="preserve">EP-Europace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (9), pp.1400-1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/europace/euz156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385242v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individualized quantification of the benefit from reperfusion therapy using stroke predictive models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Götz Thomalla</w:t>
+                <w:t xml:space="preserve">Prediction of ventricular arrhythmias in patients with a spontaneous Brugada type 1 pattern: the key is in the electrocardiogram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Baranchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.14505⟩</w:t>
+              <w:t xml:space="preserve">EP-Europace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (9), pp.1400-1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/europace/euz156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703437v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BTNL2 gene polymorphism and sarcoid uveitis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Vascular Events and Carotid Atherosclerosis: A 5-Year Prospective Cohort Study in Patients with Type 2 Diabetes and a Contemporary Cardiovascular Prevention Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vouillarmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Marsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Perard</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Helfre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bjophthalmol-2018-312949⟩</w:t>
+              <w:t xml:space="preserve">Journal of diabetes research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/9059761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151936v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The YOMEGA non-inferiority trial – Authors' reply</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Individualized quantification of the benefit from reperfusion therapy using stroke predictive models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ozenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae‐hee Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Klærke Mikkelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Götz Thomalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(19)31914-2⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (8), pp.3251-3260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.14505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151907v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of one anastomosis gastric bypass versus Roux-en-Y gastric bypass for obesity (YOMEGA): a multicentre, randomised, open-label, non-inferiority trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Robert</w:t>
+                <w:t xml:space="preserve">GoPerio - impact of a personalized video and an automated two-way text-messaging system in oral hygiene motivation: study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Garyga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pochelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Thivichon-Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Aouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Espalieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Sterkers</w:t>
+                <w:t xml:space="preserve">Julie Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0140-6736(19)30475-1⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-019-3738-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195202v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic Significance of MYC Rearrangement and Translocation Partner in Diffuse Large B-Cell Lymphoma: A Study by the Lunenburg Lymphoma Biomarker Consortium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Percutaneous repair or medical treatment for secondary mitral regurgitation: outcomes at 2 years Methods and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Armoiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alec Vahanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Rosenwald</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christiane Copie-Bergman</w:t>
+                <w:t xml:space="preserve">Florent Boutitie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mewton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.19.00743⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (12), pp.1619-1627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejhf.1616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328933v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal cardioprotective strategy in cardiac surgery (the ProCCard trial): Study protocol for a multicenter randomized controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diane Lena-Quintard</w:t>
+                <w:t xml:space="preserve">Comparison of classification methods for tissue outcome after ischaemic stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceren Tozlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ozenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae‐hee Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Nighoghossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Klærke Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-019-3638-3⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (10), pp.3590-3598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.14507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151922v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to “Comment on ‘Association of subungual melanoma and subungual squamous cell carcinoma: A case series’”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Boespflug</w:t>
+                <w:t xml:space="preserve">BTNL2 gene polymorphism and sarcoid uveitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayeul Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Debarbieux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+                <w:t xml:space="preserve">Laurent Perard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaad.2018.10.047⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), bjophthalmol-2018-312949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjophthalmol-2018-312949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309333v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new simplified and accurate sa-SOFA score</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The YOMEGA non-inferiority trial – Authors' reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Disse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrc.2019.11.009⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 394 (10207), pp.1412-1413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(19)31914-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465801v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of ventricular arrhythmias in patients with a spontaneous Brugada type 1 pattern: the key is in the electrocardiogram</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+                <w:t xml:space="preserve">Efficacy and safety of one anastomosis gastric bypass versus Roux-en-Y gastric bypass for obesity (YOMEGA): a multicentre, randomised, open-label, non-inferiority trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Espalieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pelascini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Caiazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sterkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EP-Europace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/europace/euz156⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 393 (10178), pp.1299--1309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0140-6736(19)30475-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006507v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Long-Term Survival Benefits of Immune Checkpoint Inhibitors Using the Net Survival Benefit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Péron</w:t>
+                <w:t xml:space="preserve">Prognostic Significance of MYC Rearrangement and Translocation Partner in Diffuse Large B-Cell Lymphoma: A Study by the Lunenburg Lymphoma Biomarker Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Rosenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Bens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lambert</w:t>
+                <w:t xml:space="preserve">Ranjana Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Munier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joris Giai</w:t>
+                <w:t xml:space="preserve">Sharon Barrans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Copie-Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jnci/djz030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.JCO.19.00743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.19.00743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836883v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age and time course of long-term motor and nonmotor complications in Parkinson disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elise Metereau</w:t>
+                <w:t xml:space="preserve">Multimodal cardioprotective strategy in cardiac surgery (the ProCCard trial): Study protocol for a multicenter randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Desebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Olivier Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lena-Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000006737⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-019-3638-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151943v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular Events and Carotid Atherosclerosis: A 5-Year Prospective Cohort Study in Patients with Type 2 Diabetes and a Contemporary Cardiovascular Prevention Treatment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Reply to “Comment on ‘Association of subungual melanoma and subungual squamous cell carcinoma: A case series’”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Debarbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Depaepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Helfre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of diabetes research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/9059761⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 80 (3), pp.e63-e64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaad.2018.10.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151849v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variance component analysis to assess protein quantification in biomarker discovery. Application to MALDI-TOF mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variance component analysis to assess protein quantification in biomarker validation: application to selected reaction monitoring-mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Klich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Truntzer</w:t>
+                <w:t xml:space="preserve">Laurent Gerfault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Picaud</w:t>
+                <w:t xml:space="preserve">Pierre Grangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Giovannelli</w:t>
+                <w:t xml:space="preserve">Corinne Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 60 (2), pp.262-274. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bimj.201600198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-018-2075-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01683000v1</w:t>
+                <w:t xml:space="preserve">hal-02531646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunosuppressive regimen and risk for de novo malignancies after liver transplantation for alcoholic liver disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variance component analysis to assess protein quantification in biomarker discovery. Application to MALDI-TOF mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Klich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Dumortier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+                <w:t xml:space="preserve">Caroline Truntzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domitille Poinsot</w:t>
+                <w:t xml:space="preserve">Vincent Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Thimonier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Chambon-Augoyard</w:t>
+                <w:t xml:space="preserve">Jean-François Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2018.04.011⟩</w:t>
+              <w:t xml:space="preserve">Biometrical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (2), pp.262-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bimj.201600198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151948v1</w:t>
+                <w:t xml:space="preserve">cea-01683000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality in systemic necrotizing vasculitides: A retrospective analysis of the French Vasculitis Study Group registry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunosuppressive regimen and risk for de novo malignancies after liver transplantation for alcoholic liver disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Jardel</w:t>
+                <w:t xml:space="preserve">Domitille Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Puéchal</w:t>
+                <w:t xml:space="preserve">Elsa Thimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Le Quellec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hamidou</w:t>
+                <w:t xml:space="preserve">Christine Chambon-Augoyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2018.01.022⟩</w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (5), pp.427-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2018.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02338044v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraction and incidence of liver cancer attributable to hepatitis B and C viruses worldwide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+                <w:t xml:space="preserve">Mortality in systemic necrotizing vasculitides: A retrospective analysis of the French Vasculitis Study Group registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Jardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Puéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine de Martel</w:t>
+                <w:t xml:space="preserve">Christian Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Franceschi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Hamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (7), pp.653--659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2018.01.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijc.31280⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04151982v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real life management of patients hospitalized with multiple myeloma in France</w:t>
+                <w:t xml:space="preserve">Blockade of the renin-angiotensin-aldosterone system in patients with arrhythmogenic right ventricular dysplasia: A double-blind, multicenter, prospective, randomized, genotype-driven study (BRAVE study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Dumontet</w:t>
+                <w:t xml:space="preserve">Elodie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Couray-Targe</w:t>
+                <w:t xml:space="preserve">Ab Waheed Manati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Teisseire</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Patrice Nony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0196596⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (3), pp.300-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/clc.22884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151961v1</w:t>
+                <w:t xml:space="preserve">hal-02490359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockade of the renin-angiotensin-aldosterone system in patients with arrhythmogenic right ventricular dysplasia: A double-blind, multicenter, prospective, randomized, genotype-driven study (BRAVE study)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des anticoagulants sur le risque hémorragique au cours de l’HoLEP : étude monocentrique de 156 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab Waheed Manati</w:t>
+                <w:t xml:space="preserve">P. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Nony</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+                <w:t xml:space="preserve">R. Codas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Bessière</w:t>
+                <w:t xml:space="preserve">E. Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Badet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/clc.22884⟩</w:t>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (2), pp.128-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.purol.2017.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490359v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des anticoagulants sur le risque hémorragique au cours de l’HoLEP : étude monocentrique de 156 patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Percutaneous Repair or Medical Treatment for Secondary Mitral Regurgitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Codas</w:t>
+                <w:t xml:space="preserve">Jean-François Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Messika-Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ravier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Maucort-Boulch</w:t>
+                <w:t xml:space="preserve">G. Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Badet</w:t>
+                <w:t xml:space="preserve">G. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (2), pp.128-134. </w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 379 (24), pp.2297--2306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.purol.2017.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1805374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151997v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percutaneous Repair or Medical Treatment for Secondary Mitral Regurgitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fraction and incidence of liver cancer attributable to hepatitis B and C viruses worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Obadia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Messika-Zeitoun</w:t>
+                <w:t xml:space="preserve">Catherine de Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Leurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Iung</w:t>
+                <w:t xml:space="preserve">Silvia Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bonnet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martyn Plummer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 379 (24), pp.2297--2306. </w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142 (12), pp.2471-2477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa1805374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ijc.31280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003312v1</w:t>
+                <w:t xml:space="preserve">hal-04151982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refractory diffuse large B-cell lymphoma after first-line immuno-CT: Treatment options and outcomes</w:t>
+                <w:t xml:space="preserve">Real life management of patients hospitalized with multiple myeloma in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Filliatre-Clement</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Charles Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Couray-Targe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Karlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hematological Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hon.2512⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), pp.e0196596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0196596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151954v1</w:t>
+                <w:t xml:space="preserve">hal-04151961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence of Cystoid Macular Edema After Descemet Membrane Endothelial Keratoplasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viridiana Kocaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Janin-Manificat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cornea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (3), pp.277-282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/ICO.0000000000001501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focal myositis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Refractory diffuse large B-cell lymphoma after first-line immuno-CT: Treatment options and outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Filliatre-Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Karlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Safar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000005160⟩</w:t>
+              <w:t xml:space="preserve">Hematological Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (3), pp.533-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hon.2512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151978v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified scoring system in de novo follicular lymphoma treated initially with immunochemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bachy</w:t>
+                <w:t xml:space="preserve">Focal myositis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Maurer</w:t>
+                <w:t xml:space="preserve">Philippe Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Habermann</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Françoise Thivolet-Bejui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2017-11-816405⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90 (12), pp.e1013-e1020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000005160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151966v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variance component analysis to assess protein quantification in biomarker validation: application to selected reaction monitoring-mass spectrometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mercier</w:t>
+                <w:t xml:space="preserve">A simplified scoring system in de novo follicular lymphoma treated initially with immunochemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gerfault</w:t>
+                <w:t xml:space="preserve">Matthew Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Grangeat</w:t>
+                <w:t xml:space="preserve">Thomas Habermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Beaulieu</w:t>
+                <w:t xml:space="preserve">Bénédicte Gelas-Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19, pp.73. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132 (1), pp.49-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-018-2075-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2017-11-816405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531646v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Klotho associates with cardiovascular morbidity and mortality during hemodialysis</w:t>
+                <w:t xml:space="preserve">Renal Function after Fenestrated or Branched Endovascular Aortic Repair: The Early Impairment Predictive Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Marcais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">M.F. de Lachomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Della</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Carlier</w:t>
+                <w:t xml:space="preserve">A. Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/jc.2017-00104⟩</w:t>
+              <w:t xml:space="preserve">Annals of Vascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.avsg.2016.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01600112v1</w:t>
+                <w:t xml:space="preserve">hal-02049668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye bank prepared versus surgeon cut endothelial graft tissue for Descemet membrane endothelial keratoplasty: An observational study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the effects of solid versus liquid dosage forms of oral medications on adherence and acceptability in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Auxenfans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+                <w:t xml:space="preserve">Audrey Lajoinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Marty</w:t>
+                <w:t xml:space="preserve">Perrine Janiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Damour</w:t>
+                <w:t xml:space="preserve">Emilie Henin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Cédric Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Berlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000006885⟩</w:t>
+              <w:t xml:space="preserve">Cochrane database of systematic reviews (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/14651858.CD012783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943794v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjunction of a MEK inhibitor to Vemurafenib in the treatment of metastatic melanoma results in a 60% reduction of acute kidney injury</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlation in retinal nerve fibre layer thickness in uveitis and healthy eyes using scanning laser polarimetry and optical coherence tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Amini-Adl</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">David Bellocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kodjikian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Chemotherapy and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00280-017-3300-2⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101 (3), pp.309-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjophthalmol-2016-308539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848036v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An miRNA–DNMT1 Axis Is Involved in Azacitidine Resistance and Predicts Survival in Higher-Risk Myelodysplastic Syndrome and Low Blast Count Acute Myeloid Leukemia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TET2 exon 2 skipping is an independent favorable prognostic factor for cytogenetically normal acute myelogenous leukemia (AML)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aminetou Mint Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Koering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Robert</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-16-2304⟩</w:t>
+              <w:t xml:space="preserve">Leukemia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (1), pp.21-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.leukres.2017.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152040v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to “Clinical and therapeutic implications of BRAF mutation heterogeneity in metastatic melanoma” by Mesbah Ardakani et al.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Circulating Klotho associates with cardiovascular morbidity and mortality during hemodialysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marcais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Beauchet</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Drai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dantony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pigment Cell &amp; melanoma research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pcmr.12606⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102 (9), pp.3154-3161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2017-00104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152023v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine tumor starvation by erythrocyte-encapsulated methionine gamma-lyase activity controlled with per os vitamin B6</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adjunction of a MEK inhibitor to Vemurafenib in the treatment of metastatic melanoma results in a 60% reduction of acute kidney injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Senechal</w:t>
+                <w:t xml:space="preserve">C. Teuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tainturier</w:t>
+                <w:t xml:space="preserve">S. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Berlier</w:t>
+                <w:t xml:space="preserve">M. Amini-Adl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perier-Muzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6, pp.1437-1452. </w:t>
+              <w:t xml:space="preserve">Cancer Chemotherapy and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79 (5), pp.1043-1049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cam4.1086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00280-017-3300-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049678v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy and precision of non-invasive cardiac output monitoring devices in perioperative medicine: a systematic review and meta-analysisdagger</w:t>
+                <w:t xml:space="preserve">An miRNA–DNMT1 Axis Is Involved in Azacitidine Resistance and Predicts Survival in Higher-Risk Myelodysplastic Syndrome and Low Blast Count Acute Myeloid Leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Joosten</w:t>
+                <w:t xml:space="preserve">Françoise Solly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Koering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminetou Mint Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Desebbe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Essiet</w:t>
+                <w:t xml:space="preserve">Guillaume Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bja/aew461⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (12), pp.3025-3034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-16-2304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943818v1</w:t>
+                <w:t xml:space="preserve">hal-04152040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of a systematic screening of carotid atherosclerosis in asymptomatic people with type 2 diabetes for cardiovascular risk reclassification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Reply to “Clinical and therapeutic implications of BRAF mutation heterogeneity in metastatic melanoma” by Mesbah Ardakani et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Funck-Brentano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Hélias-Rodzewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Thivolet</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2016.12.001⟩</w:t>
+              <w:t xml:space="preserve">Pigment Cell &amp; melanoma research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (5), pp.498-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pcmr.12606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049681v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TET2 exon 2 skipping is an independent favorable prognostic factor for cytogenetically normal acute myelogenous leukemia (AML)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Eye bank prepared versus surgeon cut endothelial graft tissue for Descemet membrane endothelial keratoplasty: An observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Auxenfans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boissel</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.leukres.2017.01.012⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96, pp.e6885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000006885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542985v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of TNF antagonists in ocular sarcoidosis: data from the French registry STAT.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methionine tumor starvation by erythrocyte-encapsulated methionine gamma-lyase activity controlled with per os vitamin B6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Marquet</w:t>
+                <w:t xml:space="preserve">K. Senechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Chapelon-Abric</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+                <w:t xml:space="preserve">A. Tainturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur Cohen-Aubart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pérard</w:t>
+                <w:t xml:space="preserve">W. Berlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sarcoidosis, vasculitis, and diffuse lung diseases : official journal of WASOG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36141/svdld.v34i1.5368⟩</w:t>
+              <w:t xml:space="preserve">Cancer Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.1437-1452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cam4.1086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970163v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of tumor necrosis factor antagonists in refractory sarcoidosis: A multicenter study of 132 patients.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alicia Marquet</w:t>
+                <w:t xml:space="preserve">Accuracy and precision of non-invasive cardiac output monitoring devices in perioperative medicine: a systematic review and meta-analysisdagger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Joosten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Desebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Suehiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. S. Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Essiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Arthritis and Rheumatism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.semarthrit.2017.03.005⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (3), pp.298-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bja/aew461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03970160v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left atrial remodelling assessed by 2D and 3D echocardiography identifies paroxysmal atrial fibrillation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Usefulness of a systematic screening of carotid atherosclerosis in asymptomatic people with type 2 diabetes for cardiovascular risk reclassification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Helfre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Placide</w:t>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thivolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal - Cardiovascular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ehjci/jew028⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78, pp.14-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601054v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between mRNA expression of CD74 and IL10 and risk of ICU-acquired infections: a multicenter cohort study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">TET2 exon 2 skipping is an independent favorable prognostic factor for cytogenetically normal acute myelogenous leukemia (AML)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminetou Mint Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Koering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Cour</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-017-4805-1⟩</w:t>
+              <w:t xml:space="preserve">Leukemia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56, pp.21-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.leukres.2017.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827441v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation in retinal nerve fibre layer thickness in uveitis and healthy eyes using scanning laser polarimetry and optical coherence tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Efficacy and safety of tumor necrosis factor antagonists in refractory sarcoidosis: A multicenter study of 132 patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Jamilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Cohen-Aubart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chapelon-Abric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bjophthalmol-2016-308539⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Arthritis and Rheumatism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47, pp.288--294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.semarthrit.2017.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814370v1</w:t>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renal Function after Fenestrated or Branched Endovascular Aortic Repair: The Early Impairment Predictive Factors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Efficacy and safety of TNF antagonists in ocular sarcoidosis: data from the French registry STAT.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chapelon-Abric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Duprey</w:t>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Cohen-Aubart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rosset</w:t>
+                <w:t xml:space="preserve">Laurent Pérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Vascular Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 40, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Sarcoidosis, vasculitis, and diffuse lung diseases : official journal of WASOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34, pp.74--80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.avsg.2016.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36141/svdld.v34i1.5368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049668v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effects of solid versus liquid dosage forms of oral medications on adherence and acceptability in children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association between mRNA expression of CD74 and IL10 and risk of ICU-acquired infections: a multicenter cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Peronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Friggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Lajoinie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Berlion</w:t>
+                <w:t xml:space="preserve">Martin Cour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cochrane database of systematic reviews (Online)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/14651858.CD012783⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (7), pp.1013 - 1020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-017-4805-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775433v1</w:t>
+                <w:t xml:space="preserve">hal-01827441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TET2 exon 2 skipping is an independent favorable prognostic factor for cytogenetically normal acute myelogenous leukemia (AML)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Left atrial remodelling assessed by 2D and 3D echocardiography identifies paroxysmal atrial fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schaaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhaïl Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boissel</w:t>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Placide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.leukres.2017.01.012⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal - Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.46-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ehjci/jew028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152030v1</w:t>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complications after cytoreductive surgery with hyperthermic intraperitoneal chemotherapy for treatment of peritoneal carcinomatosis: Risk factors for ICU admission and morbidity prognostic score</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Malfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chardonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25, pp.6-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.suronc.2015.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low phosphatemia in extremely low birth weight neonates: A risk factor for hyperglycemia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J. Fischer Fumeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Remontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Essomo Megnier Mbo Owono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35, pp.1059-1065. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clnu.2015.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarcoidosis-related mortality in France: a multiple-cause-of-death analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jamilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kerever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerfaud-Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48, pp.1700-1709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.00457-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posterior mandibular widening secondary to advancement sagittal split osteotomy: A retrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bouletreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Stomatologie, de Chirurgie Maxillo-faciale et de Chirurgie Orale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 117 (2), pp.77--83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.revsto.2016.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational Study of a French and Belgian Multicenter Cohort of 23 Patients Diagnosed in Adulthood With Mevalonate Kinase Deficiency</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odds Ratio, Hazard Ratio and Relative Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achille Aouba</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Stare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Metodoloski zvezki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.59-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847009v1</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreased CX3CR1 messenger RNA expression is an independent molecular biomarker of early and late mortality in critically ill patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Friggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Cazalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 20 (1), pp.204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13054-016-1362-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odds Ratio, Hazard Ratio and Relative Risk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observational Study of a French and Belgian Multicenter Cohort of 23 Patients Diagnosed in Adulthood With Mevalonate Kinase Deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Aouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Stare</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brigitte Coppéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metodoloski zvezki</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95 (11), pp.e3027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000003027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049886v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotid atherosclerosis progression and cerebrovascular events in patients with diabetes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">No impact on long-term survival of prolonged ICU stay and re-admission for patients undergoing cytoreductive surgery with HIPEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Thivolet</w:t>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Malfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ledochowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Diabetes and its Complications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jdiacomp.2016.01.022⟩</w:t>
+              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (6), pp.855-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejso.2016.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850032v1</w:t>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No impact on long-term survival of prolonged ICU stay and re-admission for patients undergoing cytoreductive surgery with HIPEC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Carotid atherosclerosis progression and cerebrovascular events in patients with diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vouillarmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Helfre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Bernet</w:t>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Thivolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejso.2016.03.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Diabetes and its Complications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (4), pp.638-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jdiacomp.2016.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01953707v1</w:t>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORENSIC Autopsy of People Having Committed Suicide in 2002 and in 2012: Comparison of Epidemiological and Sociological Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative histological analysis of drug-induced maculopapular exanthema and DRESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bagur</w:t>
+                <w:t xml:space="preserve">F. Skowron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lemoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+                <w:t xml:space="preserve">B. Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Malicier</w:t>
+                <w:t xml:space="preserve">B. Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Depaepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kanitakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1556-4029.12888⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (12), pp.2085-2090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.13832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012362v1</w:t>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative histological analysis of drug-induced maculopapular exanthema and DRESS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical features and prognostic factors of spinal cord sarcoidosis: a multicenter observational study of 20 BIOPSY-PROVEN patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Balme</w:t>
+                <w:t xml:space="preserve">C.A. Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Depaepe</w:t>
+                <w:t xml:space="preserve">R. Marignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kanitakis</w:t>
+                <w:t xml:space="preserve">E. Berthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30 (12), pp.2085-2090. </w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 263 (5), pp.981-990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jdv.13832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00415-016-8092-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01910927v1</w:t>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical features and prognostic factors of spinal cord sarcoidosis: a multicenter observational study of 20 BIOPSY-PROVEN patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FORENSIC Autopsy of People Having Committed Suicide in 2002 and in 2012: Comparison of Epidemiological and Sociological Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Durel</w:t>
+                <w:t xml:space="preserve">J. Bagur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Marignier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">P. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Berthoux</w:t>
+                <w:t xml:space="preserve">D. Malicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 263 (5), pp.981-990. </w:t>
+              <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.109-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00415-016-8092-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1556-4029.12888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792615v1</w:t>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicability of Pulse Pressure Variation during Unstable Hemodynamic Events in the Intensive Care Unit: A Five-Day Prospective Multicenter Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kaaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care Research and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016, pp.7162190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2016/7162190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential MR Assessment of the Susceptibility Vessel Sign and Arterial Occlusion in Acute Stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ritzenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacalm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. H. Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Klaerke Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroimaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26, pp.355-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jon.12312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-step partial or complete caries removal and bonding with antibacterial or traditional self-etch adhesives: study protocol for a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Villat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Brulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Decup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Doméjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (1), pp.404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13063-016-1484-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on bias of measures of explained variation for survival data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kejzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35, pp.877-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/sim.6749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severity of post-partum hemorrhage after vaginal delivery is not predictable from clinical variables available at the time post-partum hemorrhage is diagnosed</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Open side-to-side repair for non-repairable tendon-to-bone rotator cuff tear. Clinical and anatomic outcome at a mean 5 years' follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nove-Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId868" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René-Charles Rudigoz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Ogassawara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Obstetrics and Gynaecology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 41 (2), pp.199-206. </w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101 (7), pp.819-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jog.12528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2015.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02044960v1</w:t>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute anterior uveitis and undiagnosed spondyloarthritis: usefulness of Berlin criteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Broussolle</w:t>
+                <w:t xml:space="preserve">Drug reaction with eosinophilia and systemic symptoms (DRESS): clinicopathological study of 45 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Skowron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Depaepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kanitakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00417-014-2772-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (11), pp.2199-2205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.13212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018999v1</w:t>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The precision–recall curve overcame the optimism of the receiver operating characteristic curve in rare diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Ozenne</w:t>
+                <w:t xml:space="preserve">Severity of post-partum hemorrhage after vaginal delivery is not predictable from clinical variables available at the time post-partum hemorrhage is diagnosed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deneux-Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Subtil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Charles Rudigoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2015.02.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Obstetrics and Gynaecology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (2), pp.199-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jog.12528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId877" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152066v1</w:t>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we identify response markers to antihypertensive drugs? First results from the Ideal Trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acute anterior uveitis and undiagnosed spondyloarthritis: usefulness of Berlin criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zerbib</w:t>
+                <w:t xml:space="preserve">J. Wach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Baguet</w:t>
+                <w:t xml:space="preserve">L. Kodjikian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iwaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of human hypertension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (1), pp.22-27. </w:t>
+              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 253 (1), pp.115-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/jhh.2014.29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00417-014-2772-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044768v1</w:t>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemophagocytic Lymphohistiocytosis in Intensive Care Unit A 71-Case Strobe-Compliant Retrospective Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The precision–recall curve overcame the optimism of the receiver operating characteristic curve in rare diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ozenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Barba</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/md.0000000000002318⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (8), pp.855-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2015.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850559v1</w:t>
+                <w:t xml:space="preserve">hal-04152066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Blood Brain Barrier Changes in Acute Ischemic Stroke: A Sequential MRI Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hemophagocytic Lymphohistiocytosis in Intensive Care Unit A 71-Case Strobe-Compliant Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iwaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bohe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Giraud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Deiana</w:t>
+                <w:t xml:space="preserve">J. Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroimaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jon.12225⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94 (51), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/md.0000000000002318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId896" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02044774v1</w:t>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The precision–recall curve overcame the optimism of the receiver operating characteristic curve in rare diseases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Early Blood Brain Barrier Changes in Acute Ischemic Stroke: A Sequential MRI Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nighoghossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Deiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (6), pp.959-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jon.12225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId897" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025619v1</w:t>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suture bord à bord à ciel ouvert pour ruptures non réparables de la coiffe des rotateurs – résultats clinique et anatomique au recul moyen de 5 ans</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Ogassawara</w:t>
+                <w:t xml:space="preserve">The precision–recall curve overcame the optimism of the receiver operating characteristic curve in rare diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ozenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de chirurgie orthopédique et traumatologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 101, pp.542-546</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.855-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025612v1</w:t>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic lupus erythematosus-associated acute transverse myelitis: manifestations, treatments, outcomes, and prognostic factors in 20 patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suture bord à bord à ciel ouvert pour ruptures non réparables de la coiffe des rotateurs – résultats clinique et anatomique au recul moyen de 5 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nove-Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ogassawara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lupus</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de chirurgie orthopédique et traumatologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101, pp.542-546</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId902" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018965v1</w:t>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MITRA-FR study: Design and rationale of a randomised study of percutaneous mitral valve repair compared with optimal medical management alone for severe secondary mitral regurgitation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Mewton</w:t>
+                <w:t xml:space="preserve">Systemic lupus erythematosus-associated acute transverse myelitis: manifestations, treatments, outcomes, and prognostic factors in 20 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costedoat-Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iwaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroIntervention </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4244/EIJV10I11A232⟩</w:t>
+              <w:t xml:space="preserve">Lupus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24, pp.74-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0961203314547795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId906" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804722v1</w:t>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of obesity on the thickness of primary cutaneous melanoma</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The MITRA-FR study: Design and rationale of a randomised study of percutaneous mitral valve repair compared with optimal medical management alone for severe secondary mitral regurgitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Armoiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mewton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.12515⟩</w:t>
+              <w:t xml:space="preserve">EuroIntervention </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.1354-1360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4244/EIJV10I11A232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId914" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02018974v1</w:t>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical features and diagnostic evaluation of 83 biopsy-proven sarcoid uveitis cases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Role of obesity on the thickness of primary cutaneous melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Skowron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bjophthalmol-2014-306353⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29, pp.262-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.12515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId915" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044752v1</w:t>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">World-wide Relative Contribution of Hepatitis B and C Viruses in Hepatocellular Carcinoma</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clinical features and diagnostic evaluation of 83 biopsy-proven sarcoid uveitis cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Febvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kodjikian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Perard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iwaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hep.27969⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99 (10), pp.1372-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjophthalmol-2014-306353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId919" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044957v1</w:t>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventive administration of UDCA after liver transplantation for primary biliary cirrhosis is associated with a lower risk of disease recurrence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Wendum</w:t>
+                <w:t xml:space="preserve">Can we identify response markers to antihypertensive drugs? First results from the Ideal Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gueyffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bejan-Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zerbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Baguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of human hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (1), pp.22-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jhh.2014.29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId924" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044934v1</w:t>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Early Reperfusion Criteria in Acute Ischemic Stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ozenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ik. Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId932" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroimaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25, pp.952-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jon.12255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlicensed and off-label drug use: a prospective study in French NICU</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">World-wide Relative Contribution of Hepatitis B and C Viruses in Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Plummer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId935" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apa.12924⟩</w:t>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (4), pp.1190-1200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep.27969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId942" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02018978v1</w:t>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially regularized mixture model for lesion segmentation with application to stroke patients</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Preventive administration of UDCA after liver transplantation for primary biliary cirrhosis is associated with a lower risk of disease recurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jy. Scoazec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wendum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biostatistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, pp.1449-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId943" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025620v1</w:t>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Regulatory T-Cell Percentage Contributes to Poor CD4(+) Lymphocytes Recovery: A 2-Year Prospective Study After Introduction of Antiretroviral Therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Malcus</w:t>
+                <w:t xml:space="preserve">Unlicensed and off-label drug use: a prospective study in French NICU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId943" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Plaisant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId945" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kassai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Claris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofv063⟩</w:t>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104, pp.e228-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apa.12924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId946" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911435v1</w:t>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId952" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug reaction with eosinophilia and systemic symptoms (DRESS): clinicopathological study of 45 cases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatially regularized mixture model for lesion segmentation with application to stroke patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ozenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ostergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.13212⟩</w:t>
+              <w:t xml:space="preserve">Biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (3), pp.580-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biostatistics/kxv004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId954" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01953678v1</w:t>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open side-to-side repair for non-repairable tendon-to-bone rotator cuff tear. Clinical and anatomic outcome at a mean 5 years' follow-up</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Increased Regulatory T-Cell Percentage Contributes to Poor CD4(+) Lymphocytes Recovery: A 2-Year Prospective Study After Introduction of Antiretroviral Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId953" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId954" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chidiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId955" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId956" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Malcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2015.07.018⟩</w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (2), pp.ofv063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofv063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId955" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025613v1</w:t>
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId957" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a measure of information gain for regression models in survival analysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tissue hemoglobin monitoring is unable to follow variations of arterial hemoglobin during transitions from pulsatile to constant flow in cardiac surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Desebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId959" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faulcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId960" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Henaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId961" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Koffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cardiothoracic and Vascular Anesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28, pp.668-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.jvca.2013.06.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId957" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045125v1</w:t>
+            <w:hyperlink r:id="rId958" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between discordant immunological response to highly active anti-retroviral therapy, regulatory T cell percentage, immune cell activation and very low-level viraemia in HIV-infected patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On a measure of information gain for regression models in survival analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Stare</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.2696-2708</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId958" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908880v1</w:t>
+            <w:hyperlink r:id="rId964" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction in the use of diagnostic tests in infants with risk factors for early-onset neonatal sepsis does not delay antibiotic treatment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Association between discordant immunological response to highly active anti-retroviral therapy, regulatory T cell percentage, immune cell activation and very low-level viraemia in HIV-infected patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId967" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Demaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId966" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId968" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Medical Weekly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4414/smw.2014.13981⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 176 (3), pp.401-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId969" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cei.12278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId963" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071537v1</w:t>
+            <w:hyperlink r:id="rId965" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId968" w:history="1">
+            <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early parenteral lipids and growth velocity in extremely-low-birth-weight infants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">French adaptation of the new Knee Society Scoring System for total knee arthroplasty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId971" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Debette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId972" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Parratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId970" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId973" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2013.07.007⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 100 (5), pp. 531-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId975" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2014.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId968" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071535v1</w:t>
+            <w:hyperlink r:id="rId970" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId972" w:history="1">
+            <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French adaptation of the new Knee Society Scoring System for total knee arthroplasty</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V Pauly</w:t>
+                <w:t xml:space="preserve">Effects of a TAFI-Inhibitor Combined with a Suboptimal Dose of rtPA in a Murine Thromboembolic Model of Stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId979" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Hee Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId980" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Kallus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId981" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2014.03.025⟩</w:t>
+              <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (4), pp.268-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId982" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000366266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId972" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827826v1</w:t>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId978" w:history="1">
+            <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a TAFI-Inhibitor Combined with a Suboptimal Dose of rtPA in a Murine Thromboembolic Model of Stroke</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickael Wagner</w:t>
+                <w:t xml:space="preserve">Adaptation française du nouveau score de la Knee Society dans l'arthroplastie de genou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId984" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Debette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId985" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Parratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId986" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId987" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000366266⟩</w:t>
+              <w:t xml:space="preserve">Revue de chirurgie orthopédique et traumatologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 100, pp.387-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId988" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcot.2014.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId978" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385345v1</w:t>
+            <w:hyperlink r:id="rId983" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId985" w:history="1">
+            <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation française du nouveau score de la Knee Society dans l'arthroplastie de genou</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduction in the use of diagnostic tests in infants with risk factors for early-onset neonatal sepsis does not delay antibiotic treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId990" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId991" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId992" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de chirurgie orthopédique et traumatologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rcot.2014.07.001⟩</w:t>
+              <w:t xml:space="preserve">Swiss Medical Weekly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 144, pp.w13981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId993" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4414/smw.2014.13981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId985" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071554v1</w:t>
+            <w:hyperlink r:id="rId989" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we identify response markers to antihypertensive drugs? First results from the Ideal Trial.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early parenteral lipids and growth velocity in extremely-low-birth-weight infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Zerbib</w:t>
+                <w:t xml:space="preserve">Cj. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baguet Jp</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cm. Essomo Megnier-Mbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Remontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Claris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Hypertension</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33, pp.502-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId997" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2013.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId991" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005386v1</w:t>
+            <w:hyperlink r:id="rId994" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId997" w:history="1">
+            <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fever of unknown origin in the 2000s: Evaluation of 103 cases over eleven years</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can we identify response markers to antihypertensive drugs? First results from the Ideal Trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Broussolle</w:t>
+                <w:t xml:space="preserve">Gueyffier F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1000" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subtil F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1001" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bejan-Angoulvant T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1002" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Zerbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1003" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baguet Jp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Human Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.doi: 10.1038/jhh.2014.29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId997" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045523v1</w:t>
+            <w:hyperlink r:id="rId998" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1001" w:history="1">
+            <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adult-onset still disease: manifestations, treatment, outcome, and prognostic factors in 57 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerfaud-Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId999" w:history="1">
+            <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 93 (2), pp.91-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/MD.0000000000000021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1001" w:history="1">
+            <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1003" w:history="1">
+            <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between discordant response to HAART, Tregs, immune activation and low-level viraemia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fever of unknown origin in the 2000s: Evaluation of 103 cases over eleven years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1008" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1005" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Venet</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iwaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7448/IAS.17.4.19672⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (9), pp.e233-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1009" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2014.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1003" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152084v1</w:t>
+            <w:hyperlink r:id="rId1007" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1005" w:history="1">
+            <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota in preterm infants with gross blood in stools: A prospective, controlled study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Relationship between discordant response to HAART, Tregs, immune activation and low-level viraemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId953" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId955" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1008" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Hantova</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early human development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (4), pp.19672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1011" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7448/IAS.17.4.19672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earlhumdev.2014.07.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02045520v1</w:t>
+                <w:t xml:space="preserve">hal-04152084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1011" w:history="1">
+            <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High level of soluble programmed cell death ligand 1 in blood impacts overall survival in aggressive diffuse large B-Cell lymphoma: results from a french multicenter clinical trial.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gut microbiota in preterm infants with gross blood in stools: A prospective, controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gressier</w:t>
+                <w:t xml:space="preserve">M. B. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Damotte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">S. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pangault</w:t>
+                <w:t xml:space="preserve">A. Oulmaati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1016" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hantova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/leu.2014.137⟩</w:t>
+              <w:t xml:space="preserve">Early human development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.579-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1017" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earlhumdev.2014.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1011" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981338v1</w:t>
+            <w:hyperlink r:id="rId1012" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1017" w:history="1">
+            <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue hemoglobin monitoring is unable to follow variations of arterial hemoglobin during transitions from pulsatile to constant flow in cardiac surgery</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High level of soluble programmed cell death ligand 1 in blood impacts overall survival in aggressive diffuse large B-Cell lymphoma: results from a french multicenter clinical trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Henaine</w:t>
+                <w:t xml:space="preserve">D. Rossille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tran</w:t>
+                <w:t xml:space="preserve">M. Gressier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Koffel</w:t>
+                <w:t xml:space="preserve">D. Damotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1022" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pangault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiothoracic and Vascular Anesthesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.jvca.2013.06.026⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (12), pp.2367-2375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1023" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/leu.2014.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1017" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071549v1</w:t>
+            <w:hyperlink r:id="rId1018" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1023" w:history="1">
+            <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptococcosis in sarcoidosis: cryptOsarc, a comparative study of 18 cases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1024" w:history="1">
+            <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1025" w:history="1">
+            <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1026" w:history="1">
+            <w:hyperlink r:id="rId1027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1027" w:history="1">
+            <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QJM: An International Journal of Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 106 (6), pp.523-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1028" w:history="1">
+            <w:hyperlink r:id="rId1029" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/qjmed/hct052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1023" w:history="1">
+            <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1029" w:history="1">
+            <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adduct of malondialdehyde to hemoglobin: a new marker of oxidative stress that is associated with significant morbidity in preterm infants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Advanced glycation end products assessed by skin autofluorescence: a new marker of diabetic foot ulceration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vouillarmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Steghens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. C. Picaud</w:t>
+                <w:t xml:space="preserve">Paul Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Thivolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2013/901253⟩</w:t>
+              <w:t xml:space="preserve">Diabetes Technology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (7), pp.601-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1032" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/dia.2013.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1029" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168108v1</w:t>
+            <w:hyperlink r:id="rId1030" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1034" w:history="1">
+            <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic management changes and mortality rates over 30 years in ventricular septal rupture complicating acute myocardial infarction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk factors of mild rectal bleeding in very low birth weight infants: a case control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1015" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oulmaati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1014" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1034" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1035" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Morillon-Lutun</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Bresson</w:t>
+                <w:t xml:space="preserve">I. Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2013.06.009⟩</w:t>
+              <w:t xml:space="preserve">BMC Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1036" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2431-13-196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1039" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02282688v1</w:t>
+            <w:hyperlink r:id="rId1033" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1040" w:history="1">
+            <w:hyperlink r:id="rId1037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors of mild rectal bleeding in very low birth weight infants: a case control study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">Therapeutic management changes and mortality rates over 30 years in ventricular septal rupture complicating acute myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1038" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Morillon-Lutun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1042" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Jordan</w:t>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mewton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1039" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1040" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2431-13-196⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112, pp.1273--8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1041" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2013.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1040" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282692v1</w:t>
+            <w:hyperlink r:id="rId1042" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1037" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1044" w:history="1">
+            <w:hyperlink r:id="rId1043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced glycation end products assessed by skin autofluorescence: a new marker of diabetic foot ulceration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Adduct of malondialdehyde to hemoglobin: a new marker of oxidative stress that is associated with significant morbidity in preterm infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1044" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cipierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1014" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Michon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Thivolet</w:t>
+                <w:t xml:space="preserve">J. P. Steghens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1046" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Picaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes Technology &amp; Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/dia.2013.0009⟩</w:t>
+              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.901253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1047" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/901253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1044" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282720v1</w:t>
+            <w:hyperlink r:id="rId1043" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1047" w:history="1">
+            <w:hyperlink r:id="rId1048" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surgery of high-grade gliomas guided by fluorescence: a retrospective study of 22 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1048" w:history="1">
+            <w:hyperlink r:id="rId1049" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jacquesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1049" w:history="1">
+            <w:hyperlink r:id="rId1050" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Armoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1050" w:history="1">
+            <w:hyperlink r:id="rId1051" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Louis-Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochirurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 59, pp.9--16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1051" w:history="1">
+            <w:hyperlink r:id="rId1052" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuchi.2012.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1047" w:history="1">
+            <w:hyperlink r:id="rId1048" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1052" w:history="1">
+            <w:hyperlink r:id="rId1053" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malondialdehyde adduct to hemoglobin: a new marker of oxidative stress suitable for full-term and preterm neonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1030" w:history="1">
+            <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cipierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1031" w:history="1">
+            <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Steghens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1032" w:history="1">
+            <w:hyperlink r:id="rId1046" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Picaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013, pp.694014. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1054" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/694014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1053" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId1052" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1054" w:history="1">
+            <w:hyperlink r:id="rId1055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Selection Mechanism in the Identification and Validation of New&amp;quot;Omic&amp;quot; Biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1055" w:history="1">
+            <w:hyperlink r:id="rId1056" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Truntzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 06, pp.164--170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1056" w:history="1">
+            <w:hyperlink r:id="rId1057" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4172/jpb.1000276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1054" w:history="1">
+            <w:hyperlink r:id="rId1055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1057" w:history="1">
+            <w:hyperlink r:id="rId1058" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extremely low birthweight infants: how neonatal intensive care unit teams can reduce postnatal malnutrition and prevent growth retardation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Very Low Cerebral Blood Volume Predicts Parenchymal Hematoma in Acute Ischemic Stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1059" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Guy</w:t>
+                <w:t xml:space="preserve">L. Hermitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. H. Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ozenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nighoghossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Putet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. C. Picaud</w:t>
+                <w:t xml:space="preserve">I. K. Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 102, pp.242--8. </w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.2318--2320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1061" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apa.12092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.113.001751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1062" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02281570v1</w:t>
+            <w:hyperlink r:id="rId1058" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1063" w:history="1">
+            <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very Low Cerebral Blood Volume Predicts Parenchymal Hematoma in Acute Ischemic Stroke</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extremely low birthweight infants: how neonatal intensive care unit teams can reduce postnatal malnutrition and prevent growth retardation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1063" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Loys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hermitte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Nighoghossian</w:t>
+                <w:t xml:space="preserve">B. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. K. Mikkelsen</w:t>
+                <w:t xml:space="preserve">G. Putet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1046" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 44, pp.2318--2320. </w:t>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102, pp.242--8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.113.001751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/apa.12092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1063" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281840v1</w:t>
+            <w:hyperlink r:id="rId1067" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1062" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1067" w:history="1">
+            <w:hyperlink r:id="rId1068" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bladder dysfunction in hereditary spastic paraplegia: a clinical and urodynamic evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1068" w:history="1">
+            <w:hyperlink r:id="rId1069" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fourtassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1069" w:history="1">
+            <w:hyperlink r:id="rId1070" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jacquin-Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1070" w:history="1">
+            <w:hyperlink r:id="rId1071" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mc. Scheiber-Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1071" w:history="1">
+            <w:hyperlink r:id="rId1072" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hajjioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1072" w:history="1">
+            <w:hyperlink r:id="rId1073" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Luaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spinal Cord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50, pp.558--562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1073" w:history="1">
+            <w:hyperlink r:id="rId1074" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sc.2011.193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1067" w:history="1">
+            <w:hyperlink r:id="rId1068" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1074" w:history="1">
+            <w:hyperlink r:id="rId1075" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraocular sarcoidosis: association of clinical characteristics of uveitis with findings from F-labelled fluorodeoxyglucose positron emission tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1075" w:history="1">
+            <w:hyperlink r:id="rId1076" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1076" w:history="1">
+            <w:hyperlink r:id="rId1077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1025" w:history="1">
+            <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1077" w:history="1">
+            <w:hyperlink r:id="rId1078" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-D. Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 96, pp.99-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1078" w:history="1">
+            <w:hyperlink r:id="rId1079" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bjo.2010.194514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1079" w:history="1">
+            <w:hyperlink r:id="rId1080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1074" w:history="1">
+            <w:hyperlink r:id="rId1075" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1080" w:history="1">
+            <w:hyperlink r:id="rId1081" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein mass spectra data analysis for clinical biomarker discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1055" w:history="1">
+            <w:hyperlink r:id="rId1056" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Truntzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1081" w:history="1">
+            <w:hyperlink r:id="rId1082" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1082" w:history="1">
+            <w:hyperlink r:id="rId1083" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (2), pp.176-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1083" w:history="1">
+            <w:hyperlink r:id="rId1084" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bib/bbq019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1080" w:history="1">
+            <w:hyperlink r:id="rId1081" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1084" w:history="1">
+            <w:hyperlink r:id="rId1085" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of human papillomavirus persistence among women with equivocal or mildly abnormal cytology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Rationale for carbon ion therapy in high-grade glioma based on a review and a meta-analysis of neutron beam trials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId921" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId1086" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Demuth</w:t>
+                <w:t xml:space="preserve">M.-H. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1087" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Safaeian</w:t>
+                <w:t xml:space="preserve">P. Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1088" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1089" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Mizoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.24752⟩</w:t>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (1), pp.34-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1090" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2009.08.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1084" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539307v1</w:t>
+            <w:hyperlink r:id="rId1085" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1089" w:history="1">
+            <w:hyperlink r:id="rId1091" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationale for carbon ion therapy in high-grade glioma based on a review and a meta-analysis of neutron beam trials.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Predictors of human papillomavirus persistence among women with equivocal or mildly abnormal cytology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1090" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Pommier</w:t>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Plummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1092" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. C. Weber</w:t>
+                <w:t xml:space="preserve">Pe. Castle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1093" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-E. Mizoe</w:t>
+                <w:t xml:space="preserve">F. Demuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1094" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Safaeian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canrad.2009.08.141⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 126 (3), pp.684-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1095" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.24752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1095" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00485111v1</w:t>
+            <w:hyperlink r:id="rId1091" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1096" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term outcomes of chronic minimally conscious and vegetative states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1097" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Luauté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1098" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28015,87 +28015,87 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Methodological tools for critical reading of scientific articles in medicine].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 59 (8), pp.1119-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1083" w:history="1">
+            <w:hyperlink r:id="rId1084" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bib/bbq019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152128v1</w:t>
@@ -28106,64 +28106,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments méthodologiques pour la lecture critique d'article</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 59, pp.1119--1122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28188,77 +28188,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Correlation between Human Papillomavirus Prevalence and Cervical Cancer Incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Franceschi-Messant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Plummer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (3), pp.717-720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28292,77 +28292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative optimism in models involving both classical clinical and gene expression information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1055" w:history="1">
+            <w:hyperlink r:id="rId1056" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Truntzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9(434), pp.2762-2763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28396,90 +28396,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2-year prospective study of human papillomavirus persistence among women with a cytological diagnosis of atypical squamous cells of undetermined significance or low-grade squamous intraepithelial lesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Plummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schiffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Castle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Wheeler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28526,90 +28526,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive and discriminating three-risk-group prognostic scoring system for staging Hodgkin lymphomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Djeridane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28660,51 +28660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et Prédiction Application en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">incollection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, --, pp.602-607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28723,200 +28723,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effect of tamoxifen chemoprevention on long-term mortality in white women at high risk of breast cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modeling the effect of tamoxifen chemoprevention on long-term mortality in white women at high risk of breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 15, pp.347-352</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 15 (4), pp.347-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00008469-200608000-00008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428002v1</w:t>
+                <w:t xml:space="preserve">hal-04152142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1119" w:history="1">
+            <w:hyperlink r:id="rId1120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effect of tamoxifen chemoprevention on long-term mortality in white women at high risk of breast cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modelling the effect of tamoxifen chemoprevention on long-term mortality in white women at high risk of breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 15 (4), pp.347-352. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 15, pp.347-352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/00008469-200608000-00008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04152142v1</w:t>
+                <w:t xml:space="preserve">hal-00428002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -28928,286 +28928,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaparib in recurrent IDH-mutant high-grade glioma (OLAGLI).</w:t>
+                <w:t xml:space="preserve">Olaparib in recurrent IDH-mutant high-grade glioma (OLAGLI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ducray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fontanilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th Annual Meeting of the American Society of Clinical Oncology (2021 ASCO Annual Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, American Society of Clinical Oncology (ASCO), Jun 2021, Virtuel - Online, United States. pp.2007-2007, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, American Society of Clinical Oncology (ASCO), Jun 2021, Virtuel - Online, United States. pp.2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03603885v1</w:t>
+                <w:t xml:space="preserve">hal-04771464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1125" w:history="1">
+            <w:hyperlink r:id="rId1123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaparib in recurrent IDH-mutant high-grade glioma (OLAGLI)</w:t>
+                <w:t xml:space="preserve">Olaparib in recurrent IDH-mutant high-grade glioma (OLAGLI).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ducray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId1124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fontanilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th Annual Meeting of the American Society of Clinical Oncology (2021 ASCO Annual Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, American Society of Clinical Oncology (ASCO), Jun 2021, Virtuel - Online, United States. pp.2007</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, American Society of Clinical Oncology (ASCO), Jun 2021, Virtuel - Online, United States. pp.2007-2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.2021.39.15_suppl.2007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771464v1</w:t>
+            <w:hyperlink r:id="rId1123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse épigénétique pan-génomique par ATAC-sequencing des lymphoproliférations T matures.</w:t>
               </w:r>
@@ -29318,51 +29318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling individual disability course of multiple sclerosis patients using clinical and imaging data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceren Tozlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sappey-Marinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29443,64 +29443,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification en trajectoires de la progression individuelle des patients atteints de Sclérose en Plaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceren Tozlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29568,103 +29568,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence entre l’analyse biostatistique et les méthodes d’inversion hiérarchique bayésienne pour la recherche et la validation de biomarqueurs par spectrométrie de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Truntzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24° Colloque sur le traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGBM (Société Française du génie biologique et médical), Sep 2013, Brest, France</w:t>
@@ -29706,51 +29706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biomarqueurs émergents: intérêt et limites des études disponibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31° Journées de la Société Française de Sénologie et de Pathologie Mammaire (SFSPM), Lyon, 2009. Un cancer du sein : aujourd’ hui et demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Lyon, France. pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30264,51 +30264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Monteiro Martins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Piegay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Friggeri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Sa&#239;d Hacid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-026-01966-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Lestyan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourneret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bottemanne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Hassler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.06.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248090v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauld" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oriol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Depannemaecker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.04.011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189496v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Belka&#239;d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Clerc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Amini-Adle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20528" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rossignol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zannad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Massy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Azizi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chorfa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(25)01194-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ra Pennings" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mea Spanjaart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Thielen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Oerlemans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fleischer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2025017081" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40068-025-00401-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gossez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vigneron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vandermoeten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lepage" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Courcol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57706-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Larbre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ranchon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Herledan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18040565" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Drareni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reisya Rizki Riantiningtyas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Dougkas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2025.01.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411432v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rioufol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtct.2025.09.039" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bodinier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Peronnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Llitjos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Kreitmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Brengel-Pesce" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-024-04990-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516633v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belka&#239;d" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Milley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonjour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Augros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmorw.2024.100090" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Esparragosa Vazquez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sanson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chinot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontanilles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rivoirard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/noajnl/vdae078" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549344v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portefaix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dhelens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Recher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cour-Andlauer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Naudin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2022-325274" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854265v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751244v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Msika" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mathias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Boudigou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chambon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2024.09.115" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820526v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Moisan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Jaillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bonnet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moulin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fstro.2024.1416490" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549316v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Robert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Poghosyan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Filippello" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Caiazzo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(24)00035-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04661848v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Bienvenu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pavese" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guichon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leray" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae118" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04150647v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Herv&#233; Vacheron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepape" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monneret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueyffier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2023.154330" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150815v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Giai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;ron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roustit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Cracowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9648" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150774v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gallay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Allenbach" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Comarmond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nan.12900" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382493v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvernier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40264-023-01380-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04150657v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chiari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desebbe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Fischer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lena-Quintard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jvca.2023.04.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04150716v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Lundahl Ciano-Petersen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisse Robert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mu&#241;iz-Castrillo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Klich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200108" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150768v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Stevens" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tjitske Los-de Vries" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Langois-Jacques" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Clear" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phylicia Stathi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000863" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150813v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chouik" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazouill&#232;res" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Francoz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora de Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.15552" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04068161v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blein" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cerrato" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fleurie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005832" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04374201v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Savary" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Luciana" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huched&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tourbez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2023.101339" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150891v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Paganelli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel-Journel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carnicelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruffion" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boucher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bju.15915" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164879v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mewton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Picard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Derimay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grinberg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2023.05.016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144641v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barateau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Peyrot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Saade" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pozzetto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.ade0550" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384248v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Larbre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Romain-Scelle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reymond" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ladjouzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herledan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00432-023-04971-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320380v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Bienvenu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourget" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapuis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2023.11.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066053v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Jarrosson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Costechareyre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqi Tang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grimont" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202216629" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385824v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gerbaud-Coulas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dagonneau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Timsit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000006097" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04150720v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Vinke" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Combalia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertruida de Bock" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leyrat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-069090" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503909v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Farina" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Birzu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad-H&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Picca" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcad169" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151038v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savey" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Machut" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005297" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03954095v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202202-0357OC" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151045v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Sallmard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Perrouin-Verbe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Peyronnet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Biardeau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00345-021-03850-y" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151010v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perrier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Polazzi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lemelin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Fernandez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Labonne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13092" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150985v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Beaulieu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spanjaart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Roes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rachet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-022-03110-5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671106v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boh&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Abidi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quenot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04004-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150994v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Collomb" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dubromel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;lle Caffin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14030660" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164291v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decup" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dantony" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra David" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Garyga" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-021-04058-5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146486v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Sappey Marinier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Swan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort Boulch" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Batailler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Malatray" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-020-06346-1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150930v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Dijk" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2022008355" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828650v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Messika-Zeitoun" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attias" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piriou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Iung" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armoiry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2022.05.013" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04010093v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Alexis Tremblay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Peron" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Textoris" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01051-3" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632107v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Maillet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Iwaz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2022.104109" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245178v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Gasqui" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;rard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monsarrat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Lo&#239;g Turpin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11282-021-00530-w" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603873v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerriau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juillard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grandin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.09.004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151180v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Terrier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Terrier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41443-021-00426-7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065789v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;alix Mangin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Boespflug" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;herv&#233; Vacheron" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carpentier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.3760" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260533v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Nasser" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Larrieu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boussel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bazin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-021-01749-1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299661v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Ahmad" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02718-2020" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151083v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bourbon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fontaine" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mauduit" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sesques" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021004515" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04030603v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Conti" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rimmel&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.795052" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836857v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ozenne" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Chi&#234;m" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buyse" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8788" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327902v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubille" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Prieur" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouleti" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.121.056177" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03738376v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03274422v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delbove" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gueyffier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juillard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kalbacher" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maucort-Boulch" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0245619" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836853v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Idlhaj" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.202000001" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151079v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Allaouchiche" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esla Coz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-021-06535-7" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141339v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Biere" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ivanes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000512772" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453589v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Jamilloux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Romain-Scelle" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Morel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjikian" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10153398" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907601v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aussedat" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rey" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Safar" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Karlin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2021.1998483" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151198v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ranchin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bacchetta" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa225" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03328420v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiari" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2020.12.020" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395874v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duchamp-Viret" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Kim Nguyen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guyon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-047141" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384618v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711958v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hannoun" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kocevar" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Codjia" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotton" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00062-021-00995-6" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959038v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Trochu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2020.07.021" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361003v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.699532" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363013v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brunot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Klouche" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-021-06526-8" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165410v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Bolze" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. You" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lotz" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massardier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gladieff" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2020.02.015" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149088v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berger" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Amini&#8208;adl&#233;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Robinson" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thomas" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.2922" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02975496v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit You" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Bolze" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lotz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Massardier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gladieff" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.20.00803" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03269071v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iung" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Messika-Zeitoun" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutitie" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Trochu" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Armoiry" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circulationaha.120.049743" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151824v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pascal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilibert" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bottigioli" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verdu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16329" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065735v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marchetti" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Debarbieux" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulalhon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5826/dpc.1003a71" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151815v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-2788-8." TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939750v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilloton" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Camdessanche" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Latombe" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Neuschwander" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cantalloube" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.11.005" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151838v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottlaender" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amini-Adle" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robinson" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thomas" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16311" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03388909v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Assenat" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Langlois-Jacques" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glehen" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.11.035" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151843v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphy Denis" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Suchier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bah Mamadou" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Metaizeau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BPO.0000000000001206" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151928v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouillon" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perier-Muzet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poulalhon" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debarbieux" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.15906" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151785v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zaouche" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rabaste" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MAO.0000000000002742" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993062v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vial" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fagault" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Basset" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-020-00302-1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03246100v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poghosyan" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delaunay" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelascini" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iceta" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-037576" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368089v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Henri Bienvenu" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Tiffet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerfaud-Valentin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9123894" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385215v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151916v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Castel-Kremer" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forestier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hervieu" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000503901" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836884v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPA.0000000000001234" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486231v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gabay" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruffion" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Scheiber Nogueira" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Terrier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2019.02.003" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405549v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Vahanian" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.1616" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151899v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pochelu" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Thivichon-Prince" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Aouini" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Santamaria" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3738-0" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703438v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Tozlu" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae&#8208;hee Cho" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Nighoghossian" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Kl&#230;rke Mikkelsen" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14507" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836890v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delini&#232;re" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Baranchuk" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bessiere" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euz156" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385937v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385242v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vouillarmet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marsot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Helfre" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9059761" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703437v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hermier" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Thomalla" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14505" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151936v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Chaperon" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pacheco" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perard" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2018-312949" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151907v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delaunay" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Disse" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(19)31914-2" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195202v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espalieu" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sterkers" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(19)30475-1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328933v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rosenwald" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bens" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjana Advani" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Barrans" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Copie-Bergman" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.19.00743" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151922v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3638-3" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309333v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Debarbieux" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Depaepe" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chouvet" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2018.10.047" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465801v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Vacheron" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Friggeri" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iwaz" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allaouchiche" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bohe" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2019.11.009" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006507v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836883v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lambert" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munier" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djz030" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151943v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Danaila" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laurencin" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caire" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000006737" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151849v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01683000v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picaud" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giovannelli" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201600198" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151948v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumortier" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Poinsot" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Thimonier" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambon-Augoyard" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2018.04.011" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338044v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Jardel" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pu&#233;chal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Quellec" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pagnoux" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidou" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2018.01.022" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PVD2CGH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151982v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Martel" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Franceschi" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Plummer" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31280" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151961v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Couray-Targe" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Teisseire" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196596" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490359v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morel" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab Waheed Manati" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nony" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bessi&#232;re" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clc.22884" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151997v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neuville" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Codas" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ravier" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badet" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2017.10.013" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003312v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Obadia" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leurent" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1805374" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151954v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Filliatre-Clement" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.2512" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151987v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viridiana Kocaba" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mouchel" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fleury" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Marty" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Janin-Manificat" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ICO.0000000000001501" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151978v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petiot" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thivolet-Bejui" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000005160" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151966v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bachy" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Maurer" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Habermann" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gelas-Dore" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2017-11-816405" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531646v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerfault" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grangeat" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beaulieu" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2075-8" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600112v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marcais" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Drai" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carlier" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2017-00104" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943794v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auxenfans" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Marty" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Damour" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000006885" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848036v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teuma" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelletier" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amini-Adl" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00280-017-3300-2" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152040v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Solly" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Koering" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminetou Mint Mohamed" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-2304" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152023v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Funck-Brentano" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia H&#233;lias-Rodzewicz" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beauchet" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12606" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049678v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gay" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aguera" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Senechal" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tainturier" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Berlier" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.1086" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943818v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joosten" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Desebbe" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suehiro" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Murphy" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essiet" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bja/aew461" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049681v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helfre" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grange" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riche" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thivolet" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2016.12.001" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542985v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balsat" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boissel" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2017.01.012" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970163v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Marquet" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapelon-Abric" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cohen-Aubart" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;rard" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36141/svdld.v34i1.5368" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970160v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semarthrit.2017.03.005" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2D49CR7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601054v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schaaf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andre" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#239;l Altman" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Placide" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jew028" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827441v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cour" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-017-4805-1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814370v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bellocq" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2016-308539" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049668v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. de Lachomette" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Della" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duprey" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosset" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2016.06.014" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775433v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lajoinie" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Janiaud" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Henin" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-C&#233;dric Gleize" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berlion" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/14651858.CD012783" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152030v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02053636v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malfroy" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wallet" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chardonnal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sens" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suronc.2015.11.003" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012354v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dreyfus" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Fischer Fumeaux" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remontet" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Essomo Megnier Mbo Owono" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laborie" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2015.07.019" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797276v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jamilloux" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerever" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerfaud-Valentin" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broussolle" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00457-2016" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887860v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sigaux" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahon" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouletreau" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revsto.2016.01.012" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847009v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durel" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Aouba" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bienvenu" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deshayes" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Copp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000003027" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850055v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Cazalis" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pachot" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-016-1362-x" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049886v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stare" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850032v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vouillarmet" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thivolet" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdiacomp.2016.01.022" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953707v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Wallet" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ledochowski" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernet" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2016.03.004" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXHBRDQC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012362v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franchi" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bagur" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malicier" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.12888" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKQ74PW9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910927v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Skowron" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bensaid" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balme" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Depaepe" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kanitakis" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.13832" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J9S9PZT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792615v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Durel" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marignier" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthoux" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-016-8092-5" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016397v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delannoy" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Page" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaaki" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7162190" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049883v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ritzenthaler" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacalm" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Cho" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Klaerke Mikkelsen" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jon.12312" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7V59CQ1G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828785v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Villat" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Attal" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brulat" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dom&#233;jean" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-016-1484-0" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012380v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kejzar" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6749" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S78DHB7Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044960v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cortet" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deneux-Tharaux" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupont" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Charles Rudigoz" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jog.12528" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LM23KLRH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018999v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wach" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kodjikian" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-014-2772-6" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152066v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2015.02.010" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044768v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Subtil" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zerbib" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Baguet" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jhh.2014.29" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850559v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barba" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ninet" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/md.0000000000002318" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044774v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraud" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Cho" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nighoghossian" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deiana" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jon.12225" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4F6FRW3G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025619v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025612v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nove-Josserand" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maia" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ogassawara" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018965v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saison" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costedoat-Chalumeau" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961203314547795" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804722v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Obadia" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mewton" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4244/EIJV10I11A232" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018974v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berard" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.12515" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9044DHG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044752v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Febvay" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perard" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2014-306353" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044957v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Martel" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plummer" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Franceschi" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.27969" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044934v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosch" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumortier" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy. Scoazec" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wendum" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025618v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ozenne" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ik. Mikkelsen" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hermier" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ribe" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jon.12255" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPJZ7077-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018978v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riou" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plaisant" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kassai" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Claris" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.12924" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FCE87F239319C736EF06C91395B25682D03BF44F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025620v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ostergaard" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxv004" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911435v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saison" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chidiac" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malcus" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofv063" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953678v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.13212" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2P566N34-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025613v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2015.07.018" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045125v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908880v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ferry" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demaret" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Venet" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cei.12278" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071537v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duvoisin" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischer" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giannoni" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4414/smw.2014.13981" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071535v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj. Fischer" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm. Essomo Megnier-Mbo" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2013.07.007" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827826v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Debette" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Parratte" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pauly" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2014.03.025" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385345v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hee Cho" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kallus" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Wagner" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000366266" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071554v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debette" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parratte" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pauly" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2014.07.001" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005386v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueyffier F." TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subtil F." TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejan-Angoulvant T." TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zerbib" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baguet Jp" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045523v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robine" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hot" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2014.02.026" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046815v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000000021" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152084v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7448/IAS.17.4.19672" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045520v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Said" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hays" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oulmaati" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hantova" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2014.07.004" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00981338v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossille" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gressier" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damotte" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pangault" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2014.137" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071549v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faulcon" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henaine" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tran" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koffel" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jvca.2013.06.026" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873410v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varron" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sitbon" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmed/hct052" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168108v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cipierre" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Steghens" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Picaud" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/901253" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282688v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morillon-Lutun" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farhat" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresson" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2013.06.009" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8P2BNDM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282692v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Said" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jordan" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2431-13-196" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282720v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Michon" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/dia.2013.0009" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281844v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacquesson" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducray" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louis-Tisserand" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2012.07.002" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401781v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/694014" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446487v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Truntzer" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/jpb.1000276" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281570v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Loys" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guy" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Putet" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.12092" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69GFZN7P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281840v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hermitte" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. K. Mikkelsen" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.113.001751" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296817v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourtassi" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Scheiber-Nogueira" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajjioui" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luaute" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sc.2011.193" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698151v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahmi" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deshayes" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Grange" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2010.194514" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-W746M16B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645216v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jouve" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbq019" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539307v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe. Castle" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demuth" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Safaeian" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24752" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485111v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Baron" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pommier" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Weber" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Mizoe" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2009.08.141" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK8XRNVW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539241v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luaut&#233;" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tell" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quelard" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sarraf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152128v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303865v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428135v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Franceschi-Messant" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-07-2691" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428280v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-434" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434638v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schiffman" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Castle" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Wheeler" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/516784" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434919v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djeridane" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colonna" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.22394" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434723v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428002v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152142v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00008469-200608000-00008" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603885v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducray" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chinot" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2021.39.15_suppl.2007" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771464v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04827419v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Golfier" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mareschal" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chebel" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hadj-Hamou" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tesson" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143242v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sappey-Marinier" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vukusic" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand-Dubief" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143306v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vukusic" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03996401v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575352v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04576996v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202505" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692081v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudoin-Gobert Maude" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Merida" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Monteiro Martins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Piegay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Friggeri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Sa&#239;d Hacid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-026-01966-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189496v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Belka&#239;d" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Clerc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Amini-Adle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20528" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289456v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ra Pennings" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mea Spanjaart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Thielen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Oerlemans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fleischer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2025017081" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40068-025-00401-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454191v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rossignol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zannad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Massy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Azizi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chorfa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(25)01194-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411426v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Lestyan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourneret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bottemanne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Hassler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.06.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauld" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oriol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Depannemaecker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.04.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248086v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Larbre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ranchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Herledan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18040565" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014587v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gossez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vigneron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vandermoeten" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lepage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Courcol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57706-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Drareni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reisya Rizki Riantiningtyas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Dougkas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2025.01.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411432v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rioufol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtct.2025.09.039" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516633v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belka&#239;d" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Milley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonjour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Augros" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmorw.2024.100090" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615487v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Esparragosa Vazquez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sanson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chinot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontanilles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rivoirard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/noajnl/vdae078" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bodinier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Peronnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Llitjos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Kreitmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Brengel-Pesce" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-024-04990-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549344v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portefaix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dhelens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Recher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cour-Andlauer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Naudin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2022-325274" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854265v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751244v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Msika" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mathias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Boudigou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chambon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2024.09.115" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549316v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Robert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Poghosyan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Filippello" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Caiazzo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(24)00035-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820526v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legris" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Moisan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Jaillard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moulin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fstro.2024.1416490" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04661848v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Bienvenu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pavese" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guichon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leray" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae118" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503909v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Farina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Birzu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad-H&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Picca" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mu&#241;iz-Castrillo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcad169" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04150720v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Vinke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Combalia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertruida de Bock" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leyrat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-069090" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04150647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Herv&#233; Vacheron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepape" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monneret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueyffier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2023.154330" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150815v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Giai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;ron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roustit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Cracowski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9648" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04150657v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chiari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desebbe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Fischer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lena-Quintard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jvca.2023.04.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04150716v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Lundahl Ciano-Petersen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisse Robert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Klich" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200108" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150768v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Stevens" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tjitske Los-de Vries" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Langois-Jacques" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Clear" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phylicia Stathi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000863" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150813v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chouik" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazouill&#232;res" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Francoz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora de Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.15552" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04068161v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blein" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cerrato" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fleurie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005832" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04374201v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Savary" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Luciana" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huched&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tourbez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2023.101339" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150774v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gallay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Allenbach" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Comarmond" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nan.12900" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382493v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvernier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40264-023-01380-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150891v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Paganelli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel-Journel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carnicelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruffion" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boucher" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bju.15915" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164879v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mewton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Picard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Derimay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grinberg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2023.05.016" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384248v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Larbre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Romain-Scelle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reymond" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ladjouzi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herledan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00432-023-04971-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144641v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barateau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Peyrot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Saade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pozzetto" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.ade0550" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320380v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Bienvenu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourget" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapuis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2023.11.002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066053v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Jarrosson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Costechareyre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqi Tang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grimont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202216629" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385824v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gerbaud-Coulas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dagonneau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Timsit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000006097" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632107v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Maillet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decup" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dantony" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Iwaz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2022.104109" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04010093v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Alexis Tremblay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Peron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Textoris" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01051-3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245178v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Gasqui" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;rard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monsarrat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Lo&#239;g Turpin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11282-021-00530-w" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151038v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Machut" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005297" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151045v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Sallmard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Perrouin-Verbe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Peyronnet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Biardeau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00345-021-03850-y" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151010v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perrier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Polazzi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lemelin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Fernandez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Labonne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13092" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150985v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Beaulieu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spanjaart" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Roes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rachet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-022-03110-5" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03954095v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202202-0357OC" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671106v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boh&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Abidi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quenot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04004-1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150994v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Collomb" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dubromel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;lle Caffin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14030660" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146486v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Sappey Marinier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Swan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort Boulch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Batailler" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Malatray" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-020-06346-1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164291v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra David" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Garyga" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-021-04058-5" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150930v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Dijk" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2022008355" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828650v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Messika-Zeitoun" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attias" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piriou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Iung" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armoiry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2022.05.013" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361003v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Larrieu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boussel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bazin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.699532" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363013v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brunot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Klouche" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-021-06526-8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151180v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Terrier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Terrier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41443-021-00426-7" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065789v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;alix Mangin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Boespflug" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;herv&#233; Vacheron" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carpentier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.3760" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260533v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Nasser" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-021-01749-1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299661v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Ahmad" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02718-2020" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603873v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerriau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juillard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grandin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.09.004" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327902v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubille" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Prieur" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouleti" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.121.056177" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03274422v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delbove" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gueyffier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juillard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kalbacher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maucort-Boulch" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0245619" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836853v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Idlhaj" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.202000001" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03738376v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151083v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bourbon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fontaine" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mauduit" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sesques" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021004515" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836857v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ozenne" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Chi&#234;m" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buyse" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8788" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04030603v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Conti" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rimmel&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.795052" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141339v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Biere" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ivanes" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000512772" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151079v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Allaouchiche" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esla Coz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-021-06535-7" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453589v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Jamilloux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Romain-Scelle" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Morel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjikian" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10153398" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907601v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aussedat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rey" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Safar" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Karlin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2021.1998483" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03328420v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiari" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2020.12.020" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395874v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duchamp-Viret" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Kim Nguyen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guyon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-047141" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151198v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ranchin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bacchetta" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa225" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711958v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hannoun" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kocevar" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Codjia" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotton" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00062-021-00995-6" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384618v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959038v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Trochu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2020.07.021" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368089v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Henri Bienvenu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Tiffet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerfaud-Valentin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9123894" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385215v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zaouche" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rabaste" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MAO.0000000000002742" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151916v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Castel-Kremer" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forestier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hervieu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000503901" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03246100v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poghosyan" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delaunay" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelascini" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iceta" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-037576" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165410v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Bolze" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. You" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lotz" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massardier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gladieff" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2020.02.015" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149088v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berger" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Amini&#8208;adl&#233;" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Robinson" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thomas" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.2922" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065735v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marchetti" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Debarbieux" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulalhon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5826/dpc.1003a71" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151815v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-2788-8." TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939750v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilloton" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Camdessanche" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Latombe" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Neuschwander" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cantalloube" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.11.005" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151824v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pascal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilibert" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bottigioli" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verdu" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16329" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02975496v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit You" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Bolze" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lotz" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Massardier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gladieff" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.20.00803" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03269071v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iung" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Messika-Zeitoun" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutitie" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Trochu" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Armoiry" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circulationaha.120.049743" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151838v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottlaender" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amini-Adle" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robinson" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thomas" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16311" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03388909v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Assenat" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Langlois-Jacques" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glehen" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.11.035" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151928v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouillon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perier-Muzet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poulalhon" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debarbieux" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.15906" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151785v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151843v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphy Denis" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Suchier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bah Mamadou" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Metaizeau" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BPO.0000000000001206" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993062v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vial" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fagault" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Basset" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-020-00302-1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465801v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Vacheron" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Friggeri" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iwaz" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allaouchiche" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bohe" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2019.11.009" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836883v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lambert" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djz030" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006507v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delini&#232;re" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Baranchuk" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bessiere" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euz156" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151849v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vouillarmet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marsot" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Helfre" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9059761" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151943v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Danaila" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laurencin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caire" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000006737" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836884v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPA.0000000000001234" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486231v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gabay" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruffion" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Scheiber Nogueira" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Terrier" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2019.02.003" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836890v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385937v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385242v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703437v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae&#8208;hee Cho" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Kl&#230;rke Mikkelsen" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hermier" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Thomalla" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14505" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151899v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pochelu" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Thivichon-Prince" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Aouini" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Santamaria" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3738-0" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405549v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Vahanian" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.1616" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703438v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Tozlu" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Nighoghossian" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14507" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151936v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Chaperon" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pacheco" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2018-312949" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151907v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delaunay" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Disse" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(19)31914-2" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195202v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espalieu" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sterkers" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(19)30475-1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328933v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rosenwald" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bens" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjana Advani" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Barrans" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Copie-Bergman" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.19.00743" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151922v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3638-3" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309333v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Debarbieux" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Depaepe" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chouvet" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2018.10.047" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531646v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerfault" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grangeat" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beaulieu" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2075-8" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01683000v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picaud" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giovannelli" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201600198" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151948v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumortier" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Poinsot" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Thimonier" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambon-Augoyard" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2018.04.011" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338044v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Jardel" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pu&#233;chal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Quellec" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pagnoux" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidou" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2018.01.022" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PVD2CGH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490359v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morel" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab Waheed Manati" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nony" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bessi&#232;re" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clc.22884" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151997v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neuville" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Codas" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ravier" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2017.10.013" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003312v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Obadia" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leurent" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1805374" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151982v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Martel" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Franceschi" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Plummer" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31280" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151961v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Couray-Targe" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Teisseire" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196596" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151987v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viridiana Kocaba" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mouchel" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fleury" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Marty" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Janin-Manificat" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ICO.0000000000001501" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151954v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Filliatre-Clement" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.2512" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151978v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petiot" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thivolet-Bejui" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000005160" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151966v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bachy" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Maurer" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Habermann" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gelas-Dore" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2017-11-816405" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049668v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. de Lachomette" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Della" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duprey" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosset" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2016.06.014" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775433v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lajoinie" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Janiaud" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Henin" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-C&#233;dric Gleize" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berlion" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/14651858.CD012783" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814370v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bellocq" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2016-308539" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152030v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminetou Mint Mohamed" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balsat" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Koering" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boissel" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2017.01.012" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC1P6TML-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600112v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marcais" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Drai" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carlier" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2017-00104" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848036v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teuma" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelletier" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amini-Adl" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00280-017-3300-2" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152040v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Solly" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-2304" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152023v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Funck-Brentano" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia H&#233;lias-Rodzewicz" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beauchet" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12606" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943794v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auxenfans" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Marty" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Damour" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000006885" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049678v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gay" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aguera" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Senechal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tainturier" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Berlier" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.1086" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943818v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joosten" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Desebbe" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suehiro" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Murphy" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essiet" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bja/aew461" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049681v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helfre" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grange" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riche" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thivolet" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2016.12.001" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542985v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970160v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cohen-Aubart" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapelon-Abric" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Marquet" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semarthrit.2017.03.005" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2D49CR7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970163v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;rard" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36141/svdld.v34i1.5368" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827441v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cour" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-017-4805-1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601054v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schaaf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andre" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#239;l Altman" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Placide" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jew028" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02053636v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malfroy" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wallet" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chardonnal" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sens" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suronc.2015.11.003" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012354v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dreyfus" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Fischer Fumeaux" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remontet" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Essomo Megnier Mbo Owono" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laborie" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2015.07.019" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797276v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jamilloux" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerever" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerfaud-Valentin" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broussolle" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00457-2016" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887860v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sigaux" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahon" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouletreau" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revsto.2016.01.012" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049886v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stare" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850055v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Cazalis" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pachot" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-016-1362-x" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847009v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durel" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Aouba" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bienvenu" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deshayes" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Copp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000003027" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953707v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Wallet" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ledochowski" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernet" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2016.03.004" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXHBRDQC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850032v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vouillarmet" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thivolet" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdiacomp.2016.01.022" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910927v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Skowron" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bensaid" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balme" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Depaepe" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kanitakis" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.13832" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J9S9PZT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792615v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Durel" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marignier" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthoux" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-016-8092-5" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012362v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franchi" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bagur" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malicier" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.12888" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKQ74PW9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016397v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delannoy" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Page" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaaki" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7162190" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049883v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ritzenthaler" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacalm" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Cho" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Klaerke Mikkelsen" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jon.12312" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7V59CQ1G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828785v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Villat" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Attal" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brulat" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dom&#233;jean" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-016-1484-0" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012380v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kejzar" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6749" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S78DHB7Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025613v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nove-Josserand" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maia" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ogassawara" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2015.07.018" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953678v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.13212" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2P566N34-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044960v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cortet" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deneux-Tharaux" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupont" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Charles Rudigoz" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jog.12528" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LM23KLRH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018999v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wach" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kodjikian" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-014-2772-6" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152066v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2015.02.010" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850559v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barba" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ninet" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/md.0000000000002318" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044774v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraud" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Cho" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nighoghossian" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deiana" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jon.12225" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4F6FRW3G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025619v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025612v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018965v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saison" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costedoat-Chalumeau" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961203314547795" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804722v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Obadia" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mewton" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4244/EIJV10I11A232" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018974v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berard" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.12515" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9044DHG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044752v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Febvay" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perard" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2014-306353" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044768v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Subtil" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zerbib" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Baguet" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jhh.2014.29" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025618v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ozenne" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ik. Mikkelsen" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hermier" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ribe" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jon.12255" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPJZ7077-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044957v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Martel" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plummer" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Franceschi" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.27969" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044934v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosch" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumortier" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy. Scoazec" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wendum" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018978v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riou" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plaisant" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kassai" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Claris" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.12924" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FCE87F239319C736EF06C91395B25682D03BF44F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025620v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ostergaard" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxv004" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911435v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saison" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chidiac" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malcus" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofv063" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071549v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faulcon" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henaine" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tran" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koffel" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jvca.2013.06.026" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045125v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908880v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ferry" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demaret" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Venet" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cei.12278" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827826v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Debette" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Parratte" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pauly" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2014.03.025" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385345v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hee Cho" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kallus" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Wagner" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000366266" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071554v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debette" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parratte" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pauly" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2014.07.001" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071537v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duvoisin" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischer" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giannoni" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4414/smw.2014.13981" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071535v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj. Fischer" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm. Essomo Megnier-Mbo" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2013.07.007" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005386v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueyffier F." TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subtil F." TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejan-Angoulvant T." TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zerbib" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baguet Jp" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046815v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hot" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000000021" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045523v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robine" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2014.02.026" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152084v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7448/IAS.17.4.19672" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045520v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Said" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hays" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oulmaati" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hantova" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2014.07.004" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00981338v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossille" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gressier" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damotte" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pangault" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2014.137" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873410v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varron" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sitbon" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmed/hct052" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282720v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Michon" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/dia.2013.0009" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282692v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Said" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jordan" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2431-13-196" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282688v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morillon-Lutun" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farhat" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresson" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2013.06.009" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8P2BNDM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168108v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cipierre" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Steghens" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Picaud" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/901253" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281844v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacquesson" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducray" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louis-Tisserand" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2012.07.002" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401781v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/694014" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446487v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Truntzer" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/jpb.1000276" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281840v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hermitte" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. K. Mikkelsen" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.113.001751" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281570v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Loys" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guy" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Putet" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.12092" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69GFZN7P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296817v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourtassi" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Scheiber-Nogueira" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajjioui" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luaute" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sc.2011.193" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698151v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahmi" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deshayes" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Grange" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2010.194514" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-W746M16B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645216v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jouve" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbq019" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485111v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Baron" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pommier" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Weber" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Mizoe" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2009.08.141" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539307v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe. Castle" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demuth" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Safaeian" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24752" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539241v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luaut&#233;" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tell" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quelard" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sarraf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152128v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303865v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428135v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Franceschi-Messant" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-07-2691" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428280v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-434" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434638v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schiffman" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Castle" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Wheeler" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/516784" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434919v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djeridane" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colonna" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.22394" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434723v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152142v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00008469-200608000-00008" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428002v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771464v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducray" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603885v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chinot" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2021.39.15_suppl.2007" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04827419v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Golfier" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mareschal" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chebel" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hadj-Hamou" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tesson" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143242v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sappey-Marinier" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vukusic" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand-Dubief" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143306v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vukusic" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03996401v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575352v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04576996v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202505" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692081v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudoin-Gobert Maude" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Merida" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>