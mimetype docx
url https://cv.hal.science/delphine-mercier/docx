--- v0 (2026-03-28)
+++ v1 (2026-05-05)
@@ -1705,1732 +1705,1732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02403700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte-Rendu de &amp;quot;La fragilité des liens marchands. Sociologie de la sous-traitance internationale.&amp;quot; de A. Surubaru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (3), pp.327-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01389423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La GRH offshore des entreprises transnationales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue Economia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L'humain dans l'entreprise, une entreprise humaine !, 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01284087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Las luchas por el &amp;quot;oro azul&amp;quot;: Desde las movilizaciones comunitarias por el agua hasta la internacionalización de las políticas ambientales. Un análisis en varios niveles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers-Cuadernos CEMCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Serie BlueGrass (Numéro 01), pp.3-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01398118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The offshore human resource management: the case of transnational and cross-border companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Ciencias Sociales, DS-FCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28, pp.13 - 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02178976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion de recursos humanos offshore. El caso de las empresas transnacionales y fronterizas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Ciencias Sociales DC-FCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (37), pp. 13-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01235052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coalitions mutiniveaux d'action publique. Un modèle interprétatif des conflits pour l'eau dans les Amériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Mayaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des IFRE. Zoom sur la production scientifique des instituts français de recherche à l'étranger (UMIFRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Urbanisme et déréglement climatique, 1, pp.63-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tournée des facteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Demazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 58 (3), pp.327-328. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/sdt.977⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 45 (2), pp.237 - 258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0038-0296(03)00016-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...41 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mexique dans les migrations internationales : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue Economia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, L'humain dans l'entreprise, une entreprise humaine !, 26</w:t>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00719802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propositions pour un cadre théorique unifié et une méthodologie d'analyse des projets dans les organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bidart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Ciencias Sociales DC-FCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 28 (37), pp. 13-25</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (36), pp.84-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The offshore human resource management: the case of transnational and cross-border companies</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00652469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affranchissement et exception au coeur des frontières profitables.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Ciencias Sociales, DS-FCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 28, pp.13 - 25</w:t>
+              <w:t xml:space="preserve">Critique économique : La revue des économiste critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.109 - 132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création d'entreprises entre autonomisation et intégration : comparaison de deux processus dans l'aire métropolitaine marseillaise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des IFRE. Zoom sur la production scientifique des instituts français de recherche à l'étranger (UMIFRE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Urbanisme et déréglement climatique, 1, pp.63-80</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (1), pp 87-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La tournée des facteurs</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00441413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création d'entreprises entre autonomisation et intégration : comparaison de deux processus dans l'aire métropolitaine marseillaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (1), pp.87-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00403479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'articulation entre dynamiques économique, sociale et politique dans la transition des aires d'ancienne industrialisation : comparaison des cas de Sagunto (Espagne) et de La Ciotat (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-R. Gallego Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (4), pp.773-806</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00356583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'articulation entre dynamique économique, sociale et politique dans la transition des aires d'ancienne industrialisation : comparaison des cas de Sagunto (Espagne) et de La Ciotat (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ramon Gallego Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economies et Sociétés, série "Développement, croissance et progrès"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (4), pp.773-805</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00464694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aveuglement organisationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12, pp.40-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'orange bleue&amp;quot;. Une autre histoire de la mondialisation : production et circulation des agrumes sud-américaines. Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lamanthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (3), pp.249-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.9.249-256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire de l'orange fraîche ou celle des réseaux &amp;quot;ethniques&amp;quot; dans la région Cuenca de la Plata.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Supervielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (3), pp.271-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.9.271-281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00436957v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ceguera organizacional : una aproximacion metodologica al funcionamiento de las organizaciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CONfines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2-3, pp.75-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00436944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mail carriers’ routes: Managerial standards, collective regulation and work activity strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Demazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 45 (2), pp.237 - 258. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0038-0296(03)00016-5⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 48 (Supplément 1), pp.1 - 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2006.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...1002 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soctra.2006.02.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02558176v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00436944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques internationales de normalisation</w:t>
               </w:r>
@@ -3514,204 +3514,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02136016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Politiques internationales de normalisation : quelques jalons pour la recherche empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dudouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56 (3), pp.367-392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00436962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Los métodos de difusión y apropiación de las herramientas de gestión en el proceso de globalización : dos estudios de caso en los extremos de América Latina : México y Uruguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Supervielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologia del Trabajo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 58, pp.63-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00436945v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-00436962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des relations inter-organisationnelles dans des territoires en transition : des compétences clés sous contrainte de l'Histoire</w:t>
               </w:r>
@@ -6962,50 +6962,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00485955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transición de los modos productivos en el Area Metropolitana de Monterrey y su territorializacion : el proceso de terciarizacion de la economia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UANL. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuando México enfrenta la Globalización, Permanencias y cambios en el Area Metropolitana de Monterrey,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.311-320, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02136806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les zones franches d'exportation industrielle et le droit du travail - Quelles sont les implications d'un régime d'exception dans la recomposition de relations professionnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7014,302 +7087,229 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondialisation et recomposition des relations professionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octares Editions, pp.235-247, 2010, Le travail en débats, 9782915346824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00591196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contexte et ses ingrédients dans l'analyse de processus : conceptualisation et méthode</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ewan Oiry</w:t>
+                <w:t xml:space="preserve">Les contextes et les ingrédients dans un processus organisationnel : le cas de la transition d'un Chantier Naval à un Cluster Grande Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ariel Mendez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processus : concepts et méthode pour l'analyse temporelle en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Academia Bruylant, pp.29-41, 2010</w:t>
+              <w:t xml:space="preserve">, Academia Bruylant, pp.43-56, 2010, Intellection ; 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00493128v1</w:t>
+                <w:t xml:space="preserve">halshs-00493135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contextes et les ingrédients dans un processus organisationnel : le cas de la transition d'un Chantier Naval à un Cluster Grande Plaisance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Mercier</w:t>
+                <w:t xml:space="preserve">Le contexte et ses ingrédients dans l'analyse de processus : conceptualisation et méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ariel Mendez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processus : concepts et méthode pour l'analyse temporelle en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Academia Bruylant, pp.43-56, 2010, Intellection ; 11</w:t>
+              <w:t xml:space="preserve">, Academia Bruylant, pp.29-41, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00493135v1</w:t>
+                <w:t xml:space="preserve">halshs-00493128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système et la méthode</w:t>
               </w:r>
@@ -7863,165 +7863,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Do &amp;quot;logistical&amp;quot; neighbourhoods really form clusters ? Scattered forms of resistance. A look back at four places: Marseille, Calais, Leicester and Shannon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logistic Clusterisation, Production Regimes And Workers' Resistance.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liège Université; PragmApolis, Oct 2025, Liège (Belgique), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05302592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le plan de gestion des données. Enjeux, outils et pratiques collaboratives de recherche. Retour d’experience le projet Le Grand Entrepôt (ANR).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le plan de gestion des données. Enjeux, outils et pratiques collaboratives de recherche.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche sur les Amériques - CREDA; Institut des Hautes Etudes de l'Amérique Latine - IHEAL; CNRS; IRD; Campus Condorcet - Humathèque; Université Sorbonne Nouvelle, Mar 2025, Paris, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05184461v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05302592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Logistique et ses Monstres.</w:t>
               </w:r>
@@ -8372,510 +8372,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04780314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Big Warehouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Forné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Night of Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Royaume Uni; Maison Française d'Oxford, Feb 2024, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les mondes du travail en Amérique Latine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APHG - Association des Professeurs d'Histoire et de Géographie; Maison des Sciences de l'Homme de Dijon; UB - Université de Bourgogne, Jan 2024, DIJON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04429250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Gran Bodega. Una industria emergente del almacenamiento.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Night of Ideas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Royaume Uni; Maison Française d'Oxford, Feb 2024, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">El capitalismo recargado. Revoluciones logisticas, infraestructuras y almacenamientos.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Mayor de San Andrés; CIDES-UMSA; Laboratoire d'Economie et de Sociologie du Travail; Maison Française d'Oxford, Apr 2024, La Paz (Virtual), Bolivia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04550555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités environnementales à Colón (Panama), favoriser le commerce maritime international à tout prix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanext 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La Gran Bodega. Una industria emergente del almacenamiento.</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnography of the warehouses of the world. Territories in boxes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">El capitalismo recargado. Revoluciones logisticas, infraestructuras y almacenamientos.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Mayor de San Andrés; CIDES-UMSA; Laboratoire d'Economie et de Sociologie du Travail; Maison Française d'Oxford, Apr 2024, La Paz (Virtual), Bolivia</w:t>
+              <w:t xml:space="preserve">Workplace ethnography: fields and challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RC30 - Research Committee Sociology of Work - International Sociological Association, Nov 2024, On Line, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04819486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques tranfrontalières et leurs impacts sur les marchés du travail.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La question migratoire dans les sociétés post-industrielles. Regards croisés sur l'Eurorégion Nord-Transmanche.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société - MESHS; Maison des Sciences Humaines de l'Université Libre de Bruxelles; Maison des Sciences de l'Homme de l'Université de Liège; Maison Française d'Oxford, Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04742251v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04819486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grand Entrepôt, une industrie émergente du stockage. Quelle révolution logistique ?</w:t>
               </w:r>
@@ -9075,50 +9075,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04369270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Table Ronde : Les (im)mobilités géographiques lors du passage à la vie adulte en contexte pandémique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque interuniversitaire sur la jeunesse - CIJ (2ème Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire-Réseau de recherche sur la jeunesse du Québec.; Observatoire Jeunes et Société; Les offices jeunesses internationaux du Québec - LOJIQ; Office franco-québécois pour la jeunesse - OFQJ, Jun 2021, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03249626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Globalization and Migration in the Tempest of the 'return of Borders'.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9127,126 +9196,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges of the 21st Century : Democracy, Environment, Inequalites, Intersectionnality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Sociological Association, Feb 2021, Porto Alegre (On line), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03149205v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03249626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marchés du travail transnationaux et les délocalisations dans la tourmente du 'retour' des frontières.</w:t>
               </w:r>
@@ -10559,165 +10559,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01403031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La entrada en la carrera laboral y/o en la carrera migratoria: enfoque teórico sobre un análisis en términos de segmentación del mercado de trabajo internacional y un análisis en términos de “carrera” profesional migratoria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recuperacion de la centralidad del trabajo en America Latina. Actores, perspectivas y desfios. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociacion Latinoamericana de Estudios del Trabajo, Aug 2016, Buenos Aires, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01403060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La gestion ‘hors sol’ (offshore) de la main d’œuvre dans le cas des entreprises transnationales et transfrontalières.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quinzièmes journées internationales de sociologie du travail (JIST) : « Crises et mondes du travail »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JIST - JOurnées Internationales de Sociologie du Travail, May 2016, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01403016v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01403060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations et travail : nouvelles approches théoriques et empiriques</w:t>
               </w:r>
@@ -11521,165 +11521,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00672764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les zones franches d'exportation industrielles, un exemple de conflit d'usage du territoire : zone frontalière ou zone juridiquement définie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Vivre et tracer les frontières dans les mondes contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Tanger, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The go between of the globalisation : from the old productive territories to the new ones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st ISA Forum of Sociology, (RC30) 5 to 8 of September 2008, Barcelona, Spain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00327493v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00458009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones franches d'exportation industrielle et le droit du travail. Quelles sont les implications d'un régime d'exception dans la recomposition des relations professionnelles ? Regards sur le Mexique et l'Amérique Centrale</w:t>
               </w:r>
@@ -11728,50 +11728,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00458008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La modernisation par le bas ou les nouvelles formes du travail mondialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CADYS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les zones franches d'exportation industrielle et le droit du travail. Quelles sont les implications d'un régime d'exception dans la recomposition des relations professionnelles ? Regards sur le Mexique et l'Amérique Centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11780,126 +11849,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIème Congrès International des sociologues de langue française (CR 25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Istambul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00458007v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00458006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modernisation par le bas ou les nouvelles formes du travail mondialisé.</w:t>
               </w:r>
@@ -15802,118 +15802,206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vue sur les conteneurs du port industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane-Anjalaï Clemessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transport de conteneur en camion, CMA CGM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille (FR), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chargement de conteneurs sur un porte-conteneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15935,81 +16023,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille (FR), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Vue sur les conteneurs du port industriel</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vue sur l'entrepôt du port industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane-Anjalaï Clemessy</w:t>
@@ -16023,75 +16111,75 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille (FR), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chargement de conteneurs sur un porte-conteneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
@@ -16111,81 +16199,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille (FR), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Vue sur l'entrepôt du port industriel</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port industriel, grue et ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane-Anjalaï Clemessy</w:t>
@@ -16199,386 +16287,748 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille (FR), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Port industriel, grue et ferry</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stockage de marchandise en entrepôt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille (FR), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Stockage de marchandise en entrepôt</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grue, port industriel de Marseille Fos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marseille (FR), France. 2023</w:t>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port industriel, transport de conteneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport maritime, détail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vue sur le port industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepôt de Logistique, Marseille, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Marseille La Calade, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Vue sur le port industriel</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port industriel, vue générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grue, port industriel de Marseille Fos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tour CMA CGM et port</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16587,73 +17037,148 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunnel de chargement, port industriel de Marseille Fos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérieur d'entrepôt, stocks de marchandises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16662,73 +17187,1964 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grue portuaire, Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrée de Cofrapex, entreprise de logistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port industriel, transport de marchandises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutique de vêtements traditionnels, Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vue de la rue de l'Etoile, Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porte-conteneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tour CMA CGM et port</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stockage de marchandise dans une arrière-boutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grues, CMA CGM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port industriel, vue générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port industriel, grues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port industriel, transport de conteneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conteneurs et vue sur les collines de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conteneurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vue d'une rue de Marseille, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conteneurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérieur d'entrepôt, palettes, Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérieur d'entrepôt, stocks de marchandises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérieur d'entrepôt, stocks de marchandises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérieur d'entrepôt, stocks de marchandises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrepôt des Savonneries du Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tour CMA CGM et travaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulldozer, travaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conteneurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détail de la tour du siège de CMA CGM de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16737,73 +19153,377 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vente de vêtements dans la rue, Marseille, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrepôt, panneaux de sécurité, Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrepôt des Savonneries du Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edifices en construction près du port</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455658v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port industriel, transport de conteneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16812,73 +19532,598 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferries, port industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port industriel, vue générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port industriel, Marseille Fos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tour CMA CGM et port</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devanture du snack &amp;quot;le corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérieur d'entrepôt, stocks de marchandises, gros plan sur palette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port industriel, vue générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grue, port industriel de Marseille Fos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16887,73 +20132,148 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tour CMA CGM au soir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport maritime, détail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16962,73 +20282,148 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferry, port industriel de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port industriel, vue générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17037,5511 +20432,2116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Grue, port industriel de Marseille Fos</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferry et cathédrale au fond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tunnel de chargement, port industriel de Marseille Fos</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport de conteneur, port industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tour CMA CGM et port</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devanture de boutique de prêt à porter féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Porte-conteneur</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérieur d'entrepôt, stocks de marchandises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport de marchandises en chariot élévateur, Savonnerie du Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailleur transportant des marchandises sur un diable, centre ville, Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le port de Beyrouth, Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01785809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailleurs domestiques syriens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Piraud-Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Miri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Drawing. A partir d'une image de Delphine Mercier France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille, France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dessin)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01785853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zone Franche de Beyrouth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01489754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processions Mineurs - Guanajuato - Mexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Guanajuato, Mexico. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02119085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction du Tunel Emisor au Mexique, Etat de Mexico.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Mexico DF, Mexico. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01224564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El precio del agua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Guanajuato, Mexico. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02119151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mi Sierra - Miradas e Investigaciones sobre la Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Bessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bahuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Mascota, Mexico. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01153519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontera Mexico Estado Unidos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Tijuana, Mexico. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01088563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où vivent les déportés à Tijuana ? Marginalité dans la ville ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tijuana, Mexico. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01088773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontière Mexique - Etats-Unis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille, France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01088612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontera Costa Rica - Nicaragua N°6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Peñas Blanca, Costa Rica. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01217045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontera Costa Rica - Nicaragua N°5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Peñas Blanca, Costa Rica. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01216552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontera Costa Rica / Nicaragua N°4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Costa Rica. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01216545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontera Costa Rica - Nicaragua N°1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Peñas Blanca, Costa Rica. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01216392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontera Costa Rica - Panama N°1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Paso Canoas, Panama. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01217051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontera Costa Rica - Nicaragua N°9. Los fabricantes de fronteras.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Peñas Blanca, Costa Rica. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01217493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontera Costa Rica - Nicaragua N°8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Peñas Blanca, Costa Rica. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01217049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontera Costa Rica - Nicaragua N°2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Peñas Blanca, Costa Rica. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01216415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontera Guatemala - El Salvador N°1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, San Cristobal, Guatemala. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01217054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontera Costa Rica - Nicaragua N°7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Peñas Blanca, Costa Rica. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01217048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontera Costa Rica - Nicaragua N°10. Los fabricantes de fronteras.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Peñas Blanca, Costa Rica. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02119031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontera Costa Rica Nicaragua N°3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Costa Rica. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01216426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontera Honduras - Nicaragua N°1. Los fabricantes de fronteras.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Frontera Las Manos, Honduras. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...73 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...3346 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02119063v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">medihal-01216426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprise de Textile Zone Franche de Tanger</w:t>
               </w:r>
@@ -22908,51 +22908,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DB0A442"/>
+    <w:nsid w:val="68999F54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23056,51 +23056,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5733C39B"/>
+    <w:nsid w:val="699B39B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23204,51 +23204,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7AA6355B"/>
+    <w:nsid w:val="40062BA1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23441,51 +23441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-mercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2892-0215" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161993990" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/284639230" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-7412-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:delphine.mercier@univ-amu.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:delphine.mercier@cnrs.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05345214v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152dq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Al Husseini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.004.0009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928937v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le B&#233;langer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Atkin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.13525" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03336200v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Samzun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.1904" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l da Cruz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8764" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chiffoleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Thoemmes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.8883" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Labadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2020.0020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8753" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667820v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.2175" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407890v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zu&#241;iga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel V&#225;zquez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.039.0032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403700v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Mayaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4422ex0001v1942016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398118v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389423v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.977" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01284087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094148v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02140421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0296(03)00016-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719802v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652469v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brochier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gilson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441413v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356583v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Gallego Bono" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403479v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464694v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramon Gallego Bono" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tripier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661451v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.249-256" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436957v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Supervielle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.271-281" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE33CEFE0A4D8173B3F034510A95125679C10FB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02558176v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2006.02.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436944v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136016v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dudouet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.563.0367" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436945v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Supervielle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436962v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351651v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436946v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671826v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007369v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136850v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136839v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862796v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/le-travail-et-la-societe-francaise/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784462v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peraldi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;lat-Couhet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Forn&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/le-grand-entrepot/1039-la-logistique-et-ses-monstres.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391585v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piraud-Fournet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/comment-leurope-a-sous-traite-lencampement-des-refugies-syriens-au-moyen-orient/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485568v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Z&#250;&#241;iga Gonz&#225;lez Victor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tplondon.com/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688453v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474066v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peraldi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914315v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643907v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809864v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909155v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Exbalin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312486v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Palacios" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contreras Camilo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436971v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312490v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/1609" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.1609" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05058147v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marella Lewandowski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369174v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ampuero-Ruiz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cockel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthempress.com/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05007427v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919107v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/en/livre/?GCOI=27574100011580" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494452v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485575v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990121v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciencepress.mnhn.fr/fr" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158133v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389487v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643867v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liseuse.harmattan.fr/978-2-336-29178-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490420v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Correia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158435v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Villareal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490422v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485955v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591196v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136806v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493128v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493135v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490424v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406412v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406414v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437020v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464700v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158144v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.atheles.org/economietravail/delitdegestion/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184461v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05302592v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184199v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Mellakh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184131v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05444849v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184342v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04780314v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04429250v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482715v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04662396v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04550555v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742251v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819486v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380647v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369222v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369270v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149205v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03249626v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447600v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442483v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178645v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178875v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318322v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430821v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679264v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819065v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135754v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137850v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969936v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137904v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137914v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894254v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01770297v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679334v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643618v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403031v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403016v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403060v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535047v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;cosse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tucci" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216102v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216112v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312481v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311108v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312478v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909154v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312477v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323262v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323267v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672764v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chamoreau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327493v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458009v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458008v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458007v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458006v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458010v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458012v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458015v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132673v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458013v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458011v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458018v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450832v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458020v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458017v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450831v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458019v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458016v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008100v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008679v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007331v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007378v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008757v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007472v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rychen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007475v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007379v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007478v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008840v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02438690v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dahdah" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270246v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Bessy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Leparquier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbousson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225731v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216514v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216479v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Sulmont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216456v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075327v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Macias" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322983v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cavagnoud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Garcia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326631v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ten Bel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bardet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457972v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086337v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184271v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668126v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771058v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226824v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida S&#233;hili" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091473v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane-Anjala&#239; Clemessy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091468v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091565v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091567v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091571v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091563v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091559v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091552v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091484v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091539v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091577v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03738659v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091605v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091609v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04039546v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086084v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086127v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086092v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086117v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086109v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086098v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086095v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04455575v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04455624v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086130v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086081v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073470v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04039421v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04039448v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04039470v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091579v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073461v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073454v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04039538v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04024000v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086125v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091586v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091582v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086118v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086091v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086108v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091601v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091590v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091584v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073474v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073441v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04455641v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086103v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086097v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086113v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086086v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086122v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04039505v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091606v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073500v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04455658v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073480v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04024029v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091595v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073465v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086115v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086104v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086100v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086112v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086119v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086114v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086101v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086089v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073450v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04039491v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073490v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01785809v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01785853v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01489754v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02119085v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01224564v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02119151v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01153519v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01088563v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01088773v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01088612v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01217045v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01216552v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01217493v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01217049v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01217051v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01216392v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01216545v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01216415v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01217054v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01217048v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02119031v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02119063v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01216426v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01489744v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02183220v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Aspe" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gallin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01562157v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basdevant Michel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-mercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2892-0215" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161993990" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/284639230" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-7412-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:delphine.mercier@univ-amu.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:delphine.mercier@cnrs.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05345214v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152dq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Al Husseini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.004.0009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928937v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le B&#233;langer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Atkin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.13525" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03336200v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Samzun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.1904" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l da Cruz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8764" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chiffoleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Thoemmes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.8883" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Labadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2020.0020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8753" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667820v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.2175" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407890v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zu&#241;iga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel V&#225;zquez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.039.0032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403700v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Mayaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4422ex0001v1942016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.977" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01284087v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094148v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02140421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0296(03)00016-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719802v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652469v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brochier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gilson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441413v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403479v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356583v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Gallego Bono" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464694v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramon Gallego Bono" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tripier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661451v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.249-256" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436957v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Supervielle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.271-281" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE33CEFE0A4D8173B3F034510A95125679C10FB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436944v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02558176v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2006.02.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136016v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dudouet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.563.0367" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436962v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436945v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Supervielle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351651v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436946v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671826v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007369v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136850v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136839v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862796v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/le-travail-et-la-societe-francaise/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784462v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peraldi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;lat-Couhet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Forn&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/le-grand-entrepot/1039-la-logistique-et-ses-monstres.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391585v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piraud-Fournet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/comment-leurope-a-sous-traite-lencampement-des-refugies-syriens-au-moyen-orient/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485568v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Z&#250;&#241;iga Gonz&#225;lez Victor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tplondon.com/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688453v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474066v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peraldi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914315v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643907v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809864v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909155v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Exbalin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312486v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Palacios" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contreras Camilo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436971v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312490v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/1609" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.1609" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05058147v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marella Lewandowski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369174v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ampuero-Ruiz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cockel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthempress.com/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05007427v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919107v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/en/livre/?GCOI=27574100011580" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494452v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485575v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990121v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciencepress.mnhn.fr/fr" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158133v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389487v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643867v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liseuse.harmattan.fr/978-2-336-29178-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490420v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Correia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158435v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Villareal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490422v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485955v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136806v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591196v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493135v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490424v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406412v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406414v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437020v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464700v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158144v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.atheles.org/economietravail/delitdegestion/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05302592v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184461v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184199v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Mellakh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184131v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05444849v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184342v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04780314v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482715v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04429250v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04550555v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04662396v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819486v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742251v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380647v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369222v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369270v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03249626v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149205v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447600v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442483v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178645v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178875v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318322v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430821v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679264v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819065v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135754v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137850v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969936v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137904v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137914v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894254v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01770297v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679334v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643618v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403031v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403060v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403016v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535047v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;cosse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tucci" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216102v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216112v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312481v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311108v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312478v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909154v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312477v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323262v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323267v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672764v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chamoreau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458009v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327493v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458008v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458006v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458007v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458010v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458012v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458015v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132673v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458013v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458011v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458018v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450832v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458020v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458017v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450831v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458019v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458016v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008100v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008679v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007331v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007378v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008757v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007472v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rychen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007475v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007379v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007478v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008840v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02438690v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dahdah" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270246v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Bessy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Leparquier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbousson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225731v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216514v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216479v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Sulmont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216456v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075327v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Macias" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322983v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cavagnoud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Garcia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326631v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ten Bel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bardet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457972v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086337v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184271v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668126v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771058v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226824v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida S&#233;hili" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091473v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane-Anjala&#239; Clemessy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091468v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091565v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091567v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091559v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091571v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091563v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091484v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091552v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091539v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091577v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086092v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086084v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086127v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086117v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091605v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03738659v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086109v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086098v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091609v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086095v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04039546v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086081v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073470v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086130v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04039448v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04039421v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04455624v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04455575v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04039470v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086091v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086118v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086108v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086125v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091586v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091582v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04024000v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091579v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04039538v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073461v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073454v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073441v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073474v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091590v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091601v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091584v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04455641v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086086v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04024029v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073500v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073480v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04455658v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086122v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086113v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086103v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086097v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091606v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04039505v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073465v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086104v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086100v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091595v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086115v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086112v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086119v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086114v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086101v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04039491v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073450v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086089v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073490v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01785809v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01785853v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01489754v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02119085v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01224564v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02119151v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01153519v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01088563v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01088773v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01088612v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01217045v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01216552v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01216545v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01216392v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01217051v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01217493v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01217049v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01216415v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01217054v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01217048v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02119031v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01216426v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02119063v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01489744v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02183220v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Aspe" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gallin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01562157v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basdevant Michel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>