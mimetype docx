--- v1 (2026-05-05)
+++ v2 (2026-05-31)
@@ -757,3168 +757,3168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03928937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Premier confinement : le grand déménagement vers le télétravail à domicile. Quel télétravail confiné ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Gérer le travail. Protéger les salariés et télétravailler en situation de pandémie., 11, pp.147-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03480593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les frontières, des rues comme les autres. Travailler dans les rues, les travailleuses et travailleurs des rues et des passages de frontières. Mexique – Amérique centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Samzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images du travail, travail des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/itti.1904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03336200v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« I Walk and I Cross the line ». Le cas des opérateurs transnationaux des centres d’appels au Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 153, pp.27-43. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.8764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.8764⟩</w:t>
+                <w:t xml:space="preserve">halshs-03216738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des dispositifs d’exception comme laboratoires de la mondialisation : le cas des zones industrielles qualifiées en Jordanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taher Labadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (2), pp.186-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.2020.0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03152323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps et migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/temporalites.8883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03290005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Taher Labadi</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. L’entrée du Mexique dans le modèle libéral-exportateur : de la bifurcation brutale à ses effets sur la relation formation / emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Le Mexique, une relation formation-emploi à l'épreuve des frontières professionnelles, 153, pp.7-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.8753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03216729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Galinier et Aurore Monod Becquelin, Las cosas de la noche, una mirada diferente Mexico, Edition CEMCA, 2016, 241 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.2175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01667820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travaux et Recherches dans les Amériques du Centre, Procesos Mexicanos y Centroamericanos: la historia singular de TRACE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Zuñiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intervención - Revista Internacional de Conservación, Restauración y Museología.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15, pp.63-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01407890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie des modes de gestion de main-d'oeuvre &amp;quot;hors sol&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les désindustrialisations (re)visitées, 39 (1), pp.31-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.039.0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01502470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-Rendu de &amp;quot;La fragilité des liens marchands. Sociologie de la sous-traitance internationale.&amp;quot; de A. Surubaru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (3), pp.327-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01389423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La GRH offshore des entreprises transnationales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue Economia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L'humain dans l'entreprise, une entreprise humaine !, 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01284087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las luchas por el &amp;quot;oro azul&amp;quot;: Desde las movilizaciones comunitarias por el agua hasta la internacionalización de las políticas ambientales. Un análisis en varios niveles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers-Cuadernos CEMCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Serie BlueGrass (Numéro 01), pp.3-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01398118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-level policy coalitions an interpretative model of water conflicts in the Americas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Mayaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ambiente and Sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (4), pp.153-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1809-4422ex0001v1942016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02403700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The offshore human resource management: the case of transnational and cross-border companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Ciencias Sociales, DS-FCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28, pp.13 - 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02178976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion de recursos humanos offshore. El caso de las empresas transnacionales y fronterizas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Ciencias Sociales DC-FCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (37), pp. 13-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01235052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coalitions mutiniveaux d'action publique. Un modèle interprétatif des conflits pour l'eau dans les Amériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Mayaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des IFRE. Zoom sur la production scientifique des instituts français de recherche à l'étranger (UMIFRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Urbanisme et déréglement climatique, 1, pp.63-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tournée des facteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Demazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (2), pp.237 - 258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0038-0296(03)00016-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mexique dans les migrations internationales : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00719802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propositions pour un cadre théorique unifié et une méthodologie d'analyse des projets dans les organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bidart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (36), pp.84-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00652469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affranchissement et exception au coeur des frontières profitables.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique économique : La revue des économiste critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.109 - 132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aveuglement organisationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12, pp.40-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'articulation entre dynamiques économique, sociale et politique dans la transition des aires d'ancienne industrialisation : comparaison des cas de Sagunto (Espagne) et de La Ciotat (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-R. Gallego Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (4), pp.773-806</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00356583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création d'entreprises entre autonomisation et intégration : comparaison de deux processus dans l'aire métropolitaine marseillaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22 (2), pp.186-207. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 10 (1), pp.87-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Delphine Mercier</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00403479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création d'entreprises entre autonomisation et intégration : comparaison de deux processus dans l'aire métropolitaine marseillaise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (1), pp 87-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Méhaut</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00441413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'articulation entre dynamique économique, sociale et politique dans la transition des aires d'ancienne industrialisation : comparaison des cas de Sagunto (Espagne) et de La Ciotat (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ramon Gallego Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Gérer le travail. Protéger les salariés et télétravailler en situation de pandémie., 11, pp.147-170</w:t>
+              <w:t xml:space="preserve">Economies et Sociétés, série "Développement, croissance et progrès"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (4), pp.773-805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Delphine Mercier</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00464694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire de l'orange fraîche ou celle des réseaux &amp;quot;ethniques&amp;quot; dans la région Cuenca de la Plata.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Supervielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ideas.2175⟩</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (3), pp.271-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.9.271-281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Isabel Vázquez</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00436957v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'orange bleue&amp;quot;. Une autre histoire de la mondialisation : production et circulation des agrumes sud-américaines. Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lamanthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervención - Revista Internacional de Conservación, Restauración y Museología.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (3), pp.249-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.9.249-256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Delphine Mercier</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los efectos de los malentendidos : aproximacion metodologica para circunscribir una Ceguera organizacional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Latinoamericana de Estudios del Trabajo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (18), pp.79-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...164 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00436946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mail carriers’ routes: Managerial standards, collective regulation and work activity strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Demazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 58 (3), pp.327-328. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/sdt.977⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 48 (Supplément 1), pp.1 - 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2006.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...1491 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ceguera organizacional : una aproximacion metodologica al funcionamiento de las organizaciones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONfines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2-3, pp.75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00436944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...103 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques internationales de normalisation : quelques jalons pour la recherche empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dudouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 56 (3), pp.367. </w:t>
+              <w:t xml:space="preserve">, 2006, 56 (3), pp.367-392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00436962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los métodos de difusión y apropiación de las herramientas de gestión en el proceso de globalización : dos estudios de caso en los extremos de América Latina : México y Uruguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Supervielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia del Trabajo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 58, pp.63-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00436945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques internationales de normalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dudouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...79 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 56 (3), pp.367-392</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 56 (3), pp.367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.563.0367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Supervielle</w:t>
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">halshs-02136016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des relations inter-organisationnelles dans des territoires en transition : des compétences clés sous contrainte de l'Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32 (164), p. 253-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00351651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre homogénéisation par les normes et logiques d'actions différenciées : la production d'oranges en Argentine et Uruguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.751-774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4012,51 +4012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires territoriales et « empreinte » de l'histoire: le cas de Grasse et de la Ciotat en région PACA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4854,51 +4854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water conflicts hydrocracy in the Americas : coalitions, networks, policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4906,51 +4906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEE-USP, pp.444, 2018, 978-85-86923-49-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -4985,51 +4985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doce Conflictos y luchas por el &amp;quot;oro azul&amp;quot; en America: Bolivia, Brasil, Colombia, Estados Unidos, Mexico y Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5403,77 +5403,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numéro spécial de la revue Géographie, économie et société, vol 9, n°3 : &amp;quot;L'orange bleue. Une autre histoire de la mondialisation : production et circulation des agrumes sud-américaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lamanthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavoisier, pp.349, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5517,51 +5517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.183, 2004, Sociologie, 9782271062796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
@@ -6215,51 +6215,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomadism: A forgotten paradigm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aline Averbough; Nejma Goutas; Sophie Mery. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nomad Lives. From Prehistoric times to the present day.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6536,51 +6536,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01643867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler avec le temps</w:t>
+                <w:t xml:space="preserve">Le système et la méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bidart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brochier</w:t>
@@ -6623,69 +6623,69 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ariel Mendez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processus : concepts et méthode pour l'analyse temporelle en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Academia Bruylant, pp.5-9, 2010, Intellection</w:t>
+              <w:t xml:space="preserve">, Academia Bruylant, pp.219-240, 2010, Intellection</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00490420v1</w:t>
+                <w:t xml:space="preserve">halshs-00490424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacia un sistema integrado de transporte urbano en el Area Metropolitana de Monterrey?: La figura del hombre camion.</w:t>
               </w:r>
@@ -6751,51 +6751,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02158435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un système d'analyse des processus</w:t>
+                <w:t xml:space="preserve">Travailler avec le temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bidart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brochier</w:t>
@@ -6838,85 +6838,214 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ariel Mendez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processus : concepts et méthode pour l'analyse temporelle en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Academia Bruylant, pp.5-9, 2010, Intellection</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00490420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un système d'analyse des processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bidart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ariel Mendez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Processus : concepts et méthode pour l'analyse temporelle en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Academia Bruylant, pp.11-26, 2010, Intellection</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00490422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier les contextes et les ingrédients dans un processus organisationnel : le cas de la transition du Chantier Naval de La Ciotat au Cluster de Grande Plaisance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6932,228 +7061,228 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processus, concepts et méthode pour l'analyse temporelle en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia Bruylant, pp.43-56, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00485955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les zones franches d'exportation industrielle et le droit du travail - Quelles sont les implications d'un régime d'exception dans la recomposition de relations professionnelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondialisation et recomposition des relations professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octares Editions, pp.235-247, 2010, Le travail en débats, 9782915346824</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transición de los modos productivos en el Area Metropolitana de Monterrey y su territorializacion : el proceso de terciarizacion de la economia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UANL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuando México enfrenta la Globalización, Permanencias y cambios en el Area Metropolitana de Monterrey,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.311-320, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02136806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contextes et les ingrédients dans un processus organisationnel : le cas de la transition d'un Chantier Naval à un Cluster Grande Plaisance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7173,73 +7302,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ariel Mendez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processus : concepts et méthode pour l'analyse temporelle en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia Bruylant, pp.43-56, 2010, Intellection ; 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contexte et ses ingrédients dans l'analyse de processus : conceptualisation et méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7259,431 +7388,302 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ariel Mendez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processus : concepts et méthode pour l'analyse temporelle en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia Bruylant, pp.29-41, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Mario Correia</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transitions et différenciation des &amp;quot;clusters d'arrivée&amp;quot;. Comparaison Sagunto/La Ciotat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ramon Gallego Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Ariel Mendez. </w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processus : concepts et méthode pour l'analyse temporelle en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academia Bruylant, pp.219-240, 2010, Intellection</w:t>
+              <w:t xml:space="preserve">Des anciens tissus productifs aux nouveaux clusters : quelle transition ? Un regard comparatif Provence-Alpes-Côte d'Azur, Piémont, Comunitat Valenciana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : L'Harmattan, pp.31-51, 2008, Emploi, Industrie et Territoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00437020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'industrie maquiladora d'exportation mexicaine à 40 ans : modèle économique, modèle juridique, modèle social ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virginie Baby-Collin, Delphine Mercier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud à Sud : dynamiques sociales et spatiales Amérique Latine/Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix-en-Provence : Presses Universitaires de Provence, pp.133-151, 2008, Monde contemporain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00406412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production territoriale de l'espace industriel en reconversion, en transition, en émergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des anciens tissus productifs aux nouveaux clusters : quelle transition ? Un regard comparatif Provence-Alpes-Côte d'Azur, Piémont, Comunitat Valenciana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : L'Harmattan, pp.205-214, 2008, Emploi, Industrie et Territoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00406414v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-00437020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure du &amp;quot;marin chef d'entreprise</w:t>
               </w:r>
@@ -7863,310 +7863,310 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le plan de gestion des données. Enjeux, outils et pratiques collaboratives de recherche. Retour d’experience le projet Le Grand Entrepôt (ANR).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le plan de gestion des données. Enjeux, outils et pratiques collaboratives de recherche.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche sur les Amériques - CREDA; Institut des Hautes Etudes de l'Amérique Latine - IHEAL; CNRS; IRD; Campus Condorcet - Humathèque; Université Sorbonne Nouvelle, Mar 2025, Paris, Campus Condorcet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05184461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Logistique et ses Monstres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Peraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Mellakh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Knowing Justice in the Anthropocene.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociological Association - RC30 Sociology of Work, Jul 2025, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05184199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Do &amp;quot;logistical&amp;quot; neighbourhoods really form clusters ? Scattered forms of resistance. A look back at four places: Marseille, Calais, Leicester and Shannon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistic Clusterisation, Production Regimes And Workers' Resistance.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Liège Université; PragmApolis, Oct 2025, Liège (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05302592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...114 lines deleted...]
-                <w:t xml:space="preserve">Kamal Mellakh</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The movement industry and the storage industry : From the informal to the Popular economy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowing Justice in the Anthropocene.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Sociological Association - RC30 Sociology of Work, Jul 2025, Rabat, Maroc</w:t>
-[...67 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, International Sociological Association - RC30 Sociology of Work, Jul 2025, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05184131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -8303,579 +8303,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05184342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ethnography of the warehouses of the world. Territories in boxes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workplace ethnography: fields and challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RC30 - Research Committee Sociology of Work - International Sociological Association, Nov 2024, On Line, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04819486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dynamiques tranfrontalières et leurs impacts sur les marchés du travail.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La question migratoire dans les sociétés post-industrielles. Regards croisés sur l'Eurorégion Nord-Transmanche.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société - MESHS; Maison des Sciences Humaines de l'Université Libre de Bruxelles; Maison des Sciences de l'Homme de l'Université de Liège; Maison Française d'Oxford, Mar 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04742251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Gran Bodega. Una industria emergente del almacenamiento.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El capitalismo recargado. Revoluciones logisticas, infraestructuras y almacenamientos.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Mayor de San Andrés; CIDES-UMSA; Laboratoire d'Economie et de Sociologie du Travail; Maison Française d'Oxford, Apr 2024, La Paz (Virtual), Bolivia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04550555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalités environnementales à Colón (Panama), favoriser le commerce maritime international à tout prix ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oceanext 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Big Warehouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Forné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Night of Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Royaume Uni; Maison Française d'Oxford, Feb 2024, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mondes du travail en Amérique Latine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APHG - Association des Professeurs d'Histoire et de Géographie; Maison des Sciences de l'Homme de Dijon; UB - Université de Bourgogne, Jan 2024, DIJON, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04429250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La tranzición de la Revista TRACE, desafío digital.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40 AÑOS DE TRACE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Etudes Mexicaines et Centraméricaines, Nov 2024, Mexico, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04780314v1</w:t>
-              </w:r>
-[...481 lines deleted...]
-                <w:t xml:space="preserve">halshs-04742251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grand Entrepôt, une industrie émergente du stockage. Quelle révolution logistique ?</w:t>
               </w:r>
@@ -9075,178 +9075,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04369270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Globalization and Migration in the Tempest of the 'return of Borders'.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Miri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Challenges of the 21st Century : Democracy, Environment, Inequalites, Intersectionnality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociological Association, Feb 2021, Porto Alegre (On line), Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03149205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Table Ronde : Les (im)mobilités géographiques lors du passage à la vie adulte en contexte pandémique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interuniversitaire sur la jeunesse - CIJ (2ème Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire-Réseau de recherche sur la jeunesse du Québec.; Observatoire Jeunes et Société; Les offices jeunesses internationaux du Québec - LOJIQ; Office franco-québécois pour la jeunesse - OFQJ, Jun 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03249626v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03149205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marchés du travail transnationaux et les délocalisations dans la tourmente du 'retour' des frontières.</w:t>
               </w:r>
@@ -9364,234 +9364,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le pavillon ivre des mondialisations et des migrations dans la tourmente du &amp;quot;retour des frontières&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence dans le cadre de la Chaire de recherche du Canada - Dynamiques Migratoires Mondiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Laval, Sep 2019, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02318322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Migration et Travail : articuler migration et travail pour comprendre la division internationale des marchés du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comptrasec, Epicene, Gresco, Bordeaux Population Health, Filmer le travail, Région Nouvelle Aquitaine, CNRS, Université de Bordeaux, Université de Pau et des Pays de l'Adour,; Université de Poitiers, Unversité Confédérale Léonard de Vinci, Chaire d'excellence iPOPs, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02178645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le 'pavillon ivre' des mondialisations et des migrations dans la tourmente du 'retour des frontières'.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'été - Migrations et Mondialisations. Au-delà des frontières.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ceped, MIGRINTER, URMIS, IRD, Université de Poitiers, Université Paris Descartes, Institut Convergence Migrations, Jul 2019, Bondy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02178875v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02318322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La division internationale du travail, travail en &amp;quot;chaîne&amp;quot;, travail &amp;quot;attaché&amp;quot;, travail à façon...</w:t>
               </w:r>
@@ -9640,194 +9640,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02430821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The international comparison in the social sciences: form societal analysis to transnational analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social enterprises and research methods: Qualitative methods, mixed methods and international comparisons COST-CNRS-EMES International Training School.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COST, CNRS, LEST, Jun 2018, Carry le Rouet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02137914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La gobernanza del agua los desafíos de la metropolización »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop International « En Torno al Agua », El Agua : Recurso o Mercancia.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Guanajuato, Jan 2018, Guanajuato, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The “encampment” of Syrian refugees in the Middle East: Overcoming the frontiers of vulnerability through work.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Miri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conflict and Migration in the Middle East.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR, IFPO, LEST, LAU, IFEA, AMU, Jun 2018, Beyrouth, Lebanon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01819065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impact des mobilisations pour l’eau sur l’internationalisation des politiques environnementales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Conference BlueGrass</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Sao Paolo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01679264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’encampement » des réfugiés syriens au Moyen Orient : déborder les frontières de la vulnérabilité par le travail.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Miri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9843,73 +9981,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les réfugiés syriens au Moyen Orient. Encampement, vulnérabilités et travail.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séminaire MIGTRAV; Séminaire MIMED; ANR LAJEH, Feb 2018, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02135754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do we speak about migration and labour? The vocabulary which articulate migration and work in a critical perspective of analyses of migration in the context of globalization and resurgence of racial boundaries.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9925,73 +10063,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Power, Violence and Justice: Reflections, Responses and Responsibilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toronto, Canada. pp.552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02137850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'encampement&amp;quot; des réfugiés syriens au Moyen Orient : déborder les frontières de la vulnérabilité par le travail.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10007,280 +10145,224 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail des déplacés syriens : de la migration forcée au travail sans-droits.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Saint Joseph de Beyrouth, IFPO - Institut Français du Proche Orient, Mar 2018, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01969936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones franches : un dispositif public/privé international. Quelle contribution au développement d’un espace transnational ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur les transformations sociales et économiques du Maroc à l’heure de la globalisation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabexMed, LEST, Séminaire Permanent MIGTRAV, Jun 2018, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02137904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Migrations et Travail ». Articuler migration et travail dans une visée critique des analyses du fait migratoire dans le contexte de globalisation et de résurgence des frontières raciales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Miri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social enterprises and research methods: Qualitative methods, mixed methods and international comparisons COST-CNRS-EMES International Training School.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COST, CNRS, LEST, Jun 2018, Carry le Rouet, France</w:t>
+              <w:t xml:space="preserve">Sociologie des pouvoirs, pouvoirs de la sociologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01643618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'encampement&amp;quot; des réfugiés syriens au Moyen-Orient.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Miri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10296,73 +10378,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Invitée de l'Ecole de Service Social, Ecole Supérieure d'Affaires Publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Ottawa, Oct 2017, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01770297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborder les frontières de la vulnérabilité par le travail. Le cas des réfugiés syriens au Liban et Jordanie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Miri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10378,139 +10460,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rôle des réseaux en contexte de conflits au Moyen-Orient au XXe siècle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01679334v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01643618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The offshore human resource management in the case of transnational and cross-border companies »,</w:t>
               </w:r>
@@ -10559,273 +10559,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01403031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Migrations et travail : nouvelles approches théoriques et empiriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Décosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Miri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Tucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire MIGTRAV, LEST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02535047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La entrada en la carrera laboral y/o en la carrera migratoria: enfoque teórico sobre un análisis en términos de segmentación del mercado de trabajo internacional y un análisis en términos de “carrera” profesional migratoria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recuperacion de la centralidad del trabajo en America Latina. Actores, perspectivas y desfios. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Asociacion Latinoamericana de Estudios del Trabajo, Aug 2016, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01403060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion ‘hors sol’ (offshore) de la main d’œuvre dans le cas des entreprises transnationales et transfrontalières.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quinzièmes journées internationales de sociologie du travail (JIST) : « Crises et mondes du travail »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JIST - JOurnées Internationales de Sociologie du Travail, May 2016, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01403016v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-02535047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ombre portée de la migration, qui accumule le capital pour la famille ?</w:t>
               </w:r>
@@ -11012,208 +11012,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01312481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Una historia de la sociologia urbana, negacion de una sociedad que trabaja.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sociologia urbana en Francia.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Autonoma de Nuevo Leon, Aug 2013, Monterrey, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01312478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Los trabajos del CEMCA en centro norte de Mexico.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Jornadas de Historia : La historia antigua de Guanajuato. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Autonoma de Guanajuato, Aug 2013, Guanajuato, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01311108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la economía de enclaves coloniales hacia la fabrica de las migraciones Centroamérica.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Samzun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la economía de enclaves coloniales hacia la fabrica de las migraciones Centroamérica.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Mexico, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11521,385 +11521,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00672764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La modernisation par le bas ou les nouvelles formes du travail mondialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CADYS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les zones franches d'exportation industrielle et le droit du travail. Quelles sont les implications d'un régime d'exception dans la recomposition des relations professionnelles ? Regards sur le Mexique et l'Amérique Centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIème Congrès International des sociologues de langue française (CR 25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Istambul, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The go between of the globalisation : from the old productive territories to the new ones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st ISA Forum of Sociology, (RC30) 5 to 8 of September 2008, Barcelona, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00327493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les zones franches d'exportation industrielles, un exemple de conflit d'usage du territoire : zone frontalière ou zone juridiquement définie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Vivre et tracer les frontières dans les mondes contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Tanger, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00458009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones franches d'exportation industrielle et le droit du travail. Quelles sont les implications d'un régime d'exception dans la recomposition des relations professionnelles ? Regards sur le Mexique et l'Amérique Centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International AFS "Mondialisation et recomposition des relations professionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00458008v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-00458007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modernisation par le bas ou les nouvelles formes du travail mondialisé.</w:t>
               </w:r>
@@ -12306,263 +12306,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00458011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Risques professionnels : quelle gouvernance des entreprises et des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises régionales de la prévention "Construire ensemble la santé au travail"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modernization from below – The forms of globalised work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès mondial de Sociologie RC30</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Durban, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00458018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'empreinte des tissus industriels anciens dans les territoires : l'exemple de deux territoires à l'épreuve de leur passé : La Ciotat et Grasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRATO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00450832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Industrie Maquiladora d'Exportation Mexicaine a 40 ans : modèle économique, modèle juridique, modèle social ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Frontière Rio Bravo-Méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00458020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulation dynamique des échelles spatiales dans le processus de création de start-ups. Comparaison de deux processus dans l'aire métropolitaine marseillaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12578,277 +12647,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Programme "Les logiques spatiales de l'innovation" sur le thème « Les systèmes d'innovation : multiplicité des échelles et diversité des espaces »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00458017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des relations inter-organisationnelles dans des territoires en transition : des compétences clés sous contrainte de l'Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l'Association Internationale de Management Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00450831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'industrie maquiladora d'exportation mexicaine est-elle un modèle de développement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international – Rencontres Latino Américaines en Méditerranée –SUD A SUD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00458019v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00458016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las transiciones de los tejidos productivos hacia una reterritorialization de las zonas industriales urbanas. O Como pensar los tejidos productivos dentro de una reterritorializacion ?</w:t>
               </w:r>
@@ -12903,77 +12903,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation par les standards ISO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dudouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième Colloque de la Section d'Etudes Internationales de l'AFSP "Les politiques publiques internationales", AFSP - Association Française de Science Politique, Paris, 21-22 avril 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, nc, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12992,402 +12992,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00008679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The emergence and renawal of forms of industrial coordination in the Provence-Alpes Côte d'Azur (PACA) région</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lamanthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th EGOS Colloquium, Academic of Management, Ljubljana (Slovenia), 1-3 july 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Frederiksberg, Denmark. pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'émergence et le renouvellement de &amp;quot;coordinations industrielles&amp;quot; dans la région PACA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lamanthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journées de la Proximité "Proximité, réseaux et co-ordination", IDEP- LEST - GREQAM - Groupe de recherche dynamiques de proximité, Marseille, 17-18 juin 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, nc, France. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure du &amp;quot; marin chef d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th EGOS Colloquium, Academic of Management, Ljubljana (Slovenia), 1-3 july 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Frederiksberg, Denmark. pp.29</w:t>
+              <w:t xml:space="preserve">IXèmes Journées de Sociologie du travail, Centre Pierre Naville; Travail et mobilités, Paris, 27 et 28 novembre 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, nc, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilisation d'acteurs et enjeux de qualification et de formation dans le renouvellement du tissu productif régional (Local collective actions, specification of skills and training in the renewal of local productive fabric)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lamanthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rychen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th Annual Meeting on Socio-Economics, session d'initiative locale proposée par J.-B. Zimmermann : « Recomposition des SPL et constitution de corps de connaissance », LEST (Laboratoire d'Economie et de Sociologie du Travail), Aix-en-Provence, France, june 26-28, 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison entre la France (Vaucluse/Bouches-du-Rhône) et l'Argentine (Uruguay/ Cuenca de Plata) : globalisation et normalisation de 2 régions traditionnelles - Comparacion entre Francia (Vaucluse/Bouches-du-Rhône) y Argentina - Uruguay (Cuenca de la Plata) : globalizacion y normalizacion de dos regiones tradicionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lamanthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV° Congreso Latinoamericano de Sociología del Trabajo, Cuba, 9-13 septiembre 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, nc, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00008757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globalizacion y economias locales : entre fuerzas centrifugas y centripetas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lamanthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13415,411 +13618,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Congreso Latinoamericano de Sociología del Trabajo, Cuba, 9-13 septiembre 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, nc, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El neo-management y la ceguera organizacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Congreso Latinoamericano de Sociología del Trabajo, Cuba, 9-13 septiembre 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, nc, Francia. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs de gestion dans le processus de globalisation : le cas des maquiladoras du Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Colloque international Franco-Chinois " Pratique des transferts de technologie et efficience productive dans les pays émergents", Université Sun Yatsen, 18-21 janvier 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Canton, Chine. pp.445-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007379v1</w:t>
-              </w:r>
-[...201 lines deleted...]
-                <w:t xml:space="preserve">halshs-00008840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14146,50 +14146,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01270246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lácteos característicos de la Sierra Occidental: Perspectiva etnoecológica del uso de los recursos naturales y de los conocimientos tradicionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Leparquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Bessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bahuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[reportType_6] 3, Centre d'études mexicaines et centraméricaines (CEMCA); Museum national d'histoire naturelle (MNHN PARIS). 2015, pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01216514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Experiencing Ruptures in Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Doraï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14221,852 +14326,747 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Zuñiga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Laboratoire d'économie et sociologie du travail (LEST). 2015, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03225731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2ndo informe del proyecto de investigación MI SIERRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Sulmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bahuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[reportType_6] 3, Centre d'études mexicaines et centraméricaines (CEMCA); Museum national d'histoire naturelle (MNHN PARIS). 2015, pp.45</w:t>
+              <w:t xml:space="preserve">[reportType_6] 2, Centre d'études mexicaines et centraméricaines (CEMCA); Museum national d'histoire naturelle (MNHN PARIS). 2014, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01216479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnóstico preliminar y propuesta de indicadores para la delimitación del polígono del proyecto piloto FFEM. Borrador para la discusión - 2nda reunión del grupo operativo del proyecto piloto FFEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Sulmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bahuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[reportType_6] 1, Centre d'études mexicaines et centraméricaines (CEMCA); Museum national d'histoire naturelle (MNHN PARIS). 2014, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01216456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique des migrations et des savoirs associés : mobilités espaces productifs et générations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carmen Macias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre d'études mexicaines et centraméricaines (CEMCA); Laboratoire d'économie et sociologie du travail (LEST). 2013, pp.233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01075327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude sur la formation et l'employabilité de la jeunesse en Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Samzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Sulmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[reportType_6] 2, Centre d'études mexicaines et centraméricaines (CEMCA); Museum national d'histoire naturelle (MNHN PARIS). 2014, pp.41</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cavagnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre d'études mexicaines et centraméricaines (CEMCA). 2012, pp.183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">[reportType_6] 1, Centre d'études mexicaines et centraméricaines (CEMCA); Museum national d'histoire naturelle (MNHN PARIS). 2014, pp.29</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01322983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle articulation entre les pôles de compétitivité et les tissus productifs régionaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïten Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2008, pp.349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Centre d'études mexicaines et centraméricaines (CEMCA); Laboratoire d'économie et sociologie du travail (LEST). 2013, pp.233</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00326631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transitions territoriales et risques : la reconversion de La Ciotat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2007, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...260 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Transitions territoriales et risques : la reconversion de La Ciotat</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00457972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modes de transition du tissu productif régional en Provence-Alpes-Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...78 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lamanthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15450,985 +15450,1735 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stockage de marchandise en entrepôt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vue générale du port industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane-Anjalaï Clemessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04091473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vue générale du port industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jane-Anjalaï Clemessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille (FR), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrepôt sur le port industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Entrepôt sur le port industriel</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane-Anjalaï Clemessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chargement de conteneurs sur un porte-conteneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane-Anjalaï Clemessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille (FR), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vue sur les conteneurs du port industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091468v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Jane-Anjalaï Clemessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport de conteneur en camion, CMA CGM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chargement de conteneurs sur un porte-conteneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane-Anjalaï Clemessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille (FR), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vue générale du port industriel</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vue sur l'entrepôt du port industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane-Anjalaï Clemessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille (FR), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vue sur les conteneurs du port industriel</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chargement de conteneurs sur un porte-conteneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane-Anjalaï Clemessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille (FR), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Transport de conteneur en camion, CMA CGM</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port industriel, grue et ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane-Anjalaï Clemessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille (FR), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chargement de conteneurs sur un porte-conteneur</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port industriel, vue générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2023</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vue sur l'entrepôt du port industriel</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferry et cathédrale au fond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2023</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chargement de conteneurs sur un porte-conteneur</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport de conteneur, port industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2023</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Port industriel, grue et ferry</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devanture de boutique de prêt à porter féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2023</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Stockage de marchandise en entrepôt</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérieur d'entrepôt, stocks de marchandises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marseille (FR), France. 2023</w:t>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport de marchandises en chariot élévateur, Savonnerie du Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vue sur le port industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port industriel, transport de conteneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport maritime, détail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port industriel, vue générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grue, port industriel de Marseille Fos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16437,73 +17187,448 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tour CMA CGM et port</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunnel de chargement, port industriel de Marseille Fos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérieur d'entrepôt, stocks de marchandises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrepôt de Logistique, Marseille, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Marseille La Calade, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grue, port industriel de Marseille Fos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16512,73 +17637,452 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vue d'une rue de Marseille, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conteneurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérieur d'entrepôt, palettes, Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérieur d'entrepôt, stocks de marchandises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérieur d'entrepôt, stocks de marchandises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port industriel, transport de conteneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16587,73 +18091,2639 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port industriel, vue générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port industriel, grues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conteneurs et vue sur les collines de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conteneurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grues, CMA CGM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porte-conteneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tour CMA CGM et port</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grue portuaire, Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrée de Cofrapex, entreprise de logistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port industriel, transport de marchandises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stockage de marchandise dans une arrière-boutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutique de vêtements traditionnels, Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vue de la rue de l'Etoile, Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrepôt des Savonneries du Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conteneurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérieur d'entrepôt, stocks de marchandises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tour CMA CGM et travaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulldozer, travaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détail de la tour du siège de CMA CGM de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edifices en construction près du port</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455658v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrepôt, panneaux de sécurité, Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrepôt des Savonneries du Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vente de vêtements dans la rue, Marseille, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port industriel, transport de conteneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferries, port industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port industriel, vue générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devanture du snack &amp;quot;le corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port industriel, Marseille Fos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tour CMA CGM et port</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérieur d'entrepôt, stocks de marchandises, gros plan sur palette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port industriel, vue générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grue, port industriel de Marseille Fos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tour CMA CGM au soir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport maritime, détail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16662,5754 +20732,1684 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vue sur le port industriel</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferry, port industriel de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Entrepôt de Logistique, Marseille, France</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailleur transportant des marchandises sur un diable, centre ville, Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Marseille La Calade, France. 2022</w:t>
+              <w:t xml:space="preserve">Marseille (FR), France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le port de Beyrouth, Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01785809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailleurs domestiques syriens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Piraud-Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Miri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Drawing. A partir d'une image de Delphine Mercier France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dessin)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01785853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zone Franche de Beyrouth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01489754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processions Mineurs - Guanajuato - Mexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Guanajuato, Mexico. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02119085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction du Tunel Emisor au Mexique, Etat de Mexico.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Mexico DF, Mexico. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille, France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01224564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El precio del agua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Guanajuato, Mexico. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02119151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mi Sierra - Miradas e Investigaciones sobre la Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Bessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bahuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Mascota, Mexico. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01153519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontière Mexique - Etats-Unis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01088612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontera Mexico Estado Unidos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Tijuana, Mexico. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01088563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où vivent les déportés à Tijuana ? Marginalité dans la ville ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tijuana, Mexico. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01088773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontera Costa Rica - Nicaragua N°6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Peñas Blanca, Costa Rica. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01217045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontera Costa Rica - Panama N°1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Paso Canoas, Panama. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01217051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontera Costa Rica - Nicaragua N°9. Los fabricantes de fronteras.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Peñas Blanca, Costa Rica. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01217493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontera Costa Rica - Nicaragua N°8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Peñas Blanca, Costa Rica. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01217049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontera Costa Rica / Nicaragua N°4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Costa Rica. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01216545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontera Costa Rica - Nicaragua N°1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Peñas Blanca, Costa Rica. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01216392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontera Costa Rica - Nicaragua N°5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Peñas Blanca, Costa Rica. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01216552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontera Costa Rica - Nicaragua N°2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Peñas Blanca, Costa Rica. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01216415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontera Costa Rica - Nicaragua N°10. Los fabricantes de fronteras.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Peñas Blanca, Costa Rica. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02119031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontera Costa Rica - Nicaragua N°7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, Peñas Blanca, Costa Rica. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Marseille (FR), France. 2022</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01217048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontera Guatemala - El Salvador N°1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CEMCA, San Cristobal, Guatemala. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...673 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...3135 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01217054v1</w:t>
-              </w:r>
-[...143 lines deleted...]
-                <w:t xml:space="preserve">medihal-02119031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontera Costa Rica Nicaragua N°3</w:t>
               </w:r>
@@ -22908,51 +22908,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68999F54"/>
+    <w:nsid w:val="BDA9EC9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23056,51 +23056,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="699B39B8"/>
+    <w:nsid w:val="A5787B68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23204,51 +23204,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="40062BA1"/>
+    <w:nsid w:val="E2FF3D03"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23441,51 +23441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-mercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2892-0215" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161993990" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/284639230" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-7412-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:delphine.mercier@univ-amu.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:delphine.mercier@cnrs.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05345214v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152dq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Al Husseini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.004.0009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928937v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le B&#233;langer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Atkin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.13525" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03336200v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Samzun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.1904" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l da Cruz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8764" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chiffoleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Thoemmes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.8883" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Labadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2020.0020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8753" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667820v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.2175" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407890v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zu&#241;iga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel V&#225;zquez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.039.0032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403700v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Mayaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4422ex0001v1942016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.977" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01284087v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094148v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02140421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0296(03)00016-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719802v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652469v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brochier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gilson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441413v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403479v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356583v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Gallego Bono" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464694v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramon Gallego Bono" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tripier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661451v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.249-256" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436957v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Supervielle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.271-281" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE33CEFE0A4D8173B3F034510A95125679C10FB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436944v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02558176v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2006.02.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136016v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dudouet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.563.0367" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436962v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436945v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Supervielle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351651v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436946v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671826v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007369v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136850v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136839v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862796v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/le-travail-et-la-societe-francaise/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784462v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peraldi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;lat-Couhet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Forn&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/le-grand-entrepot/1039-la-logistique-et-ses-monstres.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391585v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piraud-Fournet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/comment-leurope-a-sous-traite-lencampement-des-refugies-syriens-au-moyen-orient/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485568v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Z&#250;&#241;iga Gonz&#225;lez Victor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tplondon.com/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688453v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474066v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peraldi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914315v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643907v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809864v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909155v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Exbalin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312486v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Palacios" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contreras Camilo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436971v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312490v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/1609" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.1609" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05058147v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marella Lewandowski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369174v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ampuero-Ruiz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cockel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthempress.com/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05007427v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919107v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/en/livre/?GCOI=27574100011580" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494452v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485575v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990121v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciencepress.mnhn.fr/fr" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158133v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389487v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643867v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liseuse.harmattan.fr/978-2-336-29178-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490420v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Correia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158435v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Villareal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490422v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485955v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136806v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591196v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493135v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490424v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406412v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406414v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437020v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464700v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158144v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.atheles.org/economietravail/delitdegestion/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05302592v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184461v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184199v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Mellakh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184131v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05444849v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184342v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04780314v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482715v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04429250v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04550555v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04662396v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819486v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742251v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380647v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369222v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369270v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03249626v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149205v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447600v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442483v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178645v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178875v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318322v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430821v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679264v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819065v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135754v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137850v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969936v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137904v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137914v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894254v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01770297v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679334v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643618v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403031v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403060v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403016v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535047v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;cosse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tucci" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216102v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216112v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312481v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311108v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312478v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909154v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312477v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323262v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323267v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672764v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chamoreau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458009v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327493v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458008v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458006v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458007v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458010v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458012v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458015v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132673v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458013v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458011v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458018v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450832v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458020v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458017v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450831v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458019v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458016v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008100v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008679v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007331v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007378v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008757v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007472v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rychen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007475v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007379v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007478v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008840v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02438690v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dahdah" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270246v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Bessy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Leparquier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbousson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225731v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216514v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216479v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Sulmont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216456v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075327v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Macias" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322983v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cavagnoud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Garcia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326631v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ten Bel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bardet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457972v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086337v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184271v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668126v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771058v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226824v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida S&#233;hili" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091473v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane-Anjala&#239; Clemessy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091468v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091565v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091567v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091559v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091571v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091563v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091484v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091552v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091539v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091577v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086092v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086084v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086127v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086117v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091605v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03738659v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086109v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086098v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091609v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086095v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04039546v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086081v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073470v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086130v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04039448v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04039421v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04455624v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04455575v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04039470v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086091v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086118v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086108v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086125v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091586v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091582v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04024000v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091579v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04039538v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073461v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073454v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073441v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073474v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091590v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091601v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091584v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04455641v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086086v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04024029v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073500v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073480v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04455658v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086122v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086113v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086103v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086097v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091606v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04039505v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073465v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086104v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086100v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091595v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086115v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086112v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086119v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086114v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086101v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04039491v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073450v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086089v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073490v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01785809v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01785853v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01489754v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02119085v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01224564v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02119151v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01153519v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01088563v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01088773v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01088612v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01217045v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01216552v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01216545v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01216392v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01217051v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01217493v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01217049v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01216415v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01217054v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01217048v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02119031v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01216426v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02119063v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01489744v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02183220v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Aspe" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gallin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01562157v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basdevant Michel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-mercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2892-0215" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161993990" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/284639230" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-7412-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:delphine.mercier@univ-amu.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:delphine.mercier@cnrs.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05345214v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152dq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Al Husseini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.004.0009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928937v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le B&#233;langer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Atkin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.13525" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03336200v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Samzun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.1904" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216738v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l da Cruz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8764" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Labadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2020.0020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chiffoleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Thoemmes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.8883" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8753" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667820v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.2175" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407890v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zu&#241;iga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel V&#225;zquez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.039.0032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389423v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.977" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01284087v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398118v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert Robert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Mayaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4422ex0001v1942016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094148v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02140421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0296(03)00016-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719802v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652469v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brochier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gilson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tripier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356583v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Gallego Bono" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403479v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464694v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramon Gallego Bono" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436957v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Supervielle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.271-281" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE33CEFE0A4D8173B3F034510A95125679C10FB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661451v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.249-256" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436946v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02558176v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2006.02.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436962v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dudouet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436945v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Supervielle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136016v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.563.0367" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351651v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671826v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007369v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136850v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136839v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862796v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/le-travail-et-la-societe-francaise/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784462v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peraldi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;lat-Couhet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Forn&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/le-grand-entrepot/1039-la-logistique-et-ses-monstres.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391585v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piraud-Fournet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/comment-leurope-a-sous-traite-lencampement-des-refugies-syriens-au-moyen-orient/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485568v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Z&#250;&#241;iga Gonz&#225;lez Victor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tplondon.com/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688453v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474066v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peraldi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914315v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643907v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809864v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909155v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Exbalin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312486v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Palacios" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contreras Camilo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436971v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312490v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/1609" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.1609" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05058147v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marella Lewandowski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369174v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ampuero-Ruiz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cockel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthempress.com/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05007427v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919107v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/en/livre/?GCOI=27574100011580" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494452v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485575v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990121v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciencepress.mnhn.fr/fr" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158133v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389487v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643867v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liseuse.harmattan.fr/978-2-336-29178-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490424v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Correia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158435v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Villareal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490420v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490422v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485955v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591196v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136806v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493135v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493128v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437020v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406412v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406414v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464700v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158144v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.atheles.org/economietravail/delitdegestion/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184461v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184199v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Mellakh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05302592v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184131v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05444849v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184342v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819486v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742251v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04550555v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04662396v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482715v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04429250v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04780314v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380647v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369222v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369270v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149205v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03249626v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447600v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442483v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318322v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178645v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178875v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430821v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137914v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894254v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819065v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679264v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135754v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137850v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969936v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137904v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643618v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01770297v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679334v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403031v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535047v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;cosse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tucci" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403060v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403016v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216102v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216112v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312481v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312478v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311108v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909154v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312477v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323262v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323267v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672764v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chamoreau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458006v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458007v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327493v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458009v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458008v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458010v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458012v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458015v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132673v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458013v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458011v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458016v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458018v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450832v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458020v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458017v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450831v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458019v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008100v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008679v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007378v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007331v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007478v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008840v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rychen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008757v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007472v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007475v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007379v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02438690v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dahdah" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270246v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Bessy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Leparquier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbousson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216514v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225731v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216479v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Sulmont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216456v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075327v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Macias" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322983v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cavagnoud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Garcia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326631v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ten Bel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bardet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457972v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086337v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184271v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668126v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771058v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226824v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida S&#233;hili" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091577v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091473v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane-Anjala&#239; Clemessy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091567v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091468v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091565v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091559v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091571v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091563v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091484v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091552v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091539v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086119v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086114v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086101v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04039491v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073450v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086089v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091605v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086127v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086117v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086109v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086098v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091609v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086095v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04039546v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03738659v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086092v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086084v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04024000v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091579v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04039538v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073461v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073454v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086125v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086118v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086108v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091586v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091582v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086091v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04455624v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04455575v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086081v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073470v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086130v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04039470v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04039448v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04039421v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073474v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091584v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073441v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091590v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091601v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04455641v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04455658v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086086v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073500v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073480v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04024029v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086122v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086113v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086103v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04039505v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086097v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091606v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073465v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086104v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086100v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04091595v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086115v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04086112v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073490v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01785809v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01785853v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01489754v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02119085v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01224564v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02119151v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01153519v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01088612v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01088563v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01088773v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01217045v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01217051v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01217493v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01217049v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01216545v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01216392v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01216552v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01216415v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02119031v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01217048v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01217054v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01216426v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02119063v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01489744v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02183220v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Aspe" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gallin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01562157v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basdevant Michel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>