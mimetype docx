--- v0 (2026-05-03)
+++ v1 (2026-05-25)
@@ -182,417 +182,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05316818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Devenir infirmier en pratique avancée : les dimensions subjectives d’une mobilité discrète au sein du groupe infirmier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 165, pp.43-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.12266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04517452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alpinisme, un « quasi-sport » au service d’une élite sociale et masculine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 35 (2), pp.195-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.035.0195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04922548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La montagne (s)élective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mercklé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Datchary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Négocier sa place en montagne. Faire l’expérience de la domination et de sa contestation : perspectives radicales, 112 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/139tx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04932884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retourner en formation à l'âge adulte : les ressorts sociaux d'une expérience &amp;quot;scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Rasera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 205, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35562/diversite.4553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04791745v1</w:t>
-              </w:r>
-[...284 lines deleted...]
-                <w:t xml:space="preserve">halshs-04922548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using autobiographies for a sociology of mountaineering</w:t>
               </w:r>
@@ -1881,51 +1881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Rasera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "La forme scolaire aujourd’hui"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rémi Deslyper, Sep 2022, Lyon (Université Lyon 2), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2289,260 +2289,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01329954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des enjeux théoriques aux usages empiriques de la méthode biographique en sociologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’approche biographique. Portée et limites heuristiques d’une approche protéiforme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de changement social et politique, Mar 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01154373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rien ne me prédestinait à l’alpinisme » : analyse des conditions sociales et institutionnelles d’entrée et de positionnement dans l’élite de l’alpinisme en France et au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sociologie, une science contre nature? 6ème congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Quentin-en-Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01187686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La cristallisation d'un code éthique dans l'alpinisme anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport face aux institutions. 8ème congrès international de la Société de sociologie du sport de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01187685v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">halshs-01154373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alpinisme français des années 1960 : lieu d’expression d'une masculinité héroïque et conquérante</w:t>
               </w:r>
@@ -2660,165 +2660,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Essentialisation et transmission du masculin héroïque dans les récits d'alpinisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les masculinités au prisme de l'hégémonie, journée d'étude internationale, EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00826342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparer des autobiographies sur le long terme: éléments de méthodologie à partir du cas des alpinistes français et anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique internationale du CNRS sur la comparaison : La comparaison, pour quoi faire? Stratégies et pratiques de recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00958728v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00826342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparer les trajectoires sociales et sportives des &amp;quot; grands alpinistes &amp;quot; français et britanniques</w:t>
               </w:r>
@@ -2899,221 +2899,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Se déconnecter pour mieux se connecter. L’ancrage écologique de l’ordre moral de l’interaction en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Datchary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mercklé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Martin; Éric Dagiral. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les liens sociaux numériques. Pratiques et usages du web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.101-124, 2021, Sociologia, 978-2-200-62695-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.marti.2021.01.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03380500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les rois de la montagne&amp;quot;. Quand les grands alpinistes britanniques se distinguent des touristes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Debons; Jean-François Pitteloud; Patrick Clastres; Grégory Quin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gravir les Alpes du XIXe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2021, 9782753580275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03130647v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">halshs-03380500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialisation des grands alpinistes Une étude comparative France-Angleterre</w:t>
               </w:r>
@@ -3727,51 +3727,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05316818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraldo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rasera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4553" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04932884v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tudoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139tx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04517452v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12266" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.035.0195" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03694568v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03694569v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10418" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957787v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1819250" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862507v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.012.0009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.012.0113" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329946v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185974v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951372v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04000892v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04000886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550077v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03706569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929598v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468161v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329954v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154373v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saunier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080570v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074514v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958728v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826342v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826339v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130647v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380500v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2021.01.0095" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826335v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539967v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100599810" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01798557v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEN050" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468195v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05316818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraldo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04517452v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12266" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.035.0195" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04932884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tudoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139tx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791745v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rasera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4553" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03694568v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03694569v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10418" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957787v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1819250" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862507v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.012.0009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.012.0113" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329946v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185974v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951372v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04000892v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04000886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550077v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03706569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929598v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468161v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329954v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154373v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saunier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187686v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080570v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074514v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826342v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958728v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826339v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380500v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2021.01.0095" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130647v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826335v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539967v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100599810" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01798557v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEN050" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468195v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>