--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -160,377 +160,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Access to Chiral Phosphangulene Derivatives</w:t>
+                <w:t xml:space="preserve">Ditopic Covalent Cage for Ion‐Pair Binding: Influence of Anion Complexation on the Cation Exchange Rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Vandeputte</w:t>
+                <w:t xml:space="preserve">Magalie Delecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Antonetti</w:t>
+                <w:t xml:space="preserve">Anne‐doriane Manick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Nava</w:t>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+                <w:t xml:space="preserve">Sabine Chevallier-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+                <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 89 (8), pp.5314-5319. </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202300558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851803v1</w:t>
+                <w:t xml:space="preserve">hal-04383511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ditopic Covalent Cage for Ion‐Pair Binding: Influence of Anion Complexation on the Cation Exchange Rate</w:t>
+                <w:t xml:space="preserve">Straightforward Access to Chiral Phosphangulene Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Delecluse</w:t>
+                <w:t xml:space="preserve">Emile Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐doriane Manick</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Elise Antonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (8), pp.5314-5319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.202300558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383511v1</w:t>
+                <w:t xml:space="preserve">hal-04851803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Selective Fluoride Recognition by a Small Tris-Urea Covalent Cage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chevallier-Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 85 (7), pp.4706-4711. </w:t>
@@ -594,51 +594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Membrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -702,77 +702,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive Cooperative Effect in Ion‐Pair Recognition by a Tris‐urea Hemicryptophane Cage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocenzo de Riggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -875,51 +875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fortrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -983,51 +983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Unnatural Steroids Using the Bistro Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1234,51 +1234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-Markovnikov stereoselective addition of bis(trimethylsilyl)octadiene to ketal obtained by unprecedented retro-Claisen condensation of 3-hydroxy-2,4-pentanedione bis-ketal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1364,51 +1364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allylsilane and diallylsilane reactions with functionalized ethylene ketals or benzodioxoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1467,51 +1467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantio-differentiating reactions of a racemic gamma-lactone enolate with chiral esters. A DFT investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1660,51 +1660,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="251B8785"/>
+    <w:nsid w:val="169CAB47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1891,51 +1891,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-moraleda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-2968-2713" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851803v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Vandeputte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02674" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383511v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delecluse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;doriane Manick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300558" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863548v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b03429" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA08709E" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocenzo de Riggi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805534" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Javierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fortrie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-017-3343-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460648v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pellissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rodriguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Santelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1379991" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Schroeder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tugny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Salanouve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500568q" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Br&#233;mond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.08.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.12.045" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HZJ3VWD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460249v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.1650" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6011CCC79F4370DF8B1A783E6BACC3BA21140F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-moraleda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-2968-2713" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383511v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delecluse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;doriane Manick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300558" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Vandeputte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02674" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863548v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b03429" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA08709E" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocenzo de Riggi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805534" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Javierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fortrie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-017-3343-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460648v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pellissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rodriguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Santelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1379991" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Schroeder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tugny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Salanouve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500568q" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Br&#233;mond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.08.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.12.045" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HZJ3VWD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460249v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.1650" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6011CCC79F4370DF8B1A783E6BACC3BA21140F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>