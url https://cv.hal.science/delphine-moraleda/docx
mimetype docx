--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -160,377 +160,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ditopic Covalent Cage for Ion‐Pair Binding: Influence of Anion Complexation on the Cation Exchange Rate</w:t>
+                <w:t xml:space="preserve">Straightforward Access to Chiral Phosphangulene Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Delecluse</w:t>
+                <w:t xml:space="preserve">Emile Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐doriane Manick</w:t>
+                <w:t xml:space="preserve">Elise Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (8), pp.5314-5319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.202300558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383511v1</w:t>
+                <w:t xml:space="preserve">hal-04851803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Access to Chiral Phosphangulene Derivatives</w:t>
+                <w:t xml:space="preserve">Ditopic Covalent Cage for Ion‐Pair Binding: Influence of Anion Complexation on the Cation Exchange Rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Vandeputte</w:t>
+                <w:t xml:space="preserve">Magalie Delecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Antonetti</w:t>
+                <w:t xml:space="preserve">Anne‐doriane Manick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Nava</w:t>
+                <w:t xml:space="preserve">Sabine Chevallier-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+                <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 89 (8), pp.5314-5319. </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202300558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851803v1</w:t>
+                <w:t xml:space="preserve">hal-04383511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Selective Fluoride Recognition by a Small Tris-Urea Covalent Cage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chevallier-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 85 (7), pp.4706-4711. </w:t>
@@ -594,51 +594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Membrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -702,77 +702,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive Cooperative Effect in Ion‐Pair Recognition by a Tris‐urea Hemicryptophane Cage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocenzo de Riggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -875,51 +875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fortrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -983,51 +983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Unnatural Steroids Using the Bistro Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1234,51 +1234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-Markovnikov stereoselective addition of bis(trimethylsilyl)octadiene to ketal obtained by unprecedented retro-Claisen condensation of 3-hydroxy-2,4-pentanedione bis-ketal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1364,51 +1364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allylsilane and diallylsilane reactions with functionalized ethylene ketals or benzodioxoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1467,51 +1467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantio-differentiating reactions of a racemic gamma-lactone enolate with chiral esters. A DFT investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1660,51 +1660,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="169CAB47"/>
+    <w:nsid w:val="A160922F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1891,51 +1891,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-moraleda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-2968-2713" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383511v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delecluse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;doriane Manick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300558" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Vandeputte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02674" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863548v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b03429" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA08709E" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocenzo de Riggi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805534" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Javierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fortrie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-017-3343-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460648v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pellissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rodriguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Santelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1379991" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Schroeder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tugny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Salanouve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500568q" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Br&#233;mond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.08.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.12.045" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HZJ3VWD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460249v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.1650" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6011CCC79F4370DF8B1A783E6BACC3BA21140F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-moraleda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-2968-2713" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851803v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Vandeputte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02674" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383511v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delecluse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;doriane Manick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300558" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863548v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b03429" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA08709E" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocenzo de Riggi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805534" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Javierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fortrie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-017-3343-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460648v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pellissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rodriguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Santelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1379991" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Schroeder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tugny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Salanouve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500568q" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Br&#233;mond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.08.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.12.045" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HZJ3VWD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460249v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.1650" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6011CCC79F4370DF8B1A783E6BACC3BA21140F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>