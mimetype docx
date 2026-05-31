--- v2 (2026-05-03)
+++ v3 (2026-05-31)
@@ -160,377 +160,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Access to Chiral Phosphangulene Derivatives</w:t>
+                <w:t xml:space="preserve">Ditopic Covalent Cage for Ion‐Pair Binding: Influence of Anion Complexation on the Cation Exchange Rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Vandeputte</w:t>
+                <w:t xml:space="preserve">Magalie Delecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Antonetti</w:t>
+                <w:t xml:space="preserve">Anne‐doriane Manick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Nava</w:t>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+                <w:t xml:space="preserve">Sabine Chevallier-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+                <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 89 (8), pp.5314-5319. </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202300558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851803v1</w:t>
+                <w:t xml:space="preserve">hal-04383511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ditopic Covalent Cage for Ion‐Pair Binding: Influence of Anion Complexation on the Cation Exchange Rate</w:t>
+                <w:t xml:space="preserve">Straightforward Access to Chiral Phosphangulene Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Delecluse</w:t>
+                <w:t xml:space="preserve">Emile Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐doriane Manick</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Elise Antonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (8), pp.5314-5319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.202300558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383511v1</w:t>
+                <w:t xml:space="preserve">hal-04851803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Selective Fluoride Recognition by a Small Tris-Urea Covalent Cage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chevallier-Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 85 (7), pp.4706-4711. </w:t>
@@ -562,295 +562,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum–(phosphinito–phosphinous acid) complexes as bi-talented catalysts for oxidative fragmentation of piperidinols: an entry to primary amines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive Cooperative Effect in Ion‐Pair Recognition by a Tris‐urea Hemicryptophane Cage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moraleda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Membrat</w:t>
+                <w:t xml:space="preserve">Innocenzo de Riggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+                <w:t xml:space="preserve">Françoise Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9RA08709E⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (13), pp.3337-3342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201805534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373357v1</w:t>
+                <w:t xml:space="preserve">hal-02098293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Cooperative Effect in Ion‐Pair Recognition by a Tris‐urea Hemicryptophane Cage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Platinum–(phosphinito–phosphinous acid) complexes as bi-talented catalysts for oxidative fragmentation of piperidinols: an entry to primary amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Membrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innocenzo de Riggi</w:t>
+                <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Duprat</w:t>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (13), pp.3337-3342. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (65), pp.37825-37829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201805534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9RA08709E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098293v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racemization and transesterification of alkyl hydrogeno-phenylphosphinates</w:t>
               </w:r>
@@ -875,51 +875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fortrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -983,51 +983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Unnatural Steroids Using the Bistro Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1234,51 +1234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-Markovnikov stereoselective addition of bis(trimethylsilyl)octadiene to ketal obtained by unprecedented retro-Claisen condensation of 3-hydroxy-2,4-pentanedione bis-ketal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1364,51 +1364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allylsilane and diallylsilane reactions with functionalized ethylene ketals or benzodioxoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1467,51 +1467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantio-differentiating reactions of a racemic gamma-lactone enolate with chiral esters. A DFT investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1660,51 +1660,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A160922F"/>
+    <w:nsid w:val="CCAEE6F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1891,51 +1891,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-moraleda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-2968-2713" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851803v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Vandeputte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02674" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383511v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delecluse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;doriane Manick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300558" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863548v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b03429" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA08709E" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocenzo de Riggi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805534" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Javierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fortrie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-017-3343-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460648v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pellissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rodriguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Santelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1379991" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Schroeder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tugny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Salanouve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500568q" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Br&#233;mond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.08.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.12.045" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HZJ3VWD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460249v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.1650" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6011CCC79F4370DF8B1A783E6BACC3BA21140F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-moraleda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-2968-2713" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383511v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delecluse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;doriane Manick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300558" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Vandeputte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02674" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863548v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b03429" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098293v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocenzo de Riggi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805534" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373357v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA08709E" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Javierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fortrie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-017-3343-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460648v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pellissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rodriguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Santelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1379991" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Schroeder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tugny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Salanouve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500568q" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Br&#233;mond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.08.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.12.045" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HZJ3VWD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460249v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.1650" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6011CCC79F4370DF8B1A783E6BACC3BA21140F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>