--- v1 (2026-03-24)
+++ v2 (2026-04-17)
@@ -2409,251 +2409,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu sur Michael Schwarzbach-Dobson, 2018, Exemplarisches Erzählen im Kontext, Berlin/Boston, Walter de Gruyter, 303 p.</w:t>
+                <w:t xml:space="preserve">Une forme brève énigmatique : le composé aha. liût chuô (‘Leutkuh’)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pasques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve"> Tübinger Beiträge zur Linguistik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, A.-L. Daux-Combaudon / A. Larrory-Wunder (éds) : Kurze Formen in der Sprache: syntaktische, semantische und textuelle Aspekte. Formes brèves de la langue : aspects syntaxiques, sémantiques et textuels. (= Tübinger Beiträge zur Linguistik), Tübingen : Gunter Narr Verlag, pp.301-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920965v1</w:t>
+                <w:t xml:space="preserve">hal-02498653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une forme brève énigmatique : le composé aha. liût chuô (‘Leutkuh’)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aux origines du Lied ? Le chansonnier musical de Jena (1330)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pasques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Tübinger Beiträge zur Linguistik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, A.-L. Daux-Combaudon / A. Larrory-Wunder (éds) : Kurze Formen in der Sprache: syntaktische, semantische und textuelle Aspekte. Formes brèves de la langue : aspects syntaxiques, sémantiques et textuels. (= Tübinger Beiträge zur Linguistik), Tübingen : Gunter Narr Verlag, pp.301-312</w:t>
+              <w:t xml:space="preserve">Musicorum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498653v1</w:t>
+                <w:t xml:space="preserve">hal-03093835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines du Lied ? Le chansonnier musical de Jena (1330)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte-rendu sur Michael Schwarzbach-Dobson, 2018, Exemplarisches Erzählen im Kontext, Berlin/Boston, Walter de Gruyter, 303 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pasques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musicorum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21</w:t>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093835v1</w:t>
+                <w:t xml:space="preserve">hal-03920965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu sur Uta Goerlitz, 2016, Erinnern und Erzählen im frühen Mittelalter. Überlegungen zum althochdeutsch-lateinischen Modus De Heinrico, Universitätsverlag Winter, Heidelberg, 111 S.</w:t>
               </w:r>
@@ -3792,252 +3792,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Pasques, Claudia Wich-Reif (Hrsg.), Produzenten- und Rezipientenorientierte Syntax und Semantik in Texten des 8. bis 18. Jahrhunderts, Weidler</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les groupes nominaux sans déterminant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pasques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">In press</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corela, HS-38, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920908v1</w:t>
+                <w:t xml:space="preserve">hal-03184686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou, Delphine Pasques (eds.), Rabelais / Fischart : analyses linguistiques contrastives, DROZ</w:t>
+                <w:t xml:space="preserve">Delphine Pasques, Claudia Wich-Reif (Hrsg.), Produzenten- und Rezipientenorientierte Syntax und Semantik in Texten des 8. bis 18. Jahrhunderts, Weidler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pasques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Wich-Reif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03920902v1</w:t>
+                <w:t xml:space="preserve">hal-03920908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les groupes nominaux sans déterminant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou, Delphine Pasques (eds.), Rabelais / Fischart : analyses linguistiques contrastives, DROZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pasques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Benoist</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Corela, HS-38, 2023</w:t>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184686v1</w:t>
+                <w:t xml:space="preserve">hal-03920902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Troie en Thuringe : l’Eneas de Heinrich von Veldeke. L'Harmattan</w:t>
               </w:r>
@@ -4302,51 +4302,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4405,684 +4405,796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le merveilleux et la merveille dans l’Enéide, le Roman d’Eneas et le Eneasroman »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La merveille et le merveilleux dans l’Énéide, le Roman d’Énéas et l’Eneas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rohman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pasques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Judith Rohman</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Rohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-rené Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Andersen (dir.); Patrick Del Duca (dir.); Delphine Pasques (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Troie en Thuringe : l’Eneas de Heinrich von Veldeke,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, l’Harmattan, 2020</w:t>
+              <w:t xml:space="preserve">De Troie en Thuringe : l’Eneas de Heinrich von Veldeke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.41-106, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113633v1</w:t>
+                <w:t xml:space="preserve">hal-05579433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entsteht die sogenannte Modalpartikel auch bei Luther?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Duplâtre</w:t>
+                <w:t xml:space="preserve">« Le merveilleux et la merveille dans l’Enéide, le Roman d’Eneas et le Eneasroman »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pasques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia Wich-Reif</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rohman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Pasques</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textkohärenz und Gesamtsatzstrukturen in der Geschichte der deutschen und französischen Sprache vom 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 18 (18), Weidler Buchverlag, pp.379-395, 2020</w:t>
+              <w:t xml:space="preserve">De Troie en Thuringe : l’Eneas de Heinrich von Veldeke,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l’Harmattan, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970842v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhetorik der Macht und Macht der Rhetorik: das Gegnerbild und das Rednerethos im ahd. Isidor-Traktat (790)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entsteht die sogenannte Modalpartikel auch bei Luther?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duplâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Wich-Reif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pasques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhetorik und Kulturen. Diskurse im Spannungsfeld zwischen Leitkultur und Nebenkulturen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, 2015</w:t>
+              <w:t xml:space="preserve">Textkohärenz und Gesamtsatzstrukturen in der Geschichte der deutschen und französischen Sprache vom 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18 (18), Weidler Buchverlag, pp.379-395, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113673v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artikellosigkeit und Aktualisierung in den Referenzketten bei Otfrid</w:t>
+                <w:t xml:space="preserve">Rhetorik der Macht und Macht der Rhetorik: das Gegnerbild und das Rednerethos im ahd. Isidor-Traktat (790)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pasques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Lefèvre, Katharina Mucha-Tummuseit und Rainer Hünecke. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syntaktische Variabilität in Synchronie und Diachronie vom 9. bis 18. Jahrhundert, hrsg. von Claudia Wich-Reif, Berlin, Weidler</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Rhetorik und Kulturen. Diskurse im Spannungsfeld zwischen Leitkultur und Nebenkulturen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113558v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’articulation vreude~gemach dans Erec de Hartmann von Aue</w:t>
+                <w:t xml:space="preserve">Artikellosigkeit und Aktualisierung in den Referenzketten bei Otfrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pasques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un transfert culturel au XIIe siècle, Erec et Enide de Chrétien de Troyes et Erec de Hartamnn von Aue,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, 2010</w:t>
+              <w:t xml:space="preserve">Syntaktische Variabilität in Synchronie und Diachronie vom 9. bis 18. Jahrhundert, hrsg. von Claudia Wich-Reif, Berlin, Weidler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113421v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Zemb et la composition nominale en allemand</w:t>
+                <w:t xml:space="preserve">Mikrostrukturen und Makrostrukturen im 5. Kapitel der Geschichtklitterung Fischarts (1590) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pasques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Martine Dalmas et Thierry Gallèpe. </w:t>
+              <w:t xml:space="preserve">Yvon Desportes, Franz Simmler und Claudia Wich-Reif,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déconstruction, reconstruction : la pensée de Jean-Marie Zemb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Tours, 2010</w:t>
+              <w:t xml:space="preserve">Mikrostrukturen und Makrostrukturen im älteren Deutsch vom 9. bis zum 17. Jahrhundert: Text und Syntax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Weidler,, pp.121-142, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498593v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikrostrukturen und Makrostrukturen im 5. Kapitel der Geschichtklitterung Fischarts (1590) »</w:t>
+                <w:t xml:space="preserve">Jean-Marie Zemb et la composition nominale en allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pasques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yvon Desportes, Franz Simmler und Claudia Wich-Reif,. </w:t>
+              <w:t xml:space="preserve">Martine Dalmas et Thierry Gallèpe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mikrostrukturen und Makrostrukturen im älteren Deutsch vom 9. bis zum 17. Jahrhundert: Text und Syntax</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Weidler,, pp.121-142, 2010</w:t>
+              <w:t xml:space="preserve">Déconstruction, reconstruction : la pensée de Jean-Marie Zemb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Tours, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113548v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’articulation vreude~gemach dans Erec de Hartmann von Aue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pasques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Del Duca. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un transfert culturel au XIIe siècle, Erec et Enide de Chrétien de Troyes et Erec de Hartamnn von Aue,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bilanz zu thanne, denne, dann und denn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duplätre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pasques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lefèvre Michel; Simmler Franz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historische Syntax und Semantik vom Althochdeutschen bis zum Neuhochdeutschen: Festschrift für Yvon Desportes zum 60. Geburtstag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Weidler, pp.367-370, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5092,250 +5204,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Die Wortbildungsprodukte in den ersten Psalterübersetzungen ins Altenglische und Althochdeusche: eine kontrastive, onomasiologische, semantische Untersuchung »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pasques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Konstruktionen, Kollokationen, Muster, éd. par Michel Lefèvre et Katharina Mucha, Stauffenburg Verlag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zum Gebrauch von ein in den althochdeutschen Nominalgruppen: Grammatikalisierung oder Systematisierung ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pasques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diskursive Verfestigungen. Schnittstellen zwischen Morphosyntax, Phraseologie und Pragmatik im Deutschen und im Sprachvergleich. Hrsg. von Laurent Gautier, Pierre-Yves Modicom und Hélène Vinckel-Roisin, Institut für Deutsche Sprache, de Gruyter, Berlin / Boston</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Zur Numerusopposition ther liut ~ thie liut bei Otfrid (860) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pasques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Satz und Text. Zur Relevanz syntaktischer Strukturen zur Textkonstitution, hrsg. von Wiktorowicz, Józef / Just, Anna / Gaworski, Ireneusz, Schriften zur diachronen und synchronen Linguistik Bd. 8, Frankfurt am Main, Berlin, Bern, Bruxelles, New York, Oxford, Wien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5482,51 +5594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carbonnelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452449v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rdd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454999v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou-Amadieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920965v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02498653v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093835v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921435v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920975v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02498583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jbgsg-2016-0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02501113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920828v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois-Ientile" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799348v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920877v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wich-Reif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920858v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Masse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick del Duca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920894v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lefevre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ceg/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920902v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03184686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Benoist" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andersen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113373v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113384v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920933v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rohman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Valette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970842v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupl&#226;tre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113673v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113421v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02498593v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113548v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupl&#228;tre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Robin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02498609v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02501023v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carbonnelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452449v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rdd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454999v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou-Amadieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02498653v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093835v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920965v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921435v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920975v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02498583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jbgsg-2016-0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02501113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920828v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois-Ientile" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799348v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920877v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wich-Reif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920858v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Masse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick del Duca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920894v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lefevre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ceg/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03184686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Benoist" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920908v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920902v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andersen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113373v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113384v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920933v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rohman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Rohmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-ren&#233; Valette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113633v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Valette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupl&#226;tre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113673v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113558v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113548v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02498593v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113421v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056898v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupl&#228;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Robin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113399v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02498609v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02501023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>