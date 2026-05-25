--- v2 (2026-04-17)
+++ v3 (2026-05-25)
@@ -2409,251 +2409,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une forme brève énigmatique : le composé aha. liût chuô (‘Leutkuh’)</w:t>
+                <w:t xml:space="preserve">Compte-rendu sur Michael Schwarzbach-Dobson, 2018, Exemplarisches Erzählen im Kontext, Berlin/Boston, Walter de Gruyter, 303 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pasques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Tübinger Beiträge zur Linguistik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, A.-L. Daux-Combaudon / A. Larrory-Wunder (éds) : Kurze Formen in der Sprache: syntaktische, semantische und textuelle Aspekte. Formes brèves de la langue : aspects syntaxiques, sémantiques et textuels. (= Tübinger Beiträge zur Linguistik), Tübingen : Gunter Narr Verlag, pp.301-312</w:t>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498653v1</w:t>
+                <w:t xml:space="preserve">hal-03920965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines du Lied ? Le chansonnier musical de Jena (1330)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une forme brève énigmatique : le composé aha. liût chuô (‘Leutkuh’)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pasques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musicorum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21</w:t>
+              <w:t xml:space="preserve"> Tübinger Beiträge zur Linguistik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, A.-L. Daux-Combaudon / A. Larrory-Wunder (éds) : Kurze Formen in der Sprache: syntaktische, semantische und textuelle Aspekte. Formes brèves de la langue : aspects syntaxiques, sémantiques et textuels. (= Tübinger Beiträge zur Linguistik), Tübingen : Gunter Narr Verlag, pp.301-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093835v1</w:t>
+                <w:t xml:space="preserve">hal-02498653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu sur Michael Schwarzbach-Dobson, 2018, Exemplarisches Erzählen im Kontext, Berlin/Boston, Walter de Gruyter, 303 p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aux origines du Lied ? Le chansonnier musical de Jena (1330)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pasques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Musicorum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920965v1</w:t>
+                <w:t xml:space="preserve">hal-03093835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu sur Uta Goerlitz, 2016, Erinnern und Erzählen im frühen Mittelalter. Überlegungen zum althochdeutsch-lateinischen Modus De Heinrico, Universitätsverlag Winter, Heidelberg, 111 S.</w:t>
               </w:r>
@@ -4849,173 +4849,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikrostrukturen und Makrostrukturen im 5. Kapitel der Geschichtklitterung Fischarts (1590) »</w:t>
+                <w:t xml:space="preserve">Jean-Marie Zemb et la composition nominale en allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pasques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yvon Desportes, Franz Simmler und Claudia Wich-Reif,. </w:t>
+              <w:t xml:space="preserve">Martine Dalmas et Thierry Gallèpe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mikrostrukturen und Makrostrukturen im älteren Deutsch vom 9. bis zum 17. Jahrhundert: Text und Syntax</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Weidler,, pp.121-142, 2010</w:t>
+              <w:t xml:space="preserve">Déconstruction, reconstruction : la pensée de Jean-Marie Zemb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Tours, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113548v1</w:t>
+                <w:t xml:space="preserve">hal-02498593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Zemb et la composition nominale en allemand</w:t>
+                <w:t xml:space="preserve">Mikrostrukturen und Makrostrukturen im 5. Kapitel der Geschichtklitterung Fischarts (1590) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pasques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Martine Dalmas et Thierry Gallèpe. </w:t>
+              <w:t xml:space="preserve">Yvon Desportes, Franz Simmler und Claudia Wich-Reif,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déconstruction, reconstruction : la pensée de Jean-Marie Zemb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Tours, 2010</w:t>
+              <w:t xml:space="preserve">Mikrostrukturen und Makrostrukturen im älteren Deutsch vom 9. bis zum 17. Jahrhundert: Text und Syntax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Weidler,, pp.121-142, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498593v1</w:t>
+                <w:t xml:space="preserve">hal-03113548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’articulation vreude~gemach dans Erec de Hartmann von Aue</w:t>
               </w:r>
@@ -5594,51 +5594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carbonnelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452449v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rdd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454999v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou-Amadieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02498653v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093835v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920965v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921435v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920975v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02498583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jbgsg-2016-0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02501113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920828v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois-Ientile" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799348v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920877v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wich-Reif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920858v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Masse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick del Duca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920894v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lefevre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ceg/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03184686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Benoist" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920908v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920902v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andersen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113373v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113384v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920933v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rohman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Rohmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-ren&#233; Valette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113633v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Valette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupl&#226;tre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113673v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113558v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113548v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02498593v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113421v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056898v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupl&#228;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Robin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113399v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02498609v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02501023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carbonnelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452449v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rdd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454999v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou-Amadieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920965v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02498653v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093835v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921435v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920975v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02498583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jbgsg-2016-0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02501113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920828v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois-Ientile" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799348v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920877v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wich-Reif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920858v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Masse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick del Duca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920894v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lefevre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ceg/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03184686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Benoist" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920908v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920902v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andersen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113373v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113384v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920933v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rohman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Rohmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-ren&#233; Valette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113633v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Valette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupl&#226;tre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113673v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113558v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02498593v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113548v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113421v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056898v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupl&#228;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Robin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113399v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02498609v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02501023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>