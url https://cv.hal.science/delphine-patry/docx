--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -3156,165 +3156,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création de lycées expérimentaux en 1982 en France : concrétisation de la pédagogie autogestionnaire ?</w:t>
+                <w:t xml:space="preserve">Le Groupe Expérimental de Pédagogie Active et Fonctionnelle du 20e de Robert Gloton et le colloque d’Amiens : entre influences et novations isolées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Patry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Il faut éduquer les enfants. Ambivalence de l'idéologie de l'éducation, conjonctures critiques, expérimentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Liège, May 2018, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque : Le colloque d’Amiens, mars 1968</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jules Verne Picardie, Mar 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602146v1</w:t>
+                <w:t xml:space="preserve">hal-03602165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Groupe Expérimental de Pédagogie Active et Fonctionnelle du 20e de Robert Gloton et le colloque d’Amiens : entre influences et novations isolées</w:t>
+                <w:t xml:space="preserve">La création de lycées expérimentaux en 1982 en France : concrétisation de la pédagogie autogestionnaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Patry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Le colloque d’Amiens, mars 1968</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Jules Verne Picardie, Mar 2018, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Il faut éduquer les enfants. Ambivalence de l'idéologie de l'éducation, conjonctures critiques, expérimentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, May 2018, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602165v1</w:t>
+                <w:t xml:space="preserve">hal-03602146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le self-government : histoire et échec d’un principe fédérateur de l’éducation nouvelle (1900-1930)</w:t>
               </w:r>
@@ -3729,51 +3729,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F68B47F"/>
+    <w:nsid w:val="A2360CAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3960,51 +3960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-patry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0986-3908" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036967v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r55" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14894" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04833129v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-vasselin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601572v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.068.0133" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834022v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.544.0124" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601686v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.10757" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FSLGM1RL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601579v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.344" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.8543" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4237" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15oov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601875v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04250923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/41286" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.41286" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602085v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inter-aref-2020.event.univ-lorraine.fr/data/pages/Actes_Colloque_Inter_Congres_AREF_2020_Nancy_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Wagnon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?ISBN13=9782757424681" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601982v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590757v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Depoil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Groeninger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834067v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.115.0130" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221644v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991016v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312430v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834245v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142646v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capdevielle-Mougnibas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefebvre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492068v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meirieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Reuter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834123v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602182v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602174v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602138v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602159v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602132v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602165v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-Vasselin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03602066v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-patry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0986-3908" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036967v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r55" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14894" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04833129v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-vasselin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601572v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.068.0133" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834022v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.544.0124" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601686v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.10757" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FSLGM1RL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601579v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.344" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.8543" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4237" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15oov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601875v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04250923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/41286" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.41286" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602085v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inter-aref-2020.event.univ-lorraine.fr/data/pages/Actes_Colloque_Inter_Congres_AREF_2020_Nancy_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Wagnon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?ISBN13=9782757424681" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601982v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590757v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Depoil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Groeninger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834067v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.115.0130" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221644v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991016v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312430v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834245v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142646v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capdevielle-Mougnibas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefebvre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492068v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meirieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Reuter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834123v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602182v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602174v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602138v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602159v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602132v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-Vasselin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03602066v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>