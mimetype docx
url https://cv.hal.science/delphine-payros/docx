--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -66,3656 +66,3907 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycotoxins hazard: the European view</w:t>
+                <w:t xml:space="preserve">Is Klebsiella pneumoniae -associated bovine mastitis an emerging public health issue? A One Health perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pinton</w:t>
+                <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Terciolo</w:t>
+                <w:t xml:space="preserve">Frédéric Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Payros</w:t>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle P Oswald</w:t>
+                <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63, pp.101306. </w:t>
+              <w:t xml:space="preserve">ASM Animal Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cofs.2025.101306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/asmam.00023-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178405v1</w:t>
+                <w:t xml:space="preserve">hal-05598345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach methodologies for risk assessment of urinary occurring toxicants</w:t>
+                <w:t xml:space="preserve">Review: in vitro and ex vivo models advancing the study of host-microbiota interactions across organ systems in farm animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Jobst</w:t>
+                <w:t xml:space="preserve">Coralie Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irís Guerreiro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle P Oswald</w:t>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana S Fernandes</w:t>
+                <w:t xml:space="preserve">Myriam M.L. Grundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.118649⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.101810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05198796v1</w:t>
+                <w:t xml:space="preserve">hal-05574126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering a new family of conserved virulence factors that promote the production of host‐damaging outer membrane vesicles in gram‐negative bacteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mycotoxins hazard: the European view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Ize</w:t>
+                <w:t xml:space="preserve">Philippe Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katy Jeannot</w:t>
+                <w:t xml:space="preserve">Chloé Terciolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Pin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle P Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (1), pp.e270032. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63, pp.101306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jev2.70032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cofs.2025.101306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04907628v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxic interaction between deoxynivalenol and acrylamide</w:t>
+                <w:t xml:space="preserve">New approach methodologies for risk assessment of urinary occurring toxicants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Huertas</w:t>
+                <w:t xml:space="preserve">Maximilian Jobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboubacar B Coulibaly</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Irís Guerreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle P Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Penary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Puel</w:t>
+                <w:t xml:space="preserve">Ana S Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116633⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 302, pp.118649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.118649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076454v1</w:t>
+                <w:t xml:space="preserve">hal-05198796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of cytochromes P450 and ribosome inhibition in the interaction between two preoccupying mycotoxins, aflatoxin B1 and deoxynivalenol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncovering a new family of conserved virulence factors that promote the production of host‐damaging outer membrane vesicles in gram‐negative bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Goman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Willoquet</w:t>
+                <w:t xml:space="preserve">Bérengère Ize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mirey</w:t>
+                <w:t xml:space="preserve">Katy Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Labat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Puel</w:t>
+                <w:t xml:space="preserve">Camille Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176937⟩</w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.e270032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jev2.70032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767824v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HlyF, an underestimated virulence factor of uropathogenic Escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotoxic interaction between deoxynivalenol and acrylamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Huertas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubacar B Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Payros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chagneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Goman</w:t>
+                <w:t xml:space="preserve">Marie Penary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Goursat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure David</w:t>
+                <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2023.07.024⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214, pp.116633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330628v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel toxic effect of foodborne trichothecenes: The exacerbation of genotoxicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Roles of cytochromes P450 and ribosome inhibition in the interaction between two preoccupying mycotoxins, aflatoxin B1 and deoxynivalenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Willoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Garofalo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Penary</w:t>
+                <w:t xml:space="preserve">G. Mirey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Oswald</w:t>
+                <w:t xml:space="preserve">O. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
+                <w:t xml:space="preserve">M. Garofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120625⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 955, pp.176937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885045v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From ribosome to ribotoxins: understanding the toxicity of deoxynivalenol and Shiga toxin, two food borne toxins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">HlyF, an underestimated virulence factor of uropathogenic Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Goman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2023.2271101⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (11), pp.1449.e1-1449.e9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2023.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269386v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural mutations in the sensor kinase of the PhoPR two-component regulatory system modulate virulence of ancestor-like tuberculosis bacilli</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A novel toxic effect of foodborne trichothecenes: The exacerbation of genotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Garofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fadel Sayes</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Penary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011437⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 317, pp.120625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163557v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pks island: a bacterial Swiss army knife?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">From ribosome to ribotoxins: understanding the toxicity of deoxynivalenol and Shiga toxin, two food borne toxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Garofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min Tang-Fichaux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Frederic Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2022.05.010⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2023.2271101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703251v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The foodborne contaminant deoxynivalenol exacerbates DNA damage caused by a broad spectrum of genotoxic agents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Natural mutations in the sensor kinase of the PhoPR two-component regulatory system modulate virulence of ancestor-like tuberculosis bacilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Malaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eva Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadel Sayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153280⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (7), pp.e1011437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576870v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mycotoxines en alimentation humaine : un défi pour la recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The pks island: a bacterial Swiss army knife?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille V. Chagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carine Al-Ayoubi</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Tang-Fichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.02.001⟩</w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (1146-1159), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2022.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03196066v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rv0180c contributes to Mycobacterium tuberculosis cell shape and to infectivity in mice and macrophages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The foodborne contaminant deoxynivalenol exacerbates DNA damage caused by a broad spectrum of genotoxic agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Garofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wladimir Malaga</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Volle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010020⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 820, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420756v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary exposure to the food contaminant deoxynivalenol triggers colonic breakdown by activating the mitochondrial and the death receptor pathways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les mycotoxines en alimentation humaine : un défi pour la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Garofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imourana Alassane‐kpembi</w:t>
+                <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Laffitte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manon Neves</w:t>
+                <w:t xml:space="preserve">Carine Al-Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202100191⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (3), pp.170-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03376900v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The food contaminant, deoxynivalenol, modulates the Thelper-Treg balance and increases inflammatory bowel diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rv0180c contributes to Mycobacterium tuberculosis cell shape and to infectivity in mice and macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henar Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Malaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Volle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ménard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+                <w:t xml:space="preserve">Serge Mazères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00204-020-02817-z⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (11), pp.e1010020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331289v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo effects of a mycotoxin, deoxynivalenol, and a trace metal, cadmium, alone or in a mixture on the intestinal barrier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary exposure to the food contaminant deoxynivalenol triggers colonic breakdown by activating the mitochondrial and the death receptor pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Payros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imourana Alassane‐kpembi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Su Luo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Terciolo</w:t>
+                <w:t xml:space="preserve">Joelle Laffitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Paula Loureiro-Bracarense</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pinton</w:t>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2019.105082⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (23), pp.2100191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202100191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628133v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects of Saccharomyces cerevisiae RC016 in weaned piglets: in vivo and ex vivo analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G.R. Garcia</w:t>
+                <w:t xml:space="preserve">The food contaminant, deoxynivalenol, modulates the Thelper-Treg balance and increases inflammatory bowel diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Dogi</w:t>
+                <w:t xml:space="preserve">Sandrine Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Laffitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.L. Poloni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. de Moreno de Leblanc</w:t>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beneficial Microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/BM2018.0023⟩</w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94 (9), pp.3173-3184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-020-02817-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628587v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal toxicity of deoxynivalenol is limited by Lactobacillus rhamnosus RC007 in pig jejunum explants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">In vitro and in vivo effects of a mycotoxin, deoxynivalenol, and a trace metal, cadmium, alone or in a mixture on the intestinal barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Terciolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Loureiro-Bracarense</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pinton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Laffitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00204-017-2083-x⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2019.105082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331263v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein O-mannosylation deficiency increases LprG-associated lipoarabinomannan release by Mycobacterium tuberculosis and enhances the TLR2-associated inflammatory response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henar Alonso</w:t>
+                <w:t xml:space="preserve">Beneficial effects of Saccharomyces cerevisiae RC016 in weaned piglets: in vivo and ex vivo analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.R. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Dogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L. Poloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Parra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Payros</w:t>
+                <w:t xml:space="preserve">A.S. Fochesato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chia-Fang Liu</w:t>
+                <w:t xml:space="preserve">A. de Moreno de Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+              <w:t xml:space="preserve">Beneficial Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.33-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-08489-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/BM2018.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323721v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The food contaminant deoxynivalenol exacerbates the genotoxicity of gut microbiota</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Intestinal toxicity of deoxynivalenol is limited by Lactobacillus rhamnosus RC007 in pig jejunum explants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisela Romina García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Dobrindt</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Martin-Bizon</w:t>
+                <w:t xml:space="preserve">Cecilia Ana Dogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Secher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Loureiro-Bracarense</w:t>
+                <w:t xml:space="preserve">Joëlle Laffitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (2), 11 p. </w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (2), pp.983-993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.00007-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00204-017-2083-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608529v1</w:t>
+                <w:t xml:space="preserve">hal-03331263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deoxynivalenol in the liver and lymphoid organs of rats: effects of dose and duration on immunohistological changes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Loureiro-Bracarense</w:t>
+                <w:t xml:space="preserve">Protein O-mannosylation deficiency increases LprG-associated lipoarabinomannan release by Mycobacterium tuberculosis and enhances the TLR2-associated inflammatory response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henar Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina M. Basso</w:t>
+                <w:t xml:space="preserve">Julien Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Malaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisângela Olegário da Silva</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chia-Fang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Mycotoxin Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (1), pp.89-96. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/wmj2016.2094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-08489-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605984v1</w:t>
+                <w:t xml:space="preserve">hal-02323721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of mycotoxins on the intestine: are mucus and microbiota new targets?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deoxynivalenol in the liver and lymphoid organs of rats: effects of dose and duration on immunohistological changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Loureiro-Bracarense</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Robert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Karina M. Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisângela Olegário da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part B: Critical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10937404.2017.1326071⟩</w:t>
+              <w:t xml:space="preserve">World Mycotoxin Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.89-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/wmj2016.2094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608381v1</w:t>
+                <w:t xml:space="preserve">hal-01605984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicology of deoxynivalenol and its acetylated and modified forms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The food contaminant deoxynivalenol exacerbates the genotoxicity of gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Dobrindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imourana Alassane-Kpembi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alix Pierron</w:t>
+                <w:t xml:space="preserve">Patricia Martin-Bizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pinton</w:t>
+                <w:t xml:space="preserve">Thomas Secher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Loureiro-Bracarense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 90 (12), pp.2931-2957. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00204-016-1826-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00007-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331286v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral tolerance failure upon neonatal gut colonization with Escherichia coli producing the genotoxin colibactin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of mycotoxins on the intestine: are mucus and microbiota new targets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Brehin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Boury</w:t>
+                <w:t xml:space="preserve">Vassilia Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Watrin</w:t>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 83 (6), pp.2420-2429. </w:t>
+              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part B: Critical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (5), pp.249-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/IAI.00064-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10937404.2017.1326071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634629v1</w:t>
+                <w:t xml:space="preserve">hal-01608381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternally acquired genotoxic Escherichia coli alters offspring's intestinal homeostasis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Toxicology of deoxynivalenol and its acetylated and modified forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ménard</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imourana Alassane-Kpembi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/gmic.28932⟩</w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (12), pp.2931-2957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-016-1826-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859355v2</w:t>
+                <w:t xml:space="preserve">hal-03331286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genotoxin &amp;lt;em&amp;gt;Colibactin exacerbates lymphopenia&amp;lt;/em&amp;gt; and decreases survival rate in mice infected with septicemic&amp;lt;em&amp;gt; Escherichia coli&amp;lt;/em&amp;gt;</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Oral tolerance failure upon neonatal gut colonization with Escherichia coli producing the genotoxin colibactin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Secher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Cuevas-Ramos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Camille Brehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Watrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiu071⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (6), pp.2420-2429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00064-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633662v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maternally acquired genotoxic Escherichia coli alters offspring's intestinal homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Payros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Secher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Brehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (3), pp.313-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/gmic.28932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859355v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The genotoxin &amp;lt;em&amp;gt;Colibactin exacerbates lymphopenia&amp;lt;/em&amp;gt; and decreases survival rate in mice infected with septicemic&amp;lt;em&amp;gt; Escherichia coli&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Marcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Payros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Cuevas-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 210 (2), pp.285 - 294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiu071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interplay between Siderophores and Colibactin Genotoxin Biosynthetic Pathways in Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Magistro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Penary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (7), pp.e1003437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3725,525 +3976,525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;precision-cut liver slices&amp;quot; : un modèle ex-vivo d’analyse des mycotoxines estrogéniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Corti Isgro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Le Moël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57eme Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Saint - Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycotoxins, a part of the dietary exposome: a challenge for toxicologists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imourana Alassane-Kpembi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P Oswald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th The World Mycotoxin Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Antwerp, Belgium. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposome alimentaire : la mycotoxine déoxynivalénol augmente la génotoxicité du fer héminique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Penary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of cadmium and deoxynivalenol on spermatogenesis and blood and bone marrow chromosome in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Khoshal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Raymond Letron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Toulouse, France. INRA - INP - ENVT, Chromosome Research, 24 (S1), 116 p., 2016, Chromosome Research</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4253,486 +4504,486 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of toxicity to food contaminants as mycotoxins in pigs: development and use of ex vivo organ culture models as an alternative to animal experimentation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Assessment of toxicity to food contaminants as mycotoxins in pigs: development and use of ex vivo organ culture models as an alternative to animal experimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Garofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Al-Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du réseau HOLO-AE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, réseau HOLO-AE, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du réseau HOLO-AE : Holobionte et animaux d'élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905021v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of toxicity to food contaminants as mycotoxins in pigs: development and use of ex vivo organ culture models as an alternative to animal experimentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Assessment of toxicity to food contaminants as mycotoxins in pigs: development and use of ex vivo organ culture models as an alternative to animal experimentation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du réseau HOLO-AE : Holobionte et animaux d'élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du réseau HOLO-AE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau HOLO-AE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905008v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the genotoxic effect associated with multiple exposure to deoxynivalenol in a cocktail with heme iron, acrylamide and acetaldehyde: role of the dietary exposome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Jeunes Chercheurs NACRe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, réseau NACRe, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The food contaminant deoxynivalenol: a risk factor on health ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Café des Sciences Toxalim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From environmental bacteria to obligate human pathogen: adaptations associated with the emergence of tuberculosis bacilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladimir Malaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pawlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mazères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop. Pathogen immunity and signalling.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4742,114 +4993,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'effet de la colonisation des nouveau-nés par des souches de Escherichia coli génotoxiques sur le développement et la fonctionnalité de la barrière intestinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie animale. UT3, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012TOU30356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04890929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4996,51 +5247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Terciolo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P Oswald" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2025.101306" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198796v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Jobst" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#237;s Guerreiro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S Fernandes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118649" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907628v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Goman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Ize" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Jeannot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70032" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076454v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Huertas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar B Coulibaly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Penary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116633" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767824v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Willoquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mirey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Labat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garofalo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176937" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chagneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goursat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.07.024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garofalo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120625" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2023.2271101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Malaga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Meunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Frigui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Sayes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011437" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703251v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille V. Chagneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Tang-Fichaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2022.05.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153280" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196066v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pierron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Al-Ayoubi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.02.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henar Alonso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Volle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maz&#232;res" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane&#8208;kpembi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Laffitte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Neves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100191" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M&#233;nard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-020-02817-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628133v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Luo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Loureiro-Bracarense" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105082" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628587v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Garcia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dogi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Poloni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Fochesato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2018.0023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Romina Garc&#237;a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ana Dogi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Laffitte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-017-2083-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323721v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Fang Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08489-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608529v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dobrindt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin-Bizon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00007-17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605984v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina M. Basso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#226;ngela Oleg&#225;rio da Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/wmj2016.2094" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608381v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10937404.2017.1326071" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331286v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-016-1826-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634629v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brehin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00064-15" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859355v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.28932" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633662v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Marcq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cuevas-Ramos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu071" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391854v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Magistro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003437" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116148v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Corti Isgro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Le Mo&#235;l" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920916v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206504v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baker" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602406v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Khoshal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond Letron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905021v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905008v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Labat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920896v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920884v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341937v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pawlik" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berrone" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04890929v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOU30356" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/asmam.00023-25" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.L. Grundy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101810" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178405v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Terciolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P Oswald" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2025.101306" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198796v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Jobst" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#237;s Guerreiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S Fernandes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118649" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Goman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Ize" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Jeannot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70032" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076454v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Huertas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar B Coulibaly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Penary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116633" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Willoquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mirey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Labat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garofalo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176937" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chagneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goursat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.07.024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885045v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garofalo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120625" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269386v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2023.2271101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163557v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Malaga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Meunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Frigui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Sayes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011437" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille V. Chagneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Tang-Fichaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2022.05.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576870v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153280" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196066v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pierron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Al-Ayoubi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.02.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420756v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henar Alonso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Volle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maz&#232;res" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane&#8208;kpembi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Laffitte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Neves" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100191" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331289v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M&#233;nard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-020-02817-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628133v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Luo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Loureiro-Bracarense" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105082" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628587v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Garcia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dogi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Poloni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Fochesato" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2018.0023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Romina Garc&#237;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ana Dogi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Laffitte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-017-2083-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323721v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Fang Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08489-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina M. Basso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#226;ngela Oleg&#225;rio da Silva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/wmj2016.2094" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608529v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dobrindt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin-Bizon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00007-17" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608381v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10937404.2017.1326071" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331286v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-016-1826-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634629v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brehin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boury" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00064-15" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859355v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.28932" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Marcq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cuevas-Ramos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu071" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391854v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Magistro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003437" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116148v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Corti Isgro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Le Mo&#235;l" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920916v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206504v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baker" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602406v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Khoshal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond Letron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905008v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Labat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905021v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920896v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920884v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341937v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pawlik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berrone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04890929v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOU30356" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>