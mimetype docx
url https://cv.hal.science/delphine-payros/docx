--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Klebsiella pneumoniae -associated bovine mastitis an emerging public health issue? A One Health perspective</w:t>
+                <w:t xml:space="preserve">Review: in vitro and ex vivo models advancing the study of host-microbiota interactions across organ systems in farm animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coralie Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Oswald</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Myriam M.L. Grundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASM Animal Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/asmam.00023-25⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.101810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05598345v1</w:t>
+                <w:t xml:space="preserve">hal-05574126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: in vitro and ex vivo models advancing the study of host-microbiota interactions across organ systems in farm animals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Is Klebsiella pneumoniae -associated bovine mastitis an emerging public health issue? A One Health perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+                <w:t xml:space="preserve">Frédéric Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam M.L. Grundy</w:t>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.101810. </w:t>
+              <w:t xml:space="preserve">ASM Animal Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/asmam.00023-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05574126v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycotoxins hazard: the European view</w:t>
               </w:r>
@@ -383,51 +383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Terciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P Oswald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -504,51 +504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Jobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irís Guerreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -664,51 +664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (1), pp.e270032. </w:t>
@@ -772,51 +772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Huertas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubacar B Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Penary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1027,51 +1027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HlyF, an underestimated virulence factor of uropathogenic Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Goman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1161,77 +1161,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel toxic effect of foodborne trichothecenes: The exacerbation of genotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Penary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1295,77 +1295,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From ribosome to ribotoxins: understanding the toxicity of deoxynivalenol and Shiga toxin, two food borne toxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1429,51 +1429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural mutations in the sensor kinase of the PhoPR two-component regulatory system modulate virulence of ancestor-like tuberculosis bacilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladimir Malaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1563,77 +1563,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pks island: a bacterial Swiss army knife?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille V. Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Tang-Fichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1697,64 +1697,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The foodborne contaminant deoxynivalenol exacerbates DNA damage caused by a broad spectrum of genotoxic agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1814,51 +1814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mycotoxines en alimentation humaine : un défi pour la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1952,51 +1952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rv0180c contributes to Mycobacterium tuberculosis cell shape and to infectivity in mice and macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henar Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2086,51 +2086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary exposure to the food contaminant deoxynivalenol triggers colonic breakdown by activating the mitochondrial and the death receptor pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imourana Alassane‐kpembi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2220,51 +2220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The food contaminant, deoxynivalenol, modulates the Thelper-Treg balance and increases inflammatory bowel diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2348,338 +2348,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo effects of a mycotoxin, deoxynivalenol, and a trace metal, cadmium, alone or in a mixture on the intestinal barrier</w:t>
+                <w:t xml:space="preserve">Beneficial effects of Saccharomyces cerevisiae RC016 in weaned piglets: in vivo and ex vivo analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Su Luo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Terciolo</w:t>
+                <w:t xml:space="preserve">G.R. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Paula Loureiro-Bracarense</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pinton</w:t>
+                <w:t xml:space="preserve">C.A. Dogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L. Poloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Fochesato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Moreno de Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2019.105082⟩</w:t>
+              <w:t xml:space="preserve">Beneficial Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/BM2018.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628133v1</w:t>
+                <w:t xml:space="preserve">hal-02628587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects of Saccharomyces cerevisiae RC016 in weaned piglets: in vivo and ex vivo analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro and in vivo effects of a mycotoxin, deoxynivalenol, and a trace metal, cadmium, alone or in a mixture on the intestinal barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Fochesato</w:t>
+                <w:t xml:space="preserve">Su Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Terciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Moreno de Leblanc</w:t>
+                <w:t xml:space="preserve">Ana-Paula Loureiro-Bracarense</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Payros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beneficial Microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.33-42. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132, 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/BM2018.0023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2019.105082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628587v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal toxicity of deoxynivalenol is limited by Lactobacillus rhamnosus RC007 in pig jejunum explants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela Romina García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2750,468 +2750,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein O-mannosylation deficiency increases LprG-associated lipoarabinomannan release by Mycobacterium tuberculosis and enhances the TLR2-associated inflammatory response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henar Alonso</w:t>
+                <w:t xml:space="preserve">Deoxynivalenol in the liver and lymphoid organs of rats: effects of dose and duration on immunohistological changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Loureiro-Bracarense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Parra</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Karina M. Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisângela Olegário da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+              <w:t xml:space="preserve">World Mycotoxin Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.89-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-08489-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/wmj2016.2094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323721v1</w:t>
+                <w:t xml:space="preserve">hal-01605984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deoxynivalenol in the liver and lymphoid organs of rats: effects of dose and duration on immunohistological changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">The food contaminant deoxynivalenol exacerbates the genotoxicity of gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Payros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Dobrindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Martin-Bizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Secher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Loureiro-Bracarense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Mycotoxin Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/wmj2016.2094⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00007-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605984v1</w:t>
+                <w:t xml:space="preserve">hal-01608529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The food contaminant deoxynivalenol exacerbates the genotoxicity of gut microbiota</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Protein O-mannosylation deficiency increases LprG-associated lipoarabinomannan release by Mycobacterium tuberculosis and enhances the TLR2-associated inflammatory response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henar Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Malaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Secher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Loureiro-Bracarense</w:t>
+                <w:t xml:space="preserve">Chia-Fang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (2), 11 p. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.00007-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-08489-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608529v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of mycotoxins on the intestine: are mucus and microbiota new targets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3288,51 +3288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicology of deoxynivalenol and its acetylated and modified forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imourana Alassane-Kpembi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3422,64 +3422,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral tolerance failure upon neonatal gut colonization with Escherichia coli producing the genotoxin colibactin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Brehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3556,64 +3556,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternally acquired genotoxic Escherichia coli alters offspring's intestinal homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3716,51 +3716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Cuevas-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4115,51 +4115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycotoxins, a part of the dietary exposome: a challenge for toxicologists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4236,51 +4236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposome alimentaire : la mycotoxine déoxynivalénol augmente la génotoxicité du fer héminique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4387,51 +4387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Khoshal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Raymond Letron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4512,251 +4512,251 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of toxicity to food contaminants as mycotoxins in pigs: development and use of ex vivo organ culture models as an alternative to animal experimentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Assessment of toxicity to food contaminants as mycotoxins in pigs: development and use of ex vivo organ culture models as an alternative to animal experimentation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du réseau HOLO-AE : Holobionte et animaux d'élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du réseau HOLO-AE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau HOLO-AE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905008v1</w:t>
+                <w:t xml:space="preserve">hal-04905021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of toxicity to food contaminants as mycotoxins in pigs: development and use of ex vivo organ culture models as an alternative to animal experimentation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Assessment of toxicity to food contaminants as mycotoxins in pigs: development and use of ex vivo organ culture models as an alternative to animal experimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Garofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Al-Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du réseau HOLO-AE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, réseau HOLO-AE, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du réseau HOLO-AE : Holobionte et animaux d'élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905021v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the genotoxic effect associated with multiple exposure to deoxynivalenol in a cocktail with heme iron, acrylamide and acetaldehyde: role of the dietary exposome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Jeunes Chercheurs NACRe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, réseau NACRe, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4781,51 +4781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The food contaminant deoxynivalenol: a risk factor on health ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Café des Sciences Toxalim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4850,51 +4850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From environmental bacteria to obligate human pathogen: adaptations associated with the emergence of tuberculosis bacilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladimir Malaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5007,51 +5007,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'effet de la colonisation des nouveau-nés par des souches de Escherichia coli génotoxiques sur le développement et la fonctionnalité de la barrière intestinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie animale. UT3, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012TOU30356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5247,51 +5247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/asmam.00023-25" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.L. Grundy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101810" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178405v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Terciolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P Oswald" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2025.101306" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198796v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Jobst" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#237;s Guerreiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S Fernandes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118649" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Goman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Ize" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Jeannot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70032" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076454v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Huertas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar B Coulibaly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Penary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116633" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Willoquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mirey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Labat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garofalo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176937" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chagneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goursat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.07.024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885045v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garofalo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120625" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269386v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2023.2271101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163557v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Malaga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Meunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Frigui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Sayes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011437" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille V. Chagneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Tang-Fichaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2022.05.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576870v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153280" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196066v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pierron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Al-Ayoubi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.02.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420756v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henar Alonso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Volle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maz&#232;res" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane&#8208;kpembi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Laffitte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Neves" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100191" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331289v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M&#233;nard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-020-02817-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628133v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Luo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Loureiro-Bracarense" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105082" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628587v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Garcia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dogi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Poloni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Fochesato" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2018.0023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Romina Garc&#237;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ana Dogi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Laffitte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-017-2083-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323721v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Fang Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08489-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina M. Basso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#226;ngela Oleg&#225;rio da Silva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/wmj2016.2094" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608529v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dobrindt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin-Bizon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00007-17" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608381v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10937404.2017.1326071" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331286v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-016-1826-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634629v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brehin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boury" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00064-15" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859355v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.28932" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Marcq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cuevas-Ramos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu071" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391854v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Magistro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003437" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116148v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Corti Isgro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Le Mo&#235;l" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920916v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206504v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baker" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602406v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Khoshal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond Letron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905008v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Labat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905021v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920896v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920884v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341937v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pawlik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berrone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04890929v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOU30356" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.L. Grundy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101810" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/asmam.00023-25" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178405v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Terciolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P Oswald" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2025.101306" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198796v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Jobst" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#237;s Guerreiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S Fernandes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118649" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Goman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Ize" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Jeannot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70032" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076454v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Huertas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar B Coulibaly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Penary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116633" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Willoquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mirey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Labat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garofalo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176937" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chagneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goursat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.07.024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885045v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garofalo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120625" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269386v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2023.2271101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163557v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Malaga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Meunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Frigui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Sayes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011437" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille V. Chagneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Tang-Fichaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2022.05.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576870v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153280" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196066v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pierron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Al-Ayoubi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.02.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420756v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henar Alonso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Volle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maz&#232;res" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane&#8208;kpembi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Laffitte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Neves" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100191" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331289v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M&#233;nard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-020-02817-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dogi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Poloni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Fochesato" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2018.0023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628133v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Luo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Loureiro-Bracarense" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105082" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Romina Garc&#237;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ana Dogi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Laffitte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-017-2083-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605984v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina M. Basso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#226;ngela Oleg&#225;rio da Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/wmj2016.2094" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608529v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dobrindt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin-Bizon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00007-17" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323721v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Fang Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08489-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608381v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10937404.2017.1326071" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331286v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-016-1826-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634629v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brehin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boury" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00064-15" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859355v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.28932" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Marcq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cuevas-Ramos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu071" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391854v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Magistro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003437" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116148v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Corti Isgro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Le Mo&#235;l" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920916v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206504v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baker" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602406v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Khoshal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond Letron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905021v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905008v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Labat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920896v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920884v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341937v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pawlik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berrone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04890929v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOU30356" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>