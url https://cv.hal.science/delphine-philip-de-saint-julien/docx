--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -998,319 +998,319 @@
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bedard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Les cahiers de recherche du LAREQUOI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, 2019</w:t>
+              <w:t xml:space="preserve">, 2, pp.1-96, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cahiers de recherche du LAREQUOI Vol.2018/2</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les cahiers de la recherche du LAREQUOI Vol.2018/1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunel Safarova</w:t>
+                <w:t xml:space="preserve">Charlène Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Hristova</w:t>
+                <w:t xml:space="preserve">Mourad Attarca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chomienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Les cahiers de recherche du LAREQUOI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, 2018</w:t>
+              <w:t xml:space="preserve">, 1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650057v1</w:t>
+                <w:t xml:space="preserve">hal-04649974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cahiers de la recherche du LAREQUOI Vol.2018/1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Attarca</w:t>
+                <w:t xml:space="preserve">Les cahiers de recherche du LAREQUOI Vol.2018/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Assens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pinault</w:t>
+                <w:t xml:space="preserve">Gunel Safarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Chomienne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Rouet</w:t>
+                <w:t xml:space="preserve">Svetlana Hristova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Les cahiers de recherche du LAREQUOI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, 2018</w:t>
+              <w:t xml:space="preserve">, 2, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649974v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cahiers de recherche du LAREQUOI Vol.2017/2</w:t>
               </w:r>
@@ -3467,51 +3467,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Gosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Philip de Saint Julien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/innovations-rh-et-transformations-sociales-15-retours-d-experience-et" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04352646v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04352670v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04352708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04648236v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil A&#239;t Sa&#239;d" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Azaghouagh-El Fardi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Souak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Costin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Courie Lemeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04648210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bartoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yung" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bedard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hermel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04648020v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Hannachi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Paul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Said" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04647992v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ensminger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Guerrero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04647945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Benzerafa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04650057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunel Safarova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Hristova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04649974v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Attarca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chomienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04649649v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vedel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04649634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Horehajova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Marasova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04649608v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Chekab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupuis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gerber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aman-Morin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04648527v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisaveta Bydanova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04646521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coleno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Samson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04353171v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Courie-Lemeur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04352942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Daviot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04352752v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marasova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallusova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vasileva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04352844v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornolti, Claude Fabre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03584123v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mercier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04342134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04353089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04349940v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04350027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04350077v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04351236v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04351444v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04351727v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04351495v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04351632v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04351756v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04351768v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Gosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Philip de Saint Julien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/innovations-rh-et-transformations-sociales-15-retours-d-experience-et" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04352646v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04352670v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04352708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04648236v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil A&#239;t Sa&#239;d" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Azaghouagh-El Fardi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Souak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Costin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Courie Lemeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04648210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bartoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yung" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bedard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hermel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04648020v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Hannachi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Paul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Said" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04647992v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ensminger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Guerrero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04647945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Benzerafa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04649974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Attarca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chomienne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04650057v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunel Safarova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Hristova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04649649v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vedel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04649634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Horehajova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Marasova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04649608v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Chekab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupuis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gerber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aman-Morin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04648527v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisaveta Bydanova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04646521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coleno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Samson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04353171v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Courie-Lemeur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04352942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Daviot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04352752v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marasova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallusova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vasileva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04352844v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornolti, Claude Fabre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03584123v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mercier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04342134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04353089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04349940v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04350027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04350077v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04351236v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04351444v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04351727v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04351495v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04351632v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04351756v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04351768v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>