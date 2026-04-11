--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -173,199 +173,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Assemblée générale et le terrorisme</w:t>
+                <w:t xml:space="preserve">Qui compose l’Assemblée générale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Placidi-Frot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Devin, Guillaume and Petiteville, Franck and Tordjman, Simon. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Alles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume DEVIN; Franck PETITEVILLE; Simon TORDJMAN (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Assemblée générale des Nations unies. Une institution politique mondiale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.148--150, 2020</w:t>
+              <w:t xml:space="preserve">L'assemblée générale des Nations unies. Une institution politique mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9782724625455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04512364v1</w:t>
+                <w:t xml:space="preserve">hal-02879022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui compose l’Assemblée générale ?</w:t>
+                <w:t xml:space="preserve">L’Assemblée générale et le terrorisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Placidi-Frot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Guillaume DEVIN; Franck PETITEVILLE; Simon TORDJMAN (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Devin, Guillaume and Petiteville, Franck and Tordjman, Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'assemblée générale des Nations unies. Une institution politique mondiale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’Assemblée générale des Nations unies. Une institution politique mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.148--150, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02879022v1</w:t>
+                <w:t xml:space="preserve">hal-04512364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilateral Diplomacy</w:t>
               </w:r>
@@ -517,479 +517,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’action multilatérale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mary Douglas : comprendre les institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Placidi-Frot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maurice VAÏSSE (dir.). </w:t>
+              <w:t xml:space="preserve">Guillaume Devin; Michel Hastings. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diplomatie française. Outils et acteurs depuis 1980</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 978-2-7381-4483-6</w:t>
+              <w:t xml:space="preserve">Dix concepts d’anthropologie en science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Biblis, 978-2-271-09531-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879191v1</w:t>
+                <w:t xml:space="preserve">hal-04330810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Douglas : comprendre les institutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">L’institution chez Mary Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Placidi-Frot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Courty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Guillaume Devin; Michel Hastings. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume DEVIN; Michel HASTINGS (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix concepts d’anthropologie en science politique</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Biblis, 978-2-271-09531-2</w:t>
+              <w:t xml:space="preserve">10 concepts d'anthropologie en science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9782271095312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330810v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’institution chez Mary Douglas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La diplomatie multilatérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petiteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Placidi-Frot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Guillaume DEVIN; Michel HASTINGS (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Balzacq; Frédéric Charillon; Frédéric Ramel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 concepts d'anthropologie en science politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Manuel de diplomatie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.43-57, 2018, 978-2-7246-2290-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.balza.2018.01.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Editions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02879167v1</w:t>
+                <w:t xml:space="preserve">halshs-02012233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diplomatie multilatérale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'Assemblée Générale des Nations Unies et la lutte contre le terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Placidi-Frot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thierry Balzacq; Frédéric Charillon; Frédéric Ramel. </w:t>
+              <w:t xml:space="preserve">Rafaëlle MAISON; Olga MAMOUDY (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuel de diplomatie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Autour de l'état d'urgence français. Le droit politique d'exception, pratique nationale et sources internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire Varenne, p. 163-180, 2018, Colloques &amp; Essais, 978-2-37032-176-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02012233v1</w:t>
+                <w:t xml:space="preserve">hal-02879123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Assemblée Générale des Nations Unies et la lutte contre le terrorisme</w:t>
+                <w:t xml:space="preserve">L’action multilatérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Placidi-Frot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rafaëlle MAISON; Olga MAMOUDY (coord.). </w:t>
+              <w:t xml:space="preserve">Maurice VAÏSSE (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de l'état d'urgence français. Le droit politique d'exception, pratique nationale et sources internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Universitaire Varenne, p. 163-180, 2018, Colloques &amp; Essais, 978-2-37032-176-3</w:t>
+              <w:t xml:space="preserve">Diplomatie française. Outils et acteurs depuis 1980</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-7381-4483-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879123v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The UN Internet Portal, Institutional Multilateralism Caught in the Web</w:t>
               </w:r>
@@ -1851,311 +1851,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Pacifism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Placidi-Frot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Mélanie ALBARET; Emmanuel DECAUX; Nicolas LEMAY-HEBERT; Delphine PLACIDI-FROT (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand BADIE; Dirk BERG-SCHLOSSER; Leonardo MORLINO (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Grandes résolutions du Conseil de sécurité</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, p. XXIII-XLVII, 2012, Collection Grandes Résolutions, 9782247120307</w:t>
+              <w:t xml:space="preserve">The International Encyclopedia of Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sage Publications, p. 1757-1760, 2012, 978-1-4129-5963-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880678v1</w:t>
+                <w:t xml:space="preserve">halshs-02880699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacifism</w:t>
+                <w:t xml:space="preserve">Résolution 1441</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Placidi-Frot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bertrand BADIE; Dirk BERG-SCHLOSSER; Leonardo MORLINO (eds.). </w:t>
+              <w:t xml:space="preserve">Mélanie ALBARET; Emmanuel DECAUX; Nicolas LEMAY-HEBERT; Delphine PLACIDI-FROT (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Encyclopedia of Political Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sage Publications, p. 1757-1760, 2012, 978-1-4129-5963-6</w:t>
+              <w:t xml:space="preserve">Les Grandes résolutions du Conseil de sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 313-329, 2012, Collection Grandes Résolutions, 9782247120307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02880699v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution 1441</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Placidi-Frot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Decaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lemay-Hébert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mélanie ALBARET; Emmanuel DECAUX; Nicolas LEMAY-HEBERT; Delphine PLACIDI-FROT (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Grandes résolutions du Conseil de sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. XXIII-XLVII, 2012, Collection Grandes Résolutions, 9782247120307</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalloz</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02880686v1</w:t>
+                <w:t xml:space="preserve">hal-02880678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ONU peut-elle se relever ?</w:t>
               </w:r>
@@ -2208,173 +2208,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes françaises aux Nations Unies : l'influence ambiguë du multilatéralisme</w:t>
+                <w:t xml:space="preserve">La transformation des pratiques diplomatiques nationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Placidi-Frot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yves DENECHERE (dir.). </w:t>
+              <w:t xml:space="preserve">Bertrand BADIE; Guillaume DEVIN (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes et relations internationales au XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, p. 213-224, 2007, 9782878543667</w:t>
+              <w:t xml:space="preserve">Le multilatéralisme. Nouvelles formes de l’action internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, p. 95-112, 2007, 9782707153333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880830v1</w:t>
+                <w:t xml:space="preserve">hal-02880780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transformation des pratiques diplomatiques nationales</w:t>
+                <w:t xml:space="preserve">Les femmes françaises aux Nations Unies : l'influence ambiguë du multilatéralisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Placidi-Frot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bertrand BADIE; Guillaume DEVIN (dir.). </w:t>
+              <w:t xml:space="preserve">Yves DENECHERE (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le multilatéralisme. Nouvelles formes de l’action internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte, p. 95-112, 2007, 9782707153333</w:t>
+              <w:t xml:space="preserve">Femmes et relations internationales au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, p. 213-224, 2007, 9782878543667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880780v1</w:t>
+                <w:t xml:space="preserve">hal-02880830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2386,510 +2386,510 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La survivance des perdants politiques dans le système juridique du vainqueur</w:t>
+                <w:t xml:space="preserve">International Conventions Applicable to the Trade in Illicit Medical Products: A Political Scientist’s View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Placidi-Frot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études des jeunes doctorants de l’IEDP sur « la postérité des perdants dans les conflits juridiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'études de droit public, 2023, Sceaux, France</w:t>
+              <w:t xml:space="preserve">Université Paris-Saclay Graduate School of Law, 1st International Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, 2023, Sceaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04512367v1</w:t>
+                <w:t xml:space="preserve">hal-04512369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Conventions Applicable to the Trade in Illicit Medical Products: A Political Scientist’s View</w:t>
+                <w:t xml:space="preserve">European Union Global Health Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Placidi-Frot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université Paris-Saclay Graduate School of Law, 1st International Summer School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, 2023, Sceaux, France</w:t>
+              <w:t xml:space="preserve">EUGLOH lectures series on Sustainability and Planetary Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Hambourg, 2023, Hambourg, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04512369v1</w:t>
+                <w:t xml:space="preserve">hal-04512368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Union Global Health Policy</w:t>
+                <w:t xml:space="preserve">Le multilatéralisme onusien ébranlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Placidi-Frot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUGLOH lectures series on Sustainability and Planetary Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Hambourg, 2023, Hambourg, Allemagne</w:t>
+              <w:t xml:space="preserve">La politique juridique extérieure dans un monde qui se déchire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'études de droit public, 2023, Sceaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04512368v1</w:t>
+                <w:t xml:space="preserve">hal-04512366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le multilatéralisme onusien ébranlé</w:t>
+                <w:t xml:space="preserve">La survivance des perdants politiques dans le système juridique du vainqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Placidi-Frot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La politique juridique extérieure dans un monde qui se déchire</w:t>
+              <w:t xml:space="preserve">Journée d’études des jeunes doctorants de l’IEDP sur « la postérité des perdants dans les conflits juridiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'études de droit public, 2023, Sceaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04512366v1</w:t>
+                <w:t xml:space="preserve">hal-04512367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Union européenne et la santé globale</w:t>
+                <w:t xml:space="preserve">Les évaluateurs internationaux des programmes de ‘santé intégrée’ (One Health)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Placidi-Frot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle de l’Observatoire du Green Deal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Sceaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire sur la transition écologique et agro-alimentaire au prisme des SHS (TR-SHS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Montigny-le-Bretonneux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04512371v1</w:t>
+                <w:t xml:space="preserve">hal-04512372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les évaluateurs internationaux des programmes de ‘santé intégrée’ (One Health)</w:t>
+                <w:t xml:space="preserve">L’évaluation environnementale dans les évaluations internationales des programmes de ‘santé intégrée’ (One Health)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Placidi-Frot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur la transition écologique et agro-alimentaire au prisme des SHS (TR-SHS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Montigny-le-Bretonneux, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la Société française pour le droit de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Sceaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04512372v1</w:t>
+                <w:t xml:space="preserve">hal-04512370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation environnementale dans les évaluations internationales des programmes de ‘santé intégrée’ (One Health)</w:t>
+                <w:t xml:space="preserve">L’Union européenne et la santé globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Placidi-Frot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la Société française pour le droit de l’environnement</w:t>
+              <w:t xml:space="preserve">Journée annuelle de l’Observatoire du Green Deal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Sceaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04512370v1</w:t>
+                <w:t xml:space="preserve">hal-04512371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temps de la réforme</w:t>
               </w:r>
@@ -3777,51 +3777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Alles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Copinschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3863,127 +3863,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négociations internationales</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">, 429 p., 2013, 978-2-7246-1281-3</w:t>
+                <w:t xml:space="preserve">Atlas de la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Copinschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mitrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, pp.197, 2013, 9782724612653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877530v1</w:t>
+                <w:t xml:space="preserve">hal-01499559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Russie et l’Europe du XIXe siècle à nos jours. Nouvelles approches transdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Placidi-Frot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3992,175 +4026,141 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Burgaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de la Rue d’Ulm, 184 p, 2013, 978-2-7288-0492-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas de la mondialisation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Négociations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Placidi-Frot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petiteville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 429 p., 2013, 978-2-7246-1281-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Mitrano</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01499559v1</w:t>
+                <w:t xml:space="preserve">hal-02877530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grandes résolutions du Conseil de sécurité des Nations unies</w:t>
               </w:r>
@@ -4172,76 +4172,76 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Placidi-Frot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Decaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lemay-Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 672 p, 2012, Collection Grandes Résolutions, 9782247120307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4282,64 +4282,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Copinschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mitrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Placidi-Frot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4396,51 +4396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Copinschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Placidi-Frot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
@@ -4506,51 +4506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Copinschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Placidi-Frot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
@@ -4603,51 +4603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de la mondialisation. Comprendre l'espace mondial contemporain. 2e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Placidi-Frot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4704,51 +4704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de la mondialisation. Comprendre l'espace mondial contemporain 1ère édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Placidi-Frot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4961,51 +4961,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Placidi-Frot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512364v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879022v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Alles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100115350#h2tabFormats" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215070v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petiteville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879191v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences-humaines/sciences-politiques/diplomatie-francaise_9782738144836.php#:~:text=Diplomatie%20fran%C3%A7aise%20Outils%20et%20acteurs,Europe%20et%20des%20Affaires%20%C3%A9trang%C3%A8res&amp;amp;text=Les%20relations%20internationales%20ont%20connu%20ces%20derni%C3%A8res%20d%C3%A9cennies%20d'importants%20bouleversements.&amp;amp;text=Plus%20que%20tout%20autre%2C%20le,%C3%A9t%C3%A9%20touch%C3%A9%20par%20ces%20transformations." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330810v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/10-concepts-danthropologie-en-science-politique/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879167v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012233v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.balza.2018.01.0043" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albaret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61979-8_6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880130v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-En_qu__te_d_alternatives-9782707197016.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889908v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/relations-internationales/10-concepts-sociologiques-en-relations-internationales/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/le-phenomene-institutionnel-international-dans-tous-ses-etats-transformation-deformation-ou-reformation/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781137273536" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880637v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/1118-relations-internationales-bilan-et-perspectives-9782729881030.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Burgaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100169340#" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880678v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Decaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemay-H&#233;bert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/les-grandes-resolutions-du-conseil-de-securite-des-nations-unies-p.html#:~:text=Les%20grandes%20r%C3%A9solutions%20du%20Conseil%20de%20s%C3%A9curit%C3%A9%20des%20Nations%20unies,-Version%20papier&amp;amp;text=Les%20grandes%20r%C3%A9solutions%20du%20Conseil%20de%20s%C3%A9curit%C3%A9%20des%20Nations%20unies,de%20l'Organisation%20en%201945." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880699v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880686v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880766v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880830v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880780v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512369v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512372v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512373v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512361v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.071.0019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01791207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.053.0021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Copinschi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maertens Lucile" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512360v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Copinshi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Maertens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177019v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877530v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877551v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01499559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ansart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mitrano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100389560#h2tabFormats" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878371v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100265390#h2tabFormats" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878392v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie T&#246;rnquist-Chesnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878424v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Placidi-Frot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879022v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Alles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100115350#h2tabFormats" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512364v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215070v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petiteville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330810v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/10-concepts-danthropologie-en-science-politique/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879167v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.balza.2018.01.0043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879123v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879191v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences-humaines/sciences-politiques/diplomatie-francaise_9782738144836.php#:~:text=Diplomatie%20fran%C3%A7aise%20Outils%20et%20acteurs,Europe%20et%20des%20Affaires%20%C3%A9trang%C3%A8res&amp;amp;text=Les%20relations%20internationales%20ont%20connu%20ces%20derni%C3%A8res%20d%C3%A9cennies%20d'importants%20bouleversements.&amp;amp;text=Plus%20que%20tout%20autre%2C%20le,%C3%A9t%C3%A9%20touch%C3%A9%20par%20ces%20transformations." TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albaret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61979-8_6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880130v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-En_qu__te_d_alternatives-9782707197016.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889908v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/relations-internationales/10-concepts-sociologiques-en-relations-internationales/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/le-phenomene-institutionnel-international-dans-tous-ses-etats-transformation-deformation-ou-reformation/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781137273536" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880637v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/1118-relations-internationales-bilan-et-perspectives-9782729881030.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Burgaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100169340#" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880699v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880686v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/les-grandes-resolutions-du-conseil-de-securite-des-nations-unies-p.html#:~:text=Les%20grandes%20r%C3%A9solutions%20du%20Conseil%20de%20s%C3%A9curit%C3%A9%20des%20Nations%20unies,-Version%20papier&amp;amp;text=Les%20grandes%20r%C3%A9solutions%20du%20Conseil%20de%20s%C3%A9curit%C3%A9%20des%20Nations%20unies,de%20l'Organisation%20en%201945." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Decaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemay-H&#233;bert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880766v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880780v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512366v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512370v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512373v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512361v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.071.0019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01791207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.053.0021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Copinschi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maertens Lucile" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512360v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Copinshi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Maertens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177019v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01499559v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ansart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mitrano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877551v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877530v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100389560#h2tabFormats" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878371v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100265390#h2tabFormats" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878392v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie T&#246;rnquist-Chesnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878424v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>