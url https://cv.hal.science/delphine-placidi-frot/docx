--- v1 (2026-04-11)
+++ v2 (2026-05-13)
@@ -3981,186 +3981,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Russie et l’Europe du XIXe siècle à nos jours. Nouvelles approches transdisciplinaires</w:t>
+                <w:t xml:space="preserve">Négociations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Placidi-Frot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Editions de la Rue d’Ulm, 184 p, 2013, 978-2-7288-0492-4</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petiteville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 429 p., 2013, 978-2-7246-1281-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877551v1</w:t>
+                <w:t xml:space="preserve">hal-02877530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négociations internationales</w:t>
+                <w:t xml:space="preserve">La Russie et l’Europe du XIXe siècle à nos jours. Nouvelles approches transdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Placidi-Frot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 429 p., 2013, 978-2-7246-1281-3</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Burgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de la Rue d’Ulm, 184 p, 2013, 978-2-7288-0492-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877530v1</w:t>
+                <w:t xml:space="preserve">hal-02877551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grandes résolutions du Conseil de sécurité des Nations unies</w:t>
               </w:r>
@@ -4961,51 +4961,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Placidi-Frot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879022v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Alles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100115350#h2tabFormats" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512364v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215070v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petiteville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330810v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/10-concepts-danthropologie-en-science-politique/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879167v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.balza.2018.01.0043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879123v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879191v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences-humaines/sciences-politiques/diplomatie-francaise_9782738144836.php#:~:text=Diplomatie%20fran%C3%A7aise%20Outils%20et%20acteurs,Europe%20et%20des%20Affaires%20%C3%A9trang%C3%A8res&amp;amp;text=Les%20relations%20internationales%20ont%20connu%20ces%20derni%C3%A8res%20d%C3%A9cennies%20d'importants%20bouleversements.&amp;amp;text=Plus%20que%20tout%20autre%2C%20le,%C3%A9t%C3%A9%20touch%C3%A9%20par%20ces%20transformations." TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albaret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61979-8_6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880130v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-En_qu__te_d_alternatives-9782707197016.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889908v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/relations-internationales/10-concepts-sociologiques-en-relations-internationales/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/le-phenomene-institutionnel-international-dans-tous-ses-etats-transformation-deformation-ou-reformation/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781137273536" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880637v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/1118-relations-internationales-bilan-et-perspectives-9782729881030.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Burgaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100169340#" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880699v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880686v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/les-grandes-resolutions-du-conseil-de-securite-des-nations-unies-p.html#:~:text=Les%20grandes%20r%C3%A9solutions%20du%20Conseil%20de%20s%C3%A9curit%C3%A9%20des%20Nations%20unies,-Version%20papier&amp;amp;text=Les%20grandes%20r%C3%A9solutions%20du%20Conseil%20de%20s%C3%A9curit%C3%A9%20des%20Nations%20unies,de%20l'Organisation%20en%201945." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Decaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemay-H&#233;bert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880766v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880780v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512366v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512370v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512373v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512361v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.071.0019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01791207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.053.0021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Copinschi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maertens Lucile" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512360v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Copinshi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Maertens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177019v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01499559v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ansart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mitrano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877551v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877530v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100389560#h2tabFormats" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878371v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100265390#h2tabFormats" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878392v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie T&#246;rnquist-Chesnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878424v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Placidi-Frot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879022v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Alles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100115350#h2tabFormats" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512364v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215070v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petiteville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330810v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/10-concepts-danthropologie-en-science-politique/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879167v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.balza.2018.01.0043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879123v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879191v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences-humaines/sciences-politiques/diplomatie-francaise_9782738144836.php#:~:text=Diplomatie%20fran%C3%A7aise%20Outils%20et%20acteurs,Europe%20et%20des%20Affaires%20%C3%A9trang%C3%A8res&amp;amp;text=Les%20relations%20internationales%20ont%20connu%20ces%20derni%C3%A8res%20d%C3%A9cennies%20d'importants%20bouleversements.&amp;amp;text=Plus%20que%20tout%20autre%2C%20le,%C3%A9t%C3%A9%20touch%C3%A9%20par%20ces%20transformations." TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albaret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61979-8_6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880130v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-En_qu__te_d_alternatives-9782707197016.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889908v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/relations-internationales/10-concepts-sociologiques-en-relations-internationales/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/le-phenomene-institutionnel-international-dans-tous-ses-etats-transformation-deformation-ou-reformation/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781137273536" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880637v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/1118-relations-internationales-bilan-et-perspectives-9782729881030.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Burgaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100169340#" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880699v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880686v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/les-grandes-resolutions-du-conseil-de-securite-des-nations-unies-p.html#:~:text=Les%20grandes%20r%C3%A9solutions%20du%20Conseil%20de%20s%C3%A9curit%C3%A9%20des%20Nations%20unies,-Version%20papier&amp;amp;text=Les%20grandes%20r%C3%A9solutions%20du%20Conseil%20de%20s%C3%A9curit%C3%A9%20des%20Nations%20unies,de%20l'Organisation%20en%201945." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Decaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemay-H&#233;bert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880766v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880780v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512366v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512370v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512373v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512361v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.071.0019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01791207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.053.0021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Copinschi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maertens Lucile" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512360v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Copinshi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Maertens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177019v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01499559v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ansart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mitrano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877530v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877551v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100389560#h2tabFormats" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878371v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100265390#h2tabFormats" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878392v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie T&#246;rnquist-Chesnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878424v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>