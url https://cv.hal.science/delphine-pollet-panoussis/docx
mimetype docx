--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -659,642 +659,642 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appréciation des conditions de détention par le juge administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pollet Panoussis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laure Laref. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les pratiques d’enfermement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lanceurs d'alerte, nouvelles vigies citoyennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pollet Panoussis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, coll. Thèmes et commentaires, pp. 139-149, 2024, 9782247238903</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lanceurs d’alerte, vigies citoyennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pollet Panoussis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laure Laref; Michaël Laref. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, In press, Thèmes et commentaires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’effectivité de l’accès au juge des détenus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pollet Panoussis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romain Laulier; Blandine Mallevaey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vulnérabilités et accès au juge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, pp.241-266, 2023, Transition &amp; justice, 978-2-37032-358-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annales corrigées et commentées 2024-2025 Droit administratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pollet Panoussis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gualino, Lextenso, 252p, 2024, 978-2-297-257541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'essentiel du droit des services publics</w:t>
+                <w:t xml:space="preserve">Cours de droit administratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pollet Panoussis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Gualino, 2023, Les carrés, 978-2-297-22208-2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Enrick B., 2023, Collection CRFPA, 978-2-38313-105-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485190v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cours de droit administratif</w:t>
+                <w:t xml:space="preserve">Droit administratif : licence 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pollet Panoussis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Enrick B., 2023, Collection CRFPA, 978-2-38313-105-2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gualino, 2023, Annales corrigées et commentées, 978-2-297-23927-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485215v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit administratif : licence 2</w:t>
+                <w:t xml:space="preserve">L'essentiel du droit des services publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pollet Panoussis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gualino, 2023, Annales corrigées et commentées, 978-2-297-23927-1</w:t>
+              <w:t xml:space="preserve">Gualino, 2023, Les carrés, 978-2-297-22208-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...267 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-04485323v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1713,51 +1713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pollet Panoussis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542254v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464811v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laref" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ludwiczak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485430v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485460v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Querenet-Hahn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schirmer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485651v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deltour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Branco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923394v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485190v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485215v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Grandjean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485224v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923389v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485474v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pollet Panoussis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542254v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464811v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laref" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ludwiczak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485430v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485460v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Querenet-Hahn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schirmer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485651v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deltour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Branco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485296v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923389v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485263v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485323v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Grandjean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485224v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485190v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485474v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>