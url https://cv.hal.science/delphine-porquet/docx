--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1204,51 +1204,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Doroshenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+              <w:t xml:space="preserve">Exper.Astron.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52 (3), pp.309-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10686-021-09809-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
@@ -1259,555 +1259,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergies of THESEUS with the large facilities of the 2030s and guest observer opportunities</w:t>
+                <w:t xml:space="preserve">Variable oxygen emission from the accretion disk of Mrk 110</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rosati</w:t>
+                <w:t xml:space="preserve">J.N. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Basa</w:t>
+                <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.W. Blain</w:t>
+                <w:t xml:space="preserve">V. Braito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bozzo</w:t>
+                <w:t xml:space="preserve">N. Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Branchesi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Lobban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52 (3), pp.407-437. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 649, pp.L3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09764-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03224683v1</w:t>
+                <w:t xml:space="preserve">hal-03217518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first simultaneous X-ray broadband view of Mrk 110 with XMM-Newton and NuSTAR</w:t>
+                <w:t xml:space="preserve">The Voyage of Metals in the Universe from Cosmological to Planetary Scales: the need for a Very High-Resolution, High Throughput Soft X-ray Spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Porquet</w:t>
+                <w:t xml:space="preserve">F. Nicastro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. N. Reeves</w:t>
+                <w:t xml:space="preserve">J. Kaastra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Grosso</w:t>
+                <w:t xml:space="preserve">C. Argiroffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Braito</w:t>
+                <w:t xml:space="preserve">E. Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lobban</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 654, pp.A89. </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09710-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03386492v2</w:t>
+                <w:t xml:space="preserve">hal-03339830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable oxygen emission from the accretion disk of Mrk 110</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The first simultaneous X-ray broadband view of Mrk 110 with XMM-Newton and NuSTAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Porquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.N. Reeves</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">J. N. Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Braito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lobban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 649, pp.L3. </w:t>
+              <w:t xml:space="preserve">, 2021, 654, pp.A89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217518v1</w:t>
+                <w:t xml:space="preserve">hal-03386492v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Voyage of Metals in the Universe from Cosmological to Planetary Scales: the need for a Very High-Resolution, High Throughput Soft X-ray Spectrometer</w:t>
+                <w:t xml:space="preserve">Synergies of THESEUS with the large facilities of the 2030s and guest observer opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Nicastro</w:t>
+                <w:t xml:space="preserve">P. Rosati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kaastra</w:t>
+                <w:t xml:space="preserve">S. Basa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Argiroffi</w:t>
+                <w:t xml:space="preserve">A.W. Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Behar</w:t>
+                <w:t xml:space="preserve">E. Bozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bianchi</w:t>
+                <w:t xml:space="preserve">M. Branchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">, 2021, 52 (3), pp.407-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09710-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09764-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339830v1</w:t>
+                <w:t xml:space="preserve">hal-03224683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray, UV, and optical time delays in the bright Seyfert galaxy Ark 120 with co-ordinated Swift and ground-based observations</w:t>
               </w:r>
@@ -1832,51 +1832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Pajdosz-Śmierciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Braito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1921,377 +1921,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first broad-band X-ray view of the narrow-line Seyfert 1 Ton S180</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The flaring X-ray corona in the quasar PDS 456</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Braito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Porquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Lobban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.A. Matzeu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Braito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 497 (2), pp.2352-2370. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa2076⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 500 (2), pp.1974-1991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa3377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922216v1</w:t>
+                <w:t xml:space="preserve">hal-03022675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The flaring X-ray corona in the quasar PDS 456</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">The first broad-band X-ray view of the narrow-line Seyfert 1 Ton S180</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Matzeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Braito</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G.A. Matzeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 500 (2), pp.1974-1991. </w:t>
+              <w:t xml:space="preserve">, 2020, 497 (2), pp.2352-2370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa3377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa2076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022675v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deep X-ray view of the bare AGN Ark 120. VI. Geometry of the hot corona from spectroscopic and polarization signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marinucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tamborra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Braito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 623, pp.A12. </w:t>
@@ -2329,90 +2329,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deep X-ray view of the bare AGN Ark 120</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Done</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marinucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2476,51 +2476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deep X-ray view of the bare AGN Ark 120. III. X-ray timing analysis and multiwavelength variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A P Lobban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J N Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2597,64 +2597,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deep X-ray view of the bare AGN Ark 120 - IV. XMM-Newton and NuSTAR spectra dominated by two temperature (warm, hot) Comptonization processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2744,64 +2744,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution X-Ray Spectroscopy of the Seyfert 1 , Mrk 1040. Revealing the Failed Nuclear Wind with Chandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Braito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2878,90 +2878,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deep X-ray view of the bare AGN Ark 120. II. Evidence for Fe K emission transients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Braito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lobban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 832 (1), pp.45. </w:t>
@@ -3133,103 +3133,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deep X-ray view of the bare AGN Ark 120. I. Revealing the Soft X-ray Line Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Braito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lobban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 828 (2), pp.98. </w:t>
@@ -3635,51 +3635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NGC 1365: A LOW COLUMN DENSITY STATE UNVEILING A LOW IONIZATION DISK WIND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Braito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reeves J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4031,377 +4031,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CHANDRA /HETGS CENSUS OF X-RAY VARIABILITY FROM Sgr A* DURING 2012</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A High Resolution View of the Warm Absorber in the Quasar MR 2251-178</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reeves, J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Porquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Braito,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Neilsen,</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Markoff,</w:t>
+                <w:t xml:space="preserve">J. Gofford,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nardini,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 774 (1), pp.42. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/774/1/42⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 776 (2), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/776/2/99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326976v1</w:t>
+                <w:t xml:space="preserve">hal-02326988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High Resolution View of the Warm Absorber in the Quasar MR 2251-178</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Braito,</w:t>
+                <w:t xml:space="preserve">A CHANDRA /HETGS CENSUS OF X-RAY VARIABILITY FROM Sgr A* DURING 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Neilsen,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nowak, M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gammie,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dexter,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gofford,</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Nardini,</w:t>
+                <w:t xml:space="preserve">S. Markoff,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 776 (2), pp.99. </w:t>
+              <w:t xml:space="preserve">, 2013, 774 (1), pp.42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/776/2/99⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/774/1/42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326988v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 3 Ms Chandra campaign on Sgr A*: a census of X-ray flaring activity from the Galactic center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Neilsen,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nowak, M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gammie,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dexter,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markoff,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Astronomical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (S303), pp.374-378. </w:t>
@@ -5075,90 +5075,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of LINER sources with broad H α emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 539, pp.A104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5192,51 +5192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHANDRA /HETGS OBSERVATIONS OF THE BRIGHTEST FLARE SEEN FROM Sgr A*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nowak, M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Neilsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5244,51 +5244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Markoff, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Baganoff, F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 759 (2), pp.95. </w:t>
@@ -5352,51 +5352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Warwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gillessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5982,563 +5982,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron line profiles in Suzaku spectra of bare Seyfert galaxies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovery of X-ray flaring activity in the Arches cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lobban, A.</w:t>
+                <w:t xml:space="preserve">R. Capelli,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Warwick, R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cappelluti,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gillessen,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Predehl,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.17852.x⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 525, pp.L2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331064v1</w:t>
+                <w:t xml:space="preserve">hal-02331081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of X-ray flaring activity in the Arches cluster</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Gillessen,</w:t>
+                <w:t xml:space="preserve">A broad-band X-ray view of the warm absorber in radio-quiet quasar MR 2251−178</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gofford,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reeves, J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Predehl,</w:t>
+                <w:t xml:space="preserve">J. Turner, T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tombesi,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Braito,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015758⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 414 (4), pp.3307-3321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.18634.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331081v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A broad-band X-ray view of the warm absorber in radio-quiet quasar MR 2251−178</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Turner, T.</w:t>
+                <w:t xml:space="preserve">The Two States of Sgr A* in the Near-infrared: Bright Episodic Flares on Top of Low-level Continuous Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dodds-Eden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gillessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tombesi,</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Braito,</w:t>
+                <w:t xml:space="preserve">T. K. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eisenhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.18634.x⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 728, pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/728/1/37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330867v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Two States of Sgr A* in the Near-infrared: Bright Episodic Flares on Top of Low-level Continuous Variability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Eisenhauer</w:t>
+                <w:t xml:space="preserve">Iron line profiles in Suzaku spectra of bare Seyfert galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Patrick, A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reeves, J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Porquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Markowitz, A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Trippe</w:t>
+                <w:t xml:space="preserve">P. Lobban, A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 728, pp.37. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 411 (4), pp.2353-2370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/728/1/37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.17852.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736188v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing black hole spin in deep Suzaku observations of Seyfert 1 AGN</w:t>
               </w:r>
@@ -6550,51 +6550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Patrick, A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reeves, J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lobban, A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6693,51 +6693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. N. Reeves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 530, pp.A149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7048,51 +7048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. L. Longinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guainazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dovčiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7156,77 +7156,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray and multiwavelength view of NGC 4278. A LINER-Seyfert connection?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7316,51 +7316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. L. Longinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guainazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dovciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7575,51 +7575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Falanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goldwurm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7683,51 +7683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for X-ray synchrotron emission from simultaneous mid-IR to X-ray observations of a strong Sgr A* flare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dodds-Eden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8063,64 +8063,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray hiccups from SgrA* observed by XMM-Newton. The second brightest flare and three moderate flares caught in half a day</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Predehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8331,64 +8331,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relativistic Iron K Emission and Absorption in the Seyfert 1.9 Galaxy MCG −5‐23‐16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Braito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. N. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. C. Dewangan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8465,51 +8465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An XMM-Newton view of the X-ray flat radio-quiet quasar PG 1416-129</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8599,64 +8599,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The iron emission line complex of MCG-5-23-16: the long XMMNewton look</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Braito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. N. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dewangan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8771,77 +8771,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. J. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. N. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. M. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 453 (1), pp.L13-L16. </w:t>
@@ -8879,51 +8879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A prominent relativistic iron line in the Seyfert 1 MCG-02-14-009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 445 (1), pp.L5-L8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8957,51 +8957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of a bright X-ray transient in the Galactic Center with XMM-Newton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9104,90 +9104,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FeXXV and feXXVI lines from low-velocity, photoionized gas in the X-ray spectra pf active galactic nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nicastro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 357, pp.599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9398,51 +9398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 635, pp.1095-1102. </w:t>
@@ -9618,51 +9618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XMM-NEWTON observation of the Seyfert 1ESO 198-G24</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S Kaastra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9730,64 +9730,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XMM-Newton EPIC observations of 21 low-redshift PG quasars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. N. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9860,64 +9860,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray flares reveal mass and angular momentum of the Galactic Center black hole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aschenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Predehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9964,64 +9964,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Extreme, Blueshifted Iron‐Line Profile in the Narrow‐Line Seyfert 1 PG 1402+261: An Edge‐on Accretion Disk or Highly Ionized Absorption?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. N. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. J. Turner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10068,64 +10068,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XMM-Newton observation of the Seyfert 1.8 ESO 113-G010: Discovery of a highly redshifted iron line at 5.4 keV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. N. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Uttley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10185,51 +10185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$\vec{XMM}$-$\vec{Newton}$ study of the persistent X-ray source 1E 1743.1–2843 located in the Galactic Center direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10319,51 +10319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XMM-Newton spectral analysis of the Pulsar Wind Nebula within the composite SNR G0.9+0.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Decourchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10557,90 +10557,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XMM-Newton observation of the brightest X-ray flare detected so far from Sgr A*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Predehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aschenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goldwurm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10691,64 +10691,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intense and broad Fe K α line observed in the X-ray luminous quasar Q 0056-363 with XMM-Newton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. N. Reeves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 408 (1), pp.119-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10795,51 +10795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption spectra of Fe L-lines in Seyfert 1 galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Z. Zabaydullin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11154,51 +11154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of a power-law non-thermal electron tail on the ionization and recombination rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11258,51 +11258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line ratios for helium-like ions: Applications to collision-dominated plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mewe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11401,90 +11401,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The XMM-Newton view of stellar coronae: High-resolution X-ray spectroscopy of Capella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Güdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. J. Raassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 365 (1), pp.L329-L335. </w:t>
@@ -11574,51 +11574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. H. M. M. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. J. Raassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 367 (1), pp.282-296. </w:t>
@@ -11656,51 +11656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray photoionized plasma diagnostics with helium-like ions. Application to warm absorber-emitter in active galactic nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dubau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11747,51 +11747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Warm Absorber constrained by the coronal lines in Seyfert 1 galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12162,51 +12162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Basa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. M Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12589,345 +12589,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hot and Energetic Universe: Astrophysics of feedback in local AGN</w:t>
+                <w:t xml:space="preserve">The Hot and Energetic Universe: The close environments of supermassive black holes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cappi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">V. Braito</w:t>
+                <w:t xml:space="preserve">Michal Dovciak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Matt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Brenneman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333449v1</w:t>
+                <w:t xml:space="preserve">hal-02326949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hot and Energetic Universe: The close environments of supermassive black holes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Hot and Energetic Universe: Astrophysics of feedback in local AGN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cappi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Done</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Braito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Boller</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02326949v1</w:t>
+                <w:t xml:space="preserve">hal-02333449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hot and Energetic Universe: Astrophysics of feedback in local AGN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cappi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Done</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Braito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13115,90 +13115,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deep X-ray view of the bare nucleus Seyfert Ark120: unveiling the core of AGN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lobban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Braito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13253,51 +13253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiwavelength study of the flaring activity of Sagittarius A* in 2014 February-April</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mossoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bushouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13618,260 +13618,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the X-ray activity of Sgr A* during the 2011 XMM-Newton campaign</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The X-Ray Variability of Sagittarius A*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Vincent, F.</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joseph Neilsen,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nowak,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gammie, Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Dexter,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sera Markoff,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2A-2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">American Astronomical Society, AAS Meeting #225</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327486v1</w:t>
+                <w:t xml:space="preserve">hal-02327512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The X-Ray Variability of Sagittarius A*</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jason Dexter,</w:t>
+                <w:t xml:space="preserve">Study of the X-ray activity of Sgr A* during the 2011 XMM-Newton campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mossoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grosso,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sera Markoff,</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Vincent, F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Porquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Astronomical Society, AAS Meeting #225</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Seattle, United States</w:t>
+              <w:t xml:space="preserve">SF2A-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327512v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flaring Activity of Sgr A* During the Passage of the G2 Cloud</w:t>
               </w:r>
@@ -14008,77 +14008,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Neilsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gammie, Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Dexter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sera Markoff,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Astronomical Society, HEAD meeting #14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, France</w:t>
@@ -14202,64 +14202,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Karas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Dovciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Goosmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14439,51 +14439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The polarization of reprocessed optical and UV emission in thermal Active Galactic Nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Dovciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Goosmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14573,64 +14573,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lobban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Markowitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14815,90 +14815,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flares from Sgr A* and their Emission Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dodds-Eden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trap,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quataert,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gillessen,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Galactic Center: a Window to the Nuclear Environment of Disk Galaxies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Shangai, China</w:t>
@@ -15177,51 +15177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on the Warm Absorber from the Iron Coronal Lines in Seyfert 1 Galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15732,51 +15732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967858v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cucchetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Albouys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Piro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-025-09984-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Cruise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Guainazzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Aird" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Carrera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Costantini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02416-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Porquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N. Reeves" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Braito" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555060" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650460v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Hagen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lobban" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449708" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279320v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grosso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347202" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759542v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Amaro-Seoane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Andrews" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arca Sedda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Askar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Baghi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41114-022-00041-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727189v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra'Ad David Mahmoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Done" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3809" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Reeves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Laurenti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acdb78" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mereghetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caballero-Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Santo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doroshenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09809-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224683v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Blain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Branchesi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09764-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386492v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Porquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Reeves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Braito" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lobban" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141577" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217518v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Reeves" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140953" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicastro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaastra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argiroffi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Behar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bianchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09710-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510590v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Lobban" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pajdosz-&#346;mierciak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nardini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa630" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922216v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Matzeu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Parker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2076" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3377" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952683v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marinucci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tamborra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834454" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009109v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Done" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834448" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984082v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P Lobban" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J N Reeves" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Markowitz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nardini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2889" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704954v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731290" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984166v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reeves" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fischer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraemer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa5da1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554448v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/832/1/45" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327466v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mossoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosso," TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bushouse," TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eckart," TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yusef-Zadeh," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527554" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554044v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/828/2/98" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333846v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valencia-S" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eckart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaja&#269;ek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peissker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parsa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/800/2/125" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327517v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enmanuelle Mossoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grosso," TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent, Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424682" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327493v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424682e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326897v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reeves J." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gofford" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/795/1/87" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327539v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nardini," TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reeves, J." TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Braito," TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu333" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327549v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Goosmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dov&#269;iak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muleri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1677" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326976v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neilsen," TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowak, M." TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gammie," TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dexter," TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markoff," TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/1/42" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326988v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gofford," TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/776/2/99" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327542v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921314000945" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327554v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Soffitta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barcons" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Bellazzini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Braga" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Costa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-013-9344-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326931v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. D. Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Nowak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Markoff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. K. Baganoff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nayakshin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240755" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327555v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Younes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921312020388" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328494v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yusef-Zadeh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wardle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dodds-Eden" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heinke" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillessen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/144/1/1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327621v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Goosmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Gaskell" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219751" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328552v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Younes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118299" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327626v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neilsen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Markoff, S." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baganoff, F." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/759/2/95" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328416v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Warwick" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Predehl" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219544" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327624v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Patrick, A." TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Markowitz, A." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21868.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327719v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2012.01335.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331077v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wardle," TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miller-Jones, J. C." TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roberts, D." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/729/1/44" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331013v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Capelli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Warwick" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Predehl" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116574" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331064v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lobban, A." TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17852.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331081v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capelli," TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Warwick, R." TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cappelluti," TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillessen," TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Predehl," TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015758" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330867v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turner, T." TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tombesi," TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18634.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736188v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Fritz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eisenhauer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trippe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/728/1/37" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330838v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19224.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331000v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116806" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670184v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trap" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldwurm" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Terrier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASR.2009.09.025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331091v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau," TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9731-2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03625621v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de La Calle P&#233;rez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Longinotti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guainazzi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913798" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333963v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014371" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632016v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dovciak" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03625620v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Dodds-Eden" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prateek Sharma" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Quataert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Genzel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gillessen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/725/1/450" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670191v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falanga" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911773" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371788v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quataert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Haubois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/698/1/676" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801838v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ponti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Goldwurm" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrando" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736121v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bushouse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Roberts" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/348" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292337v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hasinger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809986" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157697v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Uttley" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Markowitz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bianchi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077699" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333924v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Dewangan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. George" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Griffiths" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/521916" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333938v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Turner" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miller" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066048" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337858v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dewangan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Griffiths" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.200610694" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5WNBB49-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337843v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Turner" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. George" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065276" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333976v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500214" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398127v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burwitz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L. Andronov" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aschenbach" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200400117" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275084v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104967v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;langer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Yusef-Zadeh" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053214" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398565v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;langer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Melia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrando" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/497624" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008003v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Melia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Yusef-Zadeh" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275090v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S Kaastra" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Page" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T O'Brien" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337814v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O'Brien" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brinkmann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20047108" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337801v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20035883" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337782v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/424478" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337794v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Uttley" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041637" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337753v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldoni" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Warwick" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030770" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337738v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decourchelle" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021670" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111249v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouchet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Bonnet-Bidaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beuermann" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Martino" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030176" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337762v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030983" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337767v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030950" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337773v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Z. Zabaydullin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(03)00065-7" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337727v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Dumont" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coup&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020550" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336117v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mewe" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. J. Raassen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Drake" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Kaastra" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. J. van Der Meer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010026" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336128v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010667" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336133v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010959" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336082v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#252;del" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20000246" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336100v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-U. Ness" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. M. M. Schmitt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20000419" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333993v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:2000192" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336033v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632488v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly A Weaver" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna M Cann" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan W Pfeifle" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Sobolewska" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Pinto" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159862v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Haiman" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Xin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Bogdanovi&#263;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Amaro Seoane" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bonetti" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033880v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombardo" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prada" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hugot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. M Bautista" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107275v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Betancourt-Martinez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Akamatsu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bautista" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bernitt" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326876v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Allured" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Arenberg" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Bogdan" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Canning" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Churazov" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011134v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. J. Tilanus" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Krichbaum" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Zensus" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baudry" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vlemmings" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333449v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cappi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326949v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dovciak" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Matt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boller" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brenneman" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326942v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753526v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Kraft" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Zuhone" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarado-Gomez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019969" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107307v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107285v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327460v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Nardini," TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reeves," TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lobban," TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.163789" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327470v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327486v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent, F." TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327512v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Neilsen," TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nowak," TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gammie, Charles" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Dexter," TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sera Markoff," TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327527v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Yusef-Zadeh," TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bushouse, Howard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cotton, William" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Haggard," TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327535v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Neilsen" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nowak" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Dexter" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326958v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328450v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Karas" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Goosmann" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328392v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; W. Goosmann" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dov&#269;iak" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Muleri" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328472v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gaskell" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328533v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patrick" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3696223" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331057v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miller-Jones" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roberts" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reid" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331038v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trap," TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quataert," TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104983v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804893v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mouchet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnet-Bidaud" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meil Abada-Simon" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitilla de Martino" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336049v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327502v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shahzamanian" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valencia-S." TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Witzel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zamaninasab" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325875v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirpal Nandra" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Fabian" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem den Herder" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967858v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cucchetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Albouys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Piro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-025-09984-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Cruise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Guainazzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Aird" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Carrera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Costantini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02416-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Porquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N. Reeves" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Braito" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555060" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650460v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Hagen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lobban" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449708" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279320v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grosso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347202" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759542v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Amaro-Seoane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Andrews" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arca Sedda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Askar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Baghi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41114-022-00041-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727189v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra'Ad David Mahmoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Done" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3809" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Reeves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Laurenti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acdb78" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mereghetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caballero-Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Santo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doroshenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09809-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Reeves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Porquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Braito" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lobban" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140953" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339830v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicastro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaastra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argiroffi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Behar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bianchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09710-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386492v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Reeves" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141577" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224683v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosati" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Blain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozzo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Branchesi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09764-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510590v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Lobban" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pajdosz-&#346;mierciak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nardini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa630" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022675v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Matzeu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3377" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922216v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Parker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2076" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952683v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marinucci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tamborra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834454" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009109v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Done" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834448" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984082v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P Lobban" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J N Reeves" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Markowitz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nardini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2889" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704954v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731290" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984166v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reeves" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fischer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraemer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa5da1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554448v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/832/1/45" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327466v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mossoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosso," TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bushouse," TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eckart," TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yusef-Zadeh," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527554" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554044v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/828/2/98" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333846v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valencia-S" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eckart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaja&#269;ek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peissker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parsa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/800/2/125" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327517v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enmanuelle Mossoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grosso," TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent, Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424682" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327493v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424682e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326897v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reeves J." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gofford" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/795/1/87" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327539v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nardini," TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reeves, J." TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Braito," TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu333" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327549v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Goosmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dov&#269;iak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muleri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1677" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326988v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gofford," TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/776/2/99" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326976v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neilsen," TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowak, M." TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gammie," TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dexter," TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markoff," TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/1/42" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327542v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921314000945" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327554v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Soffitta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barcons" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Bellazzini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Braga" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Costa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-013-9344-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326931v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. D. Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Nowak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Markoff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. K. Baganoff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nayakshin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240755" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327555v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Younes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921312020388" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328494v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yusef-Zadeh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wardle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dodds-Eden" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heinke" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillessen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/144/1/1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327621v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Goosmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Gaskell" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219751" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328552v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Younes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118299" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327626v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neilsen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Markoff, S." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baganoff, F." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/759/2/95" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328416v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Warwick" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Predehl" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219544" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327624v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Patrick, A." TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Markowitz, A." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21868.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327719v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2012.01335.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331077v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wardle," TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miller-Jones, J. C." TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roberts, D." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/729/1/44" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331013v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Capelli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Warwick" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Predehl" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116574" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331081v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capelli," TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Warwick, R." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cappelluti," TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillessen," TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Predehl," TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015758" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330867v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turner, T." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tombesi," TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18634.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736188v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Fritz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eisenhauer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trippe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/728/1/37" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331064v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lobban, A." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17852.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330838v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19224.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331000v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116806" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670184v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trap" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldwurm" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Terrier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASR.2009.09.025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331091v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau," TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9731-2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03625621v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de La Calle P&#233;rez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Longinotti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guainazzi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913798" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333963v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014371" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632016v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dovciak" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03625620v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Dodds-Eden" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prateek Sharma" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Quataert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Genzel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gillessen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/725/1/450" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670191v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falanga" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911773" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371788v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quataert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Haubois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/698/1/676" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801838v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ponti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Goldwurm" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrando" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736121v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bushouse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Roberts" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/348" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292337v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hasinger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809986" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157697v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Uttley" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Markowitz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bianchi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077699" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333924v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Dewangan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. George" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Griffiths" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/521916" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333938v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Turner" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miller" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066048" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337858v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dewangan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Griffiths" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.200610694" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5WNBB49-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337843v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Turner" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. George" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065276" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333976v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500214" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398127v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burwitz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L. Andronov" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aschenbach" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200400117" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275084v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104967v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;langer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Yusef-Zadeh" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053214" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398565v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;langer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Melia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrando" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/497624" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008003v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Melia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Yusef-Zadeh" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275090v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S Kaastra" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Page" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T O'Brien" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337814v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O'Brien" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brinkmann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20047108" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337801v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20035883" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337782v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/424478" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337794v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Uttley" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041637" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337753v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldoni" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Warwick" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030770" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337738v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decourchelle" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021670" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111249v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouchet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Bonnet-Bidaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beuermann" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Martino" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030176" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337762v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030983" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337767v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030950" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337773v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Z. Zabaydullin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(03)00065-7" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337727v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Dumont" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coup&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020550" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336117v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mewe" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. J. Raassen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Drake" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Kaastra" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. J. van Der Meer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010026" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336128v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010667" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336133v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010959" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336082v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#252;del" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20000246" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336100v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-U. Ness" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. M. M. Schmitt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20000419" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333993v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:2000192" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336033v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632488v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly A Weaver" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna M Cann" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan W Pfeifle" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Sobolewska" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Pinto" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159862v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Haiman" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Xin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Bogdanovi&#263;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Amaro Seoane" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bonetti" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033880v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombardo" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prada" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hugot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. M Bautista" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107275v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Betancourt-Martinez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Akamatsu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bautista" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bernitt" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326876v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Allured" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Arenberg" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Bogdan" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Canning" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Churazov" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011134v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. J. Tilanus" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Krichbaum" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Zensus" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baudry" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vlemmings" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326949v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dovciak" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Matt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boller" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brenneman" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333449v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cappi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326942v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753526v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Kraft" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Zuhone" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarado-Gomez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019969" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107307v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107285v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327460v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Nardini," TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reeves," TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lobban," TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.163789" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327470v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327512v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Neilsen," TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nowak," TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gammie, Charles" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Dexter," TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sera Markoff," TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327486v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent, F." TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327527v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Yusef-Zadeh," TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bushouse, Howard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cotton, William" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Haggard," TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327535v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Neilsen" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nowak" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Dexter" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326958v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328450v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Karas" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Goosmann" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328392v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; W. Goosmann" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dov&#269;iak" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Muleri" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328472v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gaskell" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328533v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patrick" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3696223" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331057v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miller-Jones" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roberts" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reid" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331038v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trap," TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quataert," TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104983v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804893v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mouchet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnet-Bidaud" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meil Abada-Simon" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitilla de Martino" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336049v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327502v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shahzamanian" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valencia-S." TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Witzel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zamaninasab" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325875v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirpal Nandra" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Fabian" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem den Herder" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>