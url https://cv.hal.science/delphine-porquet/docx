--- v1 (2026-04-08)
+++ v2 (2026-05-10)
@@ -1259,555 +1259,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable oxygen emission from the accretion disk of Mrk 110</w:t>
+                <w:t xml:space="preserve">The Voyage of Metals in the Universe from Cosmological to Planetary Scales: the need for a Very High-Resolution, High Throughput Soft X-ray Spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.N. Reeves</w:t>
+                <w:t xml:space="preserve">F. Nicastro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Porquet</w:t>
+                <w:t xml:space="preserve">J. Kaastra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Braito</w:t>
+                <w:t xml:space="preserve">C. Argiroffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Grosso</w:t>
+                <w:t xml:space="preserve">E. Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lobban</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 649, pp.L3. </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09710-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217518v1</w:t>
+                <w:t xml:space="preserve">hal-03339830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Voyage of Metals in the Universe from Cosmological to Planetary Scales: the need for a Very High-Resolution, High Throughput Soft X-ray Spectrometer</w:t>
+                <w:t xml:space="preserve">Variable oxygen emission from the accretion disk of Mrk 110</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Nicastro</w:t>
+                <w:t xml:space="preserve">J.N. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kaastra</w:t>
+                <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Argiroffi</w:t>
+                <w:t xml:space="preserve">V. Braito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Behar</w:t>
+                <w:t xml:space="preserve">N. Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bianchi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Lobban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 649, pp.L3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09710-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339830v1</w:t>
+                <w:t xml:space="preserve">hal-03217518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first simultaneous X-ray broadband view of Mrk 110 with XMM-Newton and NuSTAR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergies of THESEUS with the large facilities of the 2030s and guest observer opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. N. Reeves</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Rosati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Basa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.W. Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Branchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141577⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (3), pp.407-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09764-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03386492v2</w:t>
+                <w:t xml:space="preserve">hal-03224683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergies of THESEUS with the large facilities of the 2030s and guest observer opportunities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Bozzo</w:t>
+                <w:t xml:space="preserve">The first simultaneous X-ray broadband view of Mrk 110 with XMM-Newton and NuSTAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Branchesi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. N. Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Braito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lobban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52 (3), pp.407-437. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 654, pp.A89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09764-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224683v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386492v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray, UV, and optical time delays in the bright Seyfert galaxy Ark 120 with co-ordinated Swift and ground-based observations</w:t>
               </w:r>
@@ -1832,51 +1832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Pajdosz-Śmierciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Braito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1927,77 +1927,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The flaring X-ray corona in the quasar PDS 456</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Braito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Lobban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2100,64 +2100,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Braito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 497 (2), pp.2352-2370. </w:t>
@@ -2189,338 +2189,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep X-ray view of the bare AGN Ark 120. VI. Geometry of the hot corona from spectroscopic and polarization signatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A deep X-ray view of the bare AGN Ark 120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Porquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Done</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Marinucci</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Braito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 623, pp.A12. </w:t>
+              <w:t xml:space="preserve">, 2019, 623, pp.A11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952683v1</w:t>
+                <w:t xml:space="preserve">hal-02009109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep X-ray view of the bare AGN Ark 120</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">A deep X-ray view of the bare AGN Ark 120. VI. Geometry of the hot corona from spectroscopic and polarization signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marinucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Done</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Marinucci</w:t>
+                <w:t xml:space="preserve">F. Tamborra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Braito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 623, pp.A11. </w:t>
+              <w:t xml:space="preserve">, 2019, 623, pp.A12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009109v1</w:t>
+                <w:t xml:space="preserve">hal-01952683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deep X-ray view of the bare AGN Ark 120. III. X-ray timing analysis and multiwavelength variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A P Lobban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J N Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2597,90 +2597,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deep X-ray view of the bare AGN Ark 120 - IV. XMM-Newton and NuSTAR spectra dominated by two temperature (warm, hot) Comptonization processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marinucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2744,64 +2744,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution X-Ray Spectroscopy of the Seyfert 1 , Mrk 1040. Revealing the Failed Nuclear Wind with Chandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Braito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2878,90 +2878,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deep X-ray view of the bare AGN Ark 120. II. Evidence for Fe K emission transients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Braito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lobban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 832 (1), pp.45. </w:t>
@@ -3133,103 +3133,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deep X-ray view of the bare AGN Ark 120. I. Revealing the Soft X-ray Line Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Braito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lobban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 828 (2), pp.98. </w:t>
@@ -3635,51 +3635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NGC 1365: A LOW COLUMN DENSITY STATE UNVEILING A LOW IONIZATION DISK WIND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Braito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reeves J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4792,819 +4792,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN INVERSE COMPTON SCATTERING ORIGIN OF X-RAY FLARES FROM Sgr A*</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling optical and UV polarization of AGNs. II. Polarization imaging and complex reprocessing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Yusef-Zadeh</w:t>
+                <w:t xml:space="preserve">R.W. Goosmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wardle</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. M. Gaskell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Porquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dovčiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-6256/144/1/1⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 548, pp.A121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328494v1</w:t>
+                <w:t xml:space="preserve">hal-02327621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling optical and UV polarization of AGNs. II. Polarization imaging and complex reprocessing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Marin</w:t>
+                <w:t xml:space="preserve">AN INVERSE COMPTON SCATTERING ORIGIN OF X-RAY FLARES FROM Sgr A*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Yusef-Zadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wardle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dodds-Eden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.W. Goosmann</w:t>
+                <w:t xml:space="preserve">C. Heinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. M. Gaskell</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Gillessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 548, pp.A121. </w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 144 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-6256/144/1/1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327621v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of LINER sources with broad H α emission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CHANDRA /HETGS OBSERVATIONS OF THE BRIGHTEST FLARE SEEN FROM Sgr A*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nowak, M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Younes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">J. Neilsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Markoff, S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Baganoff, F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118299⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 759 (2), pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/759/2/95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328552v1</w:t>
+                <w:t xml:space="preserve">hal-02327626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHANDRA /HETGS OBSERVATIONS OF THE BRIGHTEST FLARE SEEN FROM Sgr A*</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of LINER sources with broad H α emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Markoff, S.</w:t>
+                <w:t xml:space="preserve">G. Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Baganoff, F.</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 759 (2), pp.95. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 539, pp.A104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/759/2/95⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327626v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The X-ray lightcurve of Sagittarius A* over the past 150 years inferred from Fe-K α line reverberation in Galactic centre molecular clouds</w:t>
+                <w:t xml:space="preserve">A Suzaku survey of Fe K lines in Seyfert 1 active galactic nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Capelli</w:t>
+                <w:t xml:space="preserve">R. Patrick, A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reeves, J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Warwick</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Markowitz, A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Braito,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219544⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 426 (3), pp.2522-2565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21868.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328416v1</w:t>
+                <w:t xml:space="preserve">hal-02327624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Suzaku survey of Fe K lines in Seyfert 1 active galactic nuclei</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The X-ray lightcurve of Sagittarius A* over the past 150 years inferred from Fe-K α line reverberation in Galactic centre molecular clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Patrick, A.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Porquet</w:t>
+                <w:t xml:space="preserve">R. Warwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Porquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gillessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Markowitz, A.</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Predehl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 426 (3), pp.2522-2565. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 545, pp.A35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21868.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327624v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray polarimetry as a new tool to discriminate reflection from absorption scenarios - predictions for MCG-6-30-15</w:t>
               </w:r>
@@ -5897,51 +5897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Warwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gillessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Predehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5982,498 +5982,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of X-ray flaring activity in the Arches cluster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Two States of Sgr A* in the Near-infrared: Bright Episodic Flares on Top of Low-level Continuous Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dodds-Eden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gillessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Capelli,</w:t>
+                <w:t xml:space="preserve">T. K. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Warwick, R.</w:t>
+                <w:t xml:space="preserve">F. Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cappelluti,</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Predehl,</w:t>
+                <w:t xml:space="preserve">S. Trippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015758⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 728, pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/728/1/37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331081v1</w:t>
+                <w:t xml:space="preserve">hal-00736188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A broad-band X-ray view of the warm absorber in radio-quiet quasar MR 2251−178</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Reeves, J.</w:t>
+                <w:t xml:space="preserve">Discovery of X-ray flaring activity in the Arches cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Capelli,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Warwick, R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Turner, T.</w:t>
+                <w:t xml:space="preserve">N. Cappelluti,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tombesi,</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Braito,</w:t>
+                <w:t xml:space="preserve">S. Gillessen,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Predehl,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.18634.x⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 525, pp.L2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330867v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Two States of Sgr A* in the Near-infrared: Bright Episodic Flares on Top of Low-level Continuous Variability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. K. Fritz</w:t>
+                <w:t xml:space="preserve">A broad-band X-ray view of the warm absorber in radio-quiet quasar MR 2251−178</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gofford,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reeves, J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Eisenhauer</w:t>
+                <w:t xml:space="preserve">J. Turner, T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Trippe</w:t>
+                <w:t xml:space="preserve">F. Tombesi,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Braito,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 728, pp.37. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 414 (4), pp.3307-3321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/728/1/37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.18634.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736188v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron line profiles in Suzaku spectra of bare Seyfert galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Patrick, A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reeves, J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Markowitz, A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lobban, A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6524,51 +6524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing black hole spin in deep Suzaku observations of Seyfert 1 AGN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Patrick, A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reeves, J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6576,51 +6576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lobban, A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Markowitz, A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 416 (4), pp.2725-2747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6654,90 +6654,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of LINER sources with broad H α emission. X-ray properties and comparison to luminous AGN and X-ray binaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. N. Reeves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 530, pp.A149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6810,64 +6810,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goldwurm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dodds-Eden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gillessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45, pp.507-520. </w:t>
@@ -7048,51 +7048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. L. Longinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guainazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dovčiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7143,90 +7143,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray and multiwavelength view of NGC 4278. A LINER-Seyfert connection?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7271,286 +7271,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FERO: Finding extreme relativistic objects. I. Statistics of relativistic Fe K&amp;lt;SUB&amp;gt;alpha&amp;lt;/SUB&amp;gt; lines in radio-quiet Type 1 AGN</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-Dependent Models of Flares from Sagittarius A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dovciak</w:t>
+                <w:t xml:space="preserve">Katie Dodds-Eden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prateek Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Quataert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Genzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Gillessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 725, pp.450-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/725/1/450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632016v1</w:t>
+                <w:t xml:space="preserve">insu-03625620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Dependent Models of Flares from Sagittarius A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefan Gillessen</w:t>
+                <w:t xml:space="preserve">FERO: Finding extreme relativistic objects. I. Statistics of relativistic Fe K&amp;lt;SUB&amp;gt;alpha&amp;lt;/SUB&amp;gt; lines in radio-quiet Type 1 AGN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de La Calle Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Longinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guainazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dovciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 524, pp.A50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03625620v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bursting behavior of the Galactic center faint X-ray transient GRS 1741.9-2853</w:t>
               </w:r>
@@ -7575,51 +7575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Falanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goldwurm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7664,355 +7664,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00670191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for X-ray synchrotron emission from simultaneous mid-IR to X-ray observations of a strong Sgr A* flare</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Porquet</w:t>
+                <w:t xml:space="preserve">XMM-Newton detects activity from a weak X-ray transient source in the Galactic Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ponti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Haubois</w:t>
+                <w:t xml:space="preserve">Andrea Goldwurm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Astronomer's telegram</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2038, pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00371788v1</w:t>
+                <w:t xml:space="preserve">hal-03801838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XMM-Newton detects activity from a weak X-ray transient source in the Galactic Center</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for X-ray synchrotron emission from simultaneous mid-IR to X-ray observations of a strong Sgr A* flare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dodds-Eden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Porquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ponti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Trap</w:t>
+                <w:t xml:space="preserve">E. Quataert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Goldwurm</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Terrier</w:t>
+                <w:t xml:space="preserve">X. Haubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomer's telegram</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 698, pp.676-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/698/1/676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03801838v1</w:t>
+                <w:t xml:space="preserve">in2p3-00371788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Multi-Wavelength Observations of Sgr A* During 2007 April 1-11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Yusef-Zadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bushouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wardle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Heinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. A. Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8063,103 +8063,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray hiccups from SgrA* observed by XMM-Newton. The second brightest flare and three moderate flares caught in half a day</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Predehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hasinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Yusef-Zadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 488, pp.549-557. </w:t>
@@ -8331,64 +8331,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relativistic Iron K Emission and Absorption in the Seyfert 1.9 Galaxy MCG −5‐23‐16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Braito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. N. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. C. Dewangan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8465,51 +8465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An XMM-Newton view of the X-ray flat radio-quiet quasar PG 1416-129</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8599,64 +8599,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The iron emission line complex of MCG-5-23-16: the long XMMNewton look</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Braito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. N. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dewangan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8739,269 +8739,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable iron-line emission near the black hole of Markarian 766</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">A prominent relativistic iron line in the Seyfert 1 MCG-02-14-009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 453 (1), pp.L13-L16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065276⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 445 (1), pp.L5-L8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200500214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337843v1</w:t>
+                <w:t xml:space="preserve">hal-02333976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prominent relativistic iron line in the Seyfert 1 MCG-02-14-009</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Variable iron-line emission near the black hole of Markarian 766</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. J. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. N. Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. M. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 445 (1), pp.L5-L8. </w:t>
+              <w:t xml:space="preserve">, 2006, 453 (1), pp.L13-L16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200500214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333976v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of a bright X-ray transient in the Galactic Center with XMM-Newton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9104,90 +9104,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FeXXV and feXXVI lines from low-velocity, photoionized gas in the X-ray spectra pf active galactic nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nicastro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 357, pp.599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9251,51 +9251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Goldwurm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Yusef-Zadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9398,51 +9398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 635, pp.1095-1102. </w:t>
@@ -9618,51 +9618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XMM-NEWTON observation of the Seyfert 1ESO 198-G24</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S Kaastra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9730,64 +9730,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XMM-Newton EPIC observations of 21 low-redshift PG quasars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. N. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9860,77 +9860,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray flares reveal mass and angular momentum of the Galactic Center black hole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aschenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Predehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 417 (1), pp.71-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9964,77 +9964,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Extreme, Blueshifted Iron‐Line Profile in the Narrow‐Line Seyfert 1 PG 1402+261: An Edge‐on Accretion Disk or Highly Ionized Absorption?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. N. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. J. Turner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 615 (1), pp.150-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10068,90 +10068,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XMM-Newton observation of the Seyfert 1.8 ESO 113-G010: Discovery of a highly redshifted iron line at 5.4 keV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. N. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Uttley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. J. Turner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 427 (1), pp.101-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10185,51 +10185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$\vec{XMM}$-$\vec{Newton}$ study of the persistent X-ray source 1E 1743.1–2843 located in the Galactic Center direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10319,51 +10319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XMM-Newton spectral analysis of the Pulsar Wind Nebula within the composite SNR G0.9+0.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Decourchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10551,295 +10551,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XMM-Newton observation of the brightest X-ray flare detected so far from Sgr A*</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">An intense and broad Fe K α line observed in the X-ray luminous quasar Q 0056-363 with XMM-Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. N. Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 407 (1), pp.L17-L20. </w:t>
+              <w:t xml:space="preserve">, 2003, 408 (1), pp.119-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20030983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20030950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337762v1</w:t>
+                <w:t xml:space="preserve">hal-02337767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intense and broad Fe K α line observed in the X-ray luminous quasar Q 0056-363 with XMM-Newton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">XMM-Newton observation of the brightest X-ray flare detected so far from Sgr A*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Predehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aschenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goldwurm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 408 (1), pp.119-125. </w:t>
+              <w:t xml:space="preserve">, 2003, 407 (1), pp.L17-L20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20030950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20030983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337767v1</w:t>
+                <w:t xml:space="preserve">hal-02337762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption spectra of Fe L-lines in Seyfert 1 galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Z. Zabaydullin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11154,51 +11154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of a power-law non-thermal electron tail on the ionization and recombination rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11258,51 +11258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line ratios for helium-like ions: Applications to collision-dominated plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mewe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11401,90 +11401,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The XMM-Newton view of stellar coronae: High-resolution X-ray spectroscopy of Capella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Güdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. J. Raassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 365 (1), pp.L329-L335. </w:t>
@@ -11574,51 +11574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. H. M. M. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. J. Raassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 367 (1), pp.282-296. </w:t>
@@ -11656,51 +11656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray photoionized plasma diagnostics with helium-like ions. Application to warm absorber-emitter in active galactic nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dubau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11747,51 +11747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Warm Absorber constrained by the coronal lines in Seyfert 1 galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12162,51 +12162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Basa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. M Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12726,90 +12726,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hot and Energetic Universe: Astrophysics of feedback in local AGN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cappi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Done</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Braito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12844,90 +12844,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hot and Energetic Universe: Astrophysics of feedback in local AGN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cappi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Done</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Braito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13115,90 +13115,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deep X-ray view of the bare nucleus Seyfert Ark120: unveiling the core of AGN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lobban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Braito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13253,90 +13253,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiwavelength study of the flaring activity of Sagittarius A* in 2014 February-April</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mossoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bushouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eckart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Yusef-Zadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The X-ray Universe 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rome, Italy</w:t>
@@ -13551,51 +13551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bushouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eckart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Yusef-Zadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
@@ -14573,64 +14573,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lobban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Markowitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14677,90 +14677,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Wavelength Study of Sgr A*: The Short Time Scale Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Yusef-Zadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Miller-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wardle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14802,103 +14802,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flares from Sgr A* and their Emission Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dodds-Eden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trap,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quataert,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gillessen,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Galactic Center: a Window to the Nuclear Environment of Disk Galaxies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Shangai, China</w:t>
@@ -14966,51 +14966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Goldwurm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Yusef-Zadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15177,51 +15177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on the Warm Absorber from the Iron Coronal Lines in Seyfert 1 Galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15732,51 +15732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967858v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cucchetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Albouys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Piro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-025-09984-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Cruise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Guainazzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Aird" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Carrera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Costantini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02416-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Porquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N. Reeves" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Braito" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555060" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650460v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Hagen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lobban" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449708" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279320v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grosso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347202" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759542v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Amaro-Seoane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Andrews" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arca Sedda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Askar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Baghi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41114-022-00041-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727189v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra'Ad David Mahmoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Done" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3809" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Reeves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Laurenti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acdb78" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mereghetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caballero-Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Santo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doroshenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09809-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Reeves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Porquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Braito" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lobban" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140953" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339830v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicastro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaastra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argiroffi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Behar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bianchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09710-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386492v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Reeves" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141577" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224683v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosati" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Blain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozzo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Branchesi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09764-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510590v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Lobban" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pajdosz-&#346;mierciak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nardini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa630" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022675v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Matzeu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3377" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922216v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Parker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2076" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952683v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marinucci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tamborra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834454" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009109v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Done" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834448" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984082v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P Lobban" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J N Reeves" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Markowitz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nardini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2889" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704954v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731290" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984166v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reeves" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fischer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraemer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa5da1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554448v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/832/1/45" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327466v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mossoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosso," TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bushouse," TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eckart," TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yusef-Zadeh," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527554" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554044v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/828/2/98" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333846v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valencia-S" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eckart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaja&#269;ek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peissker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parsa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/800/2/125" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327517v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enmanuelle Mossoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grosso," TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent, Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424682" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327493v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424682e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326897v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reeves J." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gofford" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/795/1/87" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327539v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nardini," TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reeves, J." TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Braito," TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu333" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327549v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Goosmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dov&#269;iak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muleri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1677" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326988v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gofford," TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/776/2/99" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326976v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neilsen," TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowak, M." TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gammie," TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dexter," TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markoff," TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/1/42" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327542v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921314000945" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327554v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Soffitta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barcons" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Bellazzini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Braga" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Costa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-013-9344-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326931v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. D. Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Nowak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Markoff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. K. Baganoff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nayakshin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240755" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327555v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Younes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921312020388" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328494v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yusef-Zadeh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wardle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dodds-Eden" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heinke" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillessen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/144/1/1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327621v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Goosmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Gaskell" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219751" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328552v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Younes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118299" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327626v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neilsen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Markoff, S." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baganoff, F." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/759/2/95" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328416v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Warwick" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Predehl" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219544" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327624v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Patrick, A." TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Markowitz, A." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21868.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327719v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2012.01335.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331077v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wardle," TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miller-Jones, J. C." TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roberts, D." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/729/1/44" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331013v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Capelli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Warwick" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Predehl" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116574" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331081v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capelli," TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Warwick, R." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cappelluti," TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillessen," TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Predehl," TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015758" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330867v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turner, T." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tombesi," TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18634.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736188v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Fritz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eisenhauer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trippe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/728/1/37" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331064v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lobban, A." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17852.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330838v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19224.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331000v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116806" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670184v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trap" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldwurm" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Terrier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASR.2009.09.025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331091v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau," TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9731-2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03625621v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de La Calle P&#233;rez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Longinotti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guainazzi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913798" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333963v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014371" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632016v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dovciak" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03625620v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Dodds-Eden" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prateek Sharma" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Quataert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Genzel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gillessen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/725/1/450" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670191v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falanga" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911773" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371788v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quataert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Haubois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/698/1/676" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801838v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ponti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Goldwurm" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrando" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736121v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bushouse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Roberts" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/348" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292337v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hasinger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809986" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157697v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Uttley" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Markowitz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bianchi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077699" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333924v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Dewangan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. George" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Griffiths" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/521916" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333938v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Turner" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miller" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066048" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337858v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dewangan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Griffiths" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.200610694" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5WNBB49-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337843v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Turner" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. George" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065276" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333976v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500214" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398127v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burwitz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L. Andronov" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aschenbach" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200400117" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275084v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104967v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;langer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Yusef-Zadeh" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053214" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398565v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;langer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Melia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrando" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/497624" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008003v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Melia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Yusef-Zadeh" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275090v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S Kaastra" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Page" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T O'Brien" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337814v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O'Brien" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brinkmann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20047108" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337801v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20035883" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337782v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/424478" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337794v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Uttley" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041637" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337753v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldoni" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Warwick" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030770" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337738v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decourchelle" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021670" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111249v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouchet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Bonnet-Bidaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beuermann" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Martino" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030176" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337762v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030983" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337767v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030950" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337773v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Z. Zabaydullin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(03)00065-7" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337727v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Dumont" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coup&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020550" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336117v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mewe" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. J. Raassen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Drake" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Kaastra" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. J. van Der Meer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010026" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336128v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010667" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336133v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010959" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336082v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#252;del" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20000246" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336100v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-U. Ness" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. M. M. Schmitt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20000419" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333993v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:2000192" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336033v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632488v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly A Weaver" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna M Cann" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan W Pfeifle" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Sobolewska" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Pinto" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159862v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Haiman" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Xin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Bogdanovi&#263;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Amaro Seoane" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bonetti" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033880v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombardo" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prada" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hugot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. M Bautista" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107275v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Betancourt-Martinez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Akamatsu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bautista" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bernitt" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326876v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Allured" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Arenberg" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Bogdan" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Canning" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Churazov" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011134v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. J. Tilanus" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Krichbaum" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Zensus" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baudry" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vlemmings" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326949v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dovciak" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Matt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boller" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brenneman" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333449v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cappi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326942v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753526v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Kraft" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Zuhone" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarado-Gomez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019969" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107307v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107285v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327460v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Nardini," TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reeves," TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lobban," TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.163789" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327470v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327512v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Neilsen," TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nowak," TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gammie, Charles" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Dexter," TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sera Markoff," TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327486v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent, F." TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327527v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Yusef-Zadeh," TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bushouse, Howard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cotton, William" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Haggard," TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327535v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Neilsen" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nowak" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Dexter" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326958v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328450v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Karas" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Goosmann" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328392v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; W. Goosmann" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dov&#269;iak" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Muleri" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328472v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gaskell" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328533v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patrick" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3696223" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331057v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miller-Jones" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roberts" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reid" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331038v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trap," TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quataert," TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104983v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804893v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mouchet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnet-Bidaud" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meil Abada-Simon" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitilla de Martino" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336049v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327502v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shahzamanian" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valencia-S." TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Witzel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zamaninasab" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325875v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirpal Nandra" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Fabian" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem den Herder" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967858v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cucchetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Albouys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Piro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-025-09984-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Cruise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Guainazzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Aird" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Carrera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Costantini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02416-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Porquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N. Reeves" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Braito" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555060" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650460v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Hagen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lobban" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449708" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279320v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grosso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347202" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759542v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Amaro-Seoane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Andrews" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arca Sedda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Askar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Baghi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41114-022-00041-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727189v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra'Ad David Mahmoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Done" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3809" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Reeves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Laurenti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acdb78" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mereghetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caballero-Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Santo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doroshenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09809-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicastro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaastra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argiroffi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Behar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bianchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09710-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Reeves" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Porquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Braito" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lobban" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140953" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224683v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Blain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Branchesi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09764-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386492v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Reeves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141577" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510590v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Lobban" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pajdosz-&#346;mierciak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nardini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa630" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022675v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Matzeu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3377" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922216v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Parker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2076" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Done" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marinucci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834448" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952683v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tamborra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834454" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984082v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P Lobban" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J N Reeves" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Markowitz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nardini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2889" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704954v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731290" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984166v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reeves" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fischer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraemer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa5da1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554448v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/832/1/45" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327466v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mossoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosso," TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bushouse," TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eckart," TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yusef-Zadeh," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527554" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554044v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/828/2/98" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333846v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valencia-S" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eckart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaja&#269;ek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peissker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parsa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/800/2/125" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327517v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enmanuelle Mossoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grosso," TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent, Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424682" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327493v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424682e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326897v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reeves J." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gofford" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/795/1/87" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327539v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nardini," TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reeves, J." TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Braito," TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu333" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327549v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Goosmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dov&#269;iak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muleri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1677" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326988v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gofford," TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/776/2/99" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326976v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neilsen," TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowak, M." TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gammie," TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dexter," TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markoff," TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/1/42" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327542v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921314000945" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327554v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Soffitta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barcons" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Bellazzini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Braga" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Costa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-013-9344-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326931v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. D. Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Nowak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Markoff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. K. Baganoff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nayakshin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240755" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327555v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Younes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921312020388" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327621v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Goosmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Gaskell" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219751" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328494v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yusef-Zadeh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wardle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dodds-Eden" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heinke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillessen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/144/1/1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327626v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neilsen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Markoff, S." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baganoff, F." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/759/2/95" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328552v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Younes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118299" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327624v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Patrick, A." TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Markowitz, A." TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21868.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328416v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Warwick" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Predehl" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219544" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327719v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2012.01335.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331077v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wardle," TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miller-Jones, J. C." TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roberts, D." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/729/1/44" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331013v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Capelli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Warwick" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Predehl" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116574" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736188v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Fritz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eisenhauer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trippe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/728/1/37" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331081v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capelli," TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Warwick, R." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cappelluti," TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillessen," TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Predehl," TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015758" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330867v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turner, T." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tombesi," TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18634.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331064v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lobban, A." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17852.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330838v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19224.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331000v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116806" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670184v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trap" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldwurm" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Terrier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASR.2009.09.025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331091v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau," TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9731-2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03625621v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de La Calle P&#233;rez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Longinotti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guainazzi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913798" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333963v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014371" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03625620v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Dodds-Eden" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prateek Sharma" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Quataert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Genzel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gillessen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/725/1/450" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632016v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dovciak" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670191v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falanga" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911773" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801838v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ponti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Goldwurm" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrando" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371788v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quataert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Haubois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/698/1/676" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736121v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bushouse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Roberts" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/348" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292337v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hasinger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809986" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157697v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Uttley" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Markowitz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bianchi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077699" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333924v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Dewangan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. George" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Griffiths" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/521916" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333938v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Turner" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miller" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066048" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337858v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dewangan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Griffiths" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.200610694" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5WNBB49-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333976v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500214" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337843v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Turner" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. George" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065276" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398127v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burwitz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L. Andronov" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aschenbach" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200400117" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275084v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104967v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;langer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Yusef-Zadeh" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053214" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398565v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;langer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Melia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrando" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/497624" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008003v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Melia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Yusef-Zadeh" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275090v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S Kaastra" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Page" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T O'Brien" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337814v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O'Brien" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brinkmann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20047108" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337801v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20035883" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337782v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/424478" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337794v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Uttley" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041637" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337753v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldoni" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Warwick" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030770" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337738v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decourchelle" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021670" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111249v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouchet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Bonnet-Bidaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beuermann" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Martino" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030176" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337767v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030950" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337762v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030983" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337773v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Z. Zabaydullin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(03)00065-7" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337727v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Dumont" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coup&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020550" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336117v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mewe" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. J. Raassen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Drake" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Kaastra" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. J. van Der Meer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010026" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336128v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010667" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336133v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010959" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336082v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#252;del" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20000246" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336100v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-U. Ness" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. M. M. Schmitt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20000419" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333993v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:2000192" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336033v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632488v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly A Weaver" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna M Cann" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan W Pfeifle" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Sobolewska" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Pinto" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159862v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Haiman" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Xin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Bogdanovi&#263;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Amaro Seoane" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bonetti" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033880v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombardo" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prada" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hugot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. M Bautista" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107275v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Betancourt-Martinez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Akamatsu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bautista" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bernitt" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326876v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Allured" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Arenberg" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Bogdan" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Canning" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Churazov" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011134v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. J. Tilanus" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Krichbaum" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Zensus" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baudry" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vlemmings" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326949v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dovciak" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Matt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boller" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brenneman" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333449v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cappi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326942v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753526v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Kraft" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Zuhone" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarado-Gomez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019969" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107307v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107285v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327460v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Nardini," TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reeves," TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lobban," TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.163789" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327470v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327512v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Neilsen," TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nowak," TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gammie, Charles" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Dexter," TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sera Markoff," TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327486v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent, F." TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327527v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Yusef-Zadeh," TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bushouse, Howard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cotton, William" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Haggard," TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327535v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Neilsen" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nowak" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Dexter" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326958v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328450v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Karas" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Goosmann" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328392v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; W. Goosmann" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dov&#269;iak" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Muleri" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328472v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gaskell" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328533v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patrick" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3696223" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331057v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miller-Jones" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roberts" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reid" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331038v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trap," TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quataert," TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104983v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804893v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mouchet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnet-Bidaud" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meil Abada-Simon" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitilla de Martino" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336049v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327502v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shahzamanian" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valencia-S." TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Witzel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zamaninasab" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325875v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirpal Nandra" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Fabian" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem den Herder" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>