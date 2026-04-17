--- v1 (2026-03-26)
+++ v2 (2026-04-17)
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MYC deficiency impairs the development of effector/memory T lymphocytes</w:t>
+                <w:t xml:space="preserve">Single-cell profiling identifies pre-existing CD19-negative subclones in a B-ALL patient with CD19-negative relapse after CAR-T therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Mionnet</w:t>
+                <w:t xml:space="preserve">Tracy Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saran Pankaew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Nozais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Loosveld</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémence Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (7), pp.102761. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21168-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413673v1</w:t>
+                <w:t xml:space="preserve">hal-03215356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-cell profiling identifies pre-existing CD19-negative subclones in a B-ALL patient with CD19-negative relapse after CAR-T therapy</w:t>
+                <w:t xml:space="preserve">MYC deficiency impairs the development of effector/memory T lymphocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracy Rabilloud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Potier</w:t>
+                <w:t xml:space="preserve">Cyrille Mionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Nozais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Loosveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saran Pankaew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Loosveld</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.865. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (7), pp.102761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-21168-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215356v1</w:t>
+                <w:t xml:space="preserve">hal-03413673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GATA1 pathogenic variants disrupt MYH10 silencing during megakaryopoiesis</w:t>
               </w:r>
@@ -1525,51 +1525,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (7), pp.102761. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415414v1</w:t>
@@ -1659,51 +1659,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (7), pp.102761. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299106v1</w:t>
@@ -2971,51 +2971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gabinaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hannouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Veneziano-Broccia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van Agthoven" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Suffit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286372" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quessada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Nozais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Grosjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Savey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saran Pankaew" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024015174" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988732v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abadie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldja Abderrahmane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Abdous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Ackermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101183" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275159v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bigot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sbarra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Andersen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.04.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Potier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.797244" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03763565v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Scaramuzzino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ordioni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Payet&#8208;bornet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021110023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555152v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loosveld" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.101041" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413673v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mionnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102761" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215356v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Rabilloud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21168-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03374701v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Saultier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabantous" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Puceat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15412" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415414v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gentil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299106v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bonnefont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tiberi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle van den Ameele" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Gaber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.06.027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ramaekers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Claeys" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Mouchel-Vielh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2019.07.027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772992v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crouzet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.188359" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392207v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Jacobs" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mardelle Atkins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristofer Davie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Imrichova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romanelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0140-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Neto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Naval-S&#225;nchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S Pereira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Geerts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04936-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391337v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Br&#225;s-Pereira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Aerts" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Casares" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006204" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01619084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Seyres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guichard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Iche-Torres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-534" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gabinaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hannouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Veneziano-Broccia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van Agthoven" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Suffit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286372" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quessada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Nozais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Grosjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Savey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saran Pankaew" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024015174" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988732v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abadie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldja Abderrahmane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Abdous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Ackermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101183" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275159v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bigot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sbarra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Andersen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.04.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Potier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.797244" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03763565v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Scaramuzzino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ordioni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Payet&#8208;bornet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021110023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555152v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loosveld" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.101041" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Rabilloud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21168-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413673v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mionnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102761" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03374701v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Saultier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabantous" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Puceat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15412" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415414v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gentil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299106v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bonnefont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tiberi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle van den Ameele" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Gaber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.06.027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ramaekers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Claeys" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Mouchel-Vielh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2019.07.027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772992v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crouzet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.188359" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392207v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Jacobs" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mardelle Atkins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristofer Davie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Imrichova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romanelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0140-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Neto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Naval-S&#225;nchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S Pereira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Geerts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04936-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391337v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Br&#225;s-Pereira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Aerts" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Casares" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006204" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01619084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Seyres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guichard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Iche-Torres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-534" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>