--- v2 (2026-04-17)
+++ v3 (2026-05-10)
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-cell profiling identifies pre-existing CD19-negative subclones in a B-ALL patient with CD19-negative relapse after CAR-T therapy</w:t>
+                <w:t xml:space="preserve">MYC deficiency impairs the development of effector/memory T lymphocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracy Rabilloud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Potier</w:t>
+                <w:t xml:space="preserve">Cyrille Mionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Nozais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Loosveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saran Pankaew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Loosveld</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.865. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (7), pp.102761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-21168-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215356v1</w:t>
+                <w:t xml:space="preserve">hal-03413673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MYC deficiency impairs the development of effector/memory T lymphocytes</w:t>
+                <w:t xml:space="preserve">Single-cell profiling identifies pre-existing CD19-negative subclones in a B-ALL patient with CD19-negative relapse after CAR-T therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Mionnet</w:t>
+                <w:t xml:space="preserve">Tracy Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saran Pankaew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Nozais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Loosveld</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémence Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (7), pp.102761. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21168-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413673v1</w:t>
+                <w:t xml:space="preserve">hal-03215356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GATA1 pathogenic variants disrupt MYH10 silencing during megakaryopoiesis</w:t>
               </w:r>
@@ -1525,76 +1525,76 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (7), pp.102761. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03415414v1</w:t>
+                <w:t xml:space="preserve">hal-03299106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MYC deficiency impairs the development of effector/memory T lymphocytes</w:t>
               </w:r>
@@ -1659,76 +1659,76 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (7), pp.102761. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299106v1</w:t>
+                <w:t xml:space="preserve">hal-03415414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical Neurogenesis Requires Bcl6-Mediated Transcriptional Repression of Multiple Self-Renewal-Promoting Extrinsic Pathways</w:t>
               </w:r>
@@ -2971,51 +2971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gabinaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hannouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Veneziano-Broccia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van Agthoven" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Suffit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286372" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quessada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Nozais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Grosjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Savey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saran Pankaew" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024015174" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988732v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abadie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldja Abderrahmane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Abdous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Ackermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101183" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275159v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bigot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sbarra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Andersen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.04.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Potier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.797244" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03763565v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Scaramuzzino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ordioni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Payet&#8208;bornet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021110023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555152v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loosveld" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.101041" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Rabilloud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21168-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413673v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mionnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102761" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03374701v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Saultier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabantous" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Puceat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15412" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415414v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gentil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299106v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bonnefont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tiberi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle van den Ameele" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Gaber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.06.027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ramaekers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Claeys" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Mouchel-Vielh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2019.07.027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772992v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crouzet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.188359" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392207v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Jacobs" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mardelle Atkins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristofer Davie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Imrichova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romanelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0140-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Neto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Naval-S&#225;nchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S Pereira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Geerts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04936-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391337v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Br&#225;s-Pereira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Aerts" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Casares" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006204" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01619084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Seyres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guichard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Iche-Torres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-534" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gabinaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hannouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Veneziano-Broccia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van Agthoven" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Suffit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286372" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quessada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Nozais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Grosjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Savey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saran Pankaew" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024015174" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988732v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abadie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldja Abderrahmane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Abdous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Ackermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101183" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275159v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bigot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sbarra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Andersen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.04.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Potier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.797244" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03763565v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Scaramuzzino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ordioni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Payet&#8208;bornet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021110023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555152v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loosveld" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.101041" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413673v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mionnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102761" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215356v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Rabilloud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21168-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03374701v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Saultier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabantous" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Puceat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15412" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gentil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415414v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bonnefont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tiberi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle van den Ameele" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Gaber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.06.027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ramaekers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Claeys" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Mouchel-Vielh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2019.07.027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772992v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crouzet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.188359" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392207v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Jacobs" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mardelle Atkins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristofer Davie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Imrichova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romanelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0140-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Neto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Naval-S&#225;nchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S Pereira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Geerts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04936-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391337v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Br&#225;s-Pereira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Aerts" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Casares" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006204" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01619084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Seyres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guichard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Iche-Torres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-534" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>