--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -1647,178 +1647,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Seuils et continuité dans les Contes de Charles Perrault »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Reguig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fééries. Études sur le conte merveilleux XVIIe-XIXe siècle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/feeries.1995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sur le volume de Jean-Robert Armogathe, Études sur Antoine Arnauld (1612-1694), Paris Garnier, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019-3, p. 702-704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142131v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01906869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le volume de Jean-Alexandre Perras, L’Exception exemplaire. Inventions et usages du génie (XVIe siècle- XVIIIe siècle), Paris, Garnier, 2015</w:t>
               </w:r>
@@ -5622,51 +5622,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (15)</w:t>
+        <w:t xml:space="preserve">Ouvrages (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5824,940 +5824,865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03628903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anciens et Modernes face aux pouvoirs : l’Église, le Roi, les Académies (1687-1750)</w:t>
+                <w:t xml:space="preserve">La Figure de Boileau : représentations, institutions, méthodes (XVIIe-XXIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeau Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Pradeau et Delphine Reguig. Sorbonne Université Presses, collection Lettres françaises, 2020, Actes du colloque international, M. Murat</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boileau, Satires, Art poétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Reguig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fourquet-Gracieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure de Boileau : représentations, institutions, méthodes (XVIIe-XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Reguig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Lettres françaises, Michel Murat, 979-10-231-0693-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté de conscience et arts de penser. Mélanges en l’honneur d’Antony McKenna, dir. en collaboration avec Christelle Bahier-Porte et Pierre-François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Reguig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire littéraire du XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Reguig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté de conscience et arts de penser (XVIe-XVIIIe siècle). Mélanges en hommage à Antony McKenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Honoré Champion, 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Reguig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Delphine Reguig</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01612902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boileau poète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Reguig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05881-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire l’apologie pascalienne, dir. en collaboration avec Amélie de Chaisemartin, actes du colloque international célébrant le 350e anniversaire de la mort de Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Reguig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société des amis de Port-Royal / Vrin, 63, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fénelon, les leçons de la fable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Reguig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNED/PUF, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essais / Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Naya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Christophe Pradeau et Delphine Reguig. Sorbonne Université Presses, collection Lettres françaises, 2020, Actes du colloque international, M. Murat</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Reguig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tarrête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallimard, pp.3 vol., 2009, Collection Folio. Classique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Atlande, 2020</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Corps des idées : pensées et poétiques du langage dans l’augustinisme de Port-Royal (Arnauld, Nicole, Pascal, Mme de Lafayette, Racine),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Reguig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Lettres françaises, Michel Murat, 979-10-231-0693-0</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Art poëtique françois de Pierre Laudun d’Aigaliers (1597), édition critique en collaboration, sous la direction de Jean-Charles Monferran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Reguig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société des Textes Français Modernes, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...515 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6767,215 +6692,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grand laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Peureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Langue à l’épreuve. Les poètes et la langue française de Malherbe à Boileau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 230, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guten Narr Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-15, 2024, Biblio 17, 978-3-381-11711-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’autorialità nelle Provinciali »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Nessuno è piu felice di un cristiano » 1623-2023 A 400 anni dalla nascita di Pascal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Studium, p. 118-131, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux actes du colloque international de Saint-Étienne (19-21 juin 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6991,2659 +6916,2597 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anciens et Modernes face aux pouvoirs : l’Église, le Roi, les Académies (1687-1750)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.7-20, 2022, 978-2-7453-5682-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture chez Antoine Arnauld : lieu théologique, lieu poétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. Constance Cagnat-Debœuf, Anne Régent-Susini et Laurence Plazenet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Je ne vois qu'infini". Littérature et théologie à l'âge classique. Mélanges en l’honneur de Gérard Ferreyrolles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.681-696, 2022, 978-2-7453-5893-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“J’ai voulu voir, j’ai vu”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christiane Deloince-Louette; Christine Noille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expériences rhétoriques. Mélanges offerts au professeur Francis Goyet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 465, Classiques Garnier, pp.259-270, 2020, Rencontres, 978-2-406-10393-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10393-6.p.0259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De la transgression au contrôle : les imaginaires philologiques boléviens »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Bombart; S. Cornic; E. Keller-Rahbé; M. Rosellini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"À qui lira". Littérature, livre et librairie en France au XVIIe siècle. Actes du 47e colloque international de la NASSCFL, Littérature, livre et librairie au XVIIe siècle, Lyon 21-24 juin 2017, Biblio 17-222</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Narr Francke Attempto Verlag, pp.249-259, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Boileau auteur de recueil »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Bombart, M. Cartron et M. Rosellini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueillir, lire, inscrire. Recueils et anthologies à l’époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pratiques et formes littéraires, Cahiers du GADGES, 17/2020, , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradeau Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Pradeau et D. Reguig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Figure de Boileau : représentations, institutions, méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université Presses, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Goûter les temps” : le moment moderne pour La Bruyère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. Fr. Poulet, M. Tsimbidy et A. Welfringer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autres regards sur Les Caractères de La Bruyère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.87-104, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des Œuvres diverses aux Œuvres complètes, éditer Boileau entre le XVIIe et le XXIe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Desan et Anne-Régent Susini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éditer les Œuvres complètes. XVIe et XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, STFM - Classiques Garnier, pp.295-312, 2020, 978-2-406-10004-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10004-1.p.0295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10004-1.p.0295⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Art poétique de Boileau : une œuvre en recueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Reguig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nadia Cernogora, Emmanuelle Mortgat-Longuet, Guillaume Peureux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts de poésie et traités du vers français (fin XVI1e-XVIIe siècles). Langue, poème, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.335-350, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06651-4.p.0335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’Antoine Arnauld à Nicolas Boileau : un dialogue poétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnès Cousson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passions géométriques. Mélanges en l’honneur de Dominique Descotes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, p. 247-259., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...39 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Horace sublime de Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Dauvois, Michel Jourde et Jean-Charles Monferran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chacun son Horace. Appropriations et adaptations du modèle horatien en Europe (XVe-XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, p. 305-320, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Nous autres Français, nous avons tous Boileau dans le sang, dans les mœlles” : le Boileau de Lanson ou comment passer au XIXe siècle ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Antoine-Mahut et Stéphane Zékian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Âges classiques du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des archives contemporaines, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dictionnaire universel contre dictionnaire de corps : le paradoxe de Furetière »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Volker Schröder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Créer à plusieurs ? Collaborations littéraires, artistiques et scientifiques au Grand Siècle, XVe colloque du CIR 17, Princeton University, 10-12 mai 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’auctorialité dans les Provinciales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. Christophe Martin, avec la collaboration de Jean-Christophe Abramovici, Michèle Rosellini et Yannick Séité. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Illuminisme, sorcelleries et autres variations en hommage à Nicole Jacques-Lefèvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’ENS de Lyon, pp.147-161, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.8296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sublime et transparence des images dans les Dialogues sur l’éloquence de Fénelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Leplatre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le clair-obscur du visible : Fénelon et l'image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Université Jean Moulin-Lyon 3, pp.81-105, 2017, Cahiers du GADGES, 978-2-36442-074-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La correspondance de Boileau : un art de la distance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Requemora-Gros. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyages, rencontres, échanges au XVIIe siècle : Marseille carrefour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PFSCL, « Biblio 17 », Narr Verlag,, p. 177-187, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’augustinisme pour l’histoire des idées »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christelle Bahier-Porte, Pierre-François Moreau, Delphine Reguig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liberté de conscience et arts de penser. Mélanges en l’honneur d’Antony McKenna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, p. 27-43, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Boileau des Modernes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christelle Bahier-Porte et Claudine Poulouin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire et penser en Moderne (1687-1750)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champion, p. 43-65, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les âges de la vie dans la trilogie de Beaumarchais »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Ligier-Degauque. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures de Beaumarchais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 123-138, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Froideur et saveur de la rime chez Boileau »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou et Sophie Hache. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Épithète, la rime et la raison</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 367-382, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quid Romae faciam ? : la satire comme lieu poétique chez Boileau »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Ferreyrolles et Letizia Norci Cagiano de Azevedo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Rome n’est plus dans Rome » ? Entre mythe et satire : la représentation de Rome en France au tournant des XVIIe et XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, p. 145-160, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Vous êtes encore toute vive partout” : présence des images dans les Lettres de Mme de Sévigné »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Lignereux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La première année de correspondance entre Mme de Sévigné et Mme de Grignan,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 277-295, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Impertinence et littérarité chez Boileau »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. Isabelle Garnier et Olivier Leplatre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impertinence générique &amp; genres de l’impertinence du XVIe au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, p. 463-475, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Du Port-Royal à la “maison de Port-Royal” : l’Abrégé de l’histoire de Port-Royal de Racine, de l’inachèvement à l’édification »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux de culture dans la France du XVIIe siècle,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, p. 113-126., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le “Temps perdu” de l’aventure dans le Télémaque »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fénelon, les leçons de la fable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF/CNED, p. 17-34, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Clartés de l’ellipse : ordre des mots, logiques du texte dans La Princesse de Clèves »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. Agnès Fontvieille-Cordani et Stéphanie Thonnerieux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Ordre des mots à la lecture des textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université Lumière-Lyon II, p. 169-181, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le dialogue à Port-Royal : oralité et spectacle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">textes réunis par Bénédicte Louvat-Molozay et Gilles Siouffi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mises en scène de la parole aux XVIe et XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, p. 165-184, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Idolâtrie et barbarie : Port-Royal et la constitution d'une éthique de la clarté française »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. Delphine Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Obscurité : langage et herméneutique sous l’Ancien Régime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 9, Academia Bruylant, p. 69-78, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ces vérités qui nous regardent : voir et juger chez Pierre Nicole »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">textes présentés et recueillis par Bernard Roukhomovsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Optique des moralistes de Montaigne à Chamfort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champion, p. 125-140, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nouveautés linguistique et théologique : la période comme objet polémique à Port-Royal »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">textes réunis et présentés par Martine Groult. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systématique et iconographie du temps. Essais sur la notion de période</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l’Université de Saint-Étienne, p. 81-100., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos à la traduction française par Diane Meur de l’ouvrage de Larry F. Norman, The Shock of the Ancient : Literature and History In Early Modern France [Chicago University Press, 2011], Sous le choc de l’antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838468v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03142093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Cette mode ne laisse pas de changer avec le temps” (Charles Perrault, Parallèle des Anciens et des Modernes, I, p. 142) : comment peut-on être moderne ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Reguig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'idée de modernité au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Reguig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “Cette mode ne laisse pas de changer avec le temps” (Charles Perrault, Parallèle des Anciens et des Modernes, I, p. 142) : comment peut-on être moderne ? »</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Qu’est-ce qu’une « dame de qualité » ? Femme et modernité culturelle à la fin du XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Reguig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04838496v1</w:t>
+                <w:t xml:space="preserve">hal-04023724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'idée de modernité au XVIIe siècle</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Édition électronique du Parallèle des Anciens et des Modernes de Charles Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Reguig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...122 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9711,51 +9574,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="285A9586"/>
+    <w:nsid w:val="B85F0EC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9859,51 +9722,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="43C30E22"/>
+    <w:nsid w:val="5A478166"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10007,51 +9870,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="AC41F74C"/>
+    <w:nsid w:val="FEDD7B88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10244,51 +10107,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-reguig" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0744-0828" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076983668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Reguig" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.251.0025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838432v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362053v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5.p.0125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023758v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knac004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487341v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13575" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912277v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.102.0181" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023446v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367433v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornuaille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.204.0721" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142131v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906869v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/feeries.1995" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142130v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889240v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955522v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918980v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922721v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918993v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loub&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/feeries.786" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142118v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05132009v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ZCHA9191" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938078v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142115v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/feeries.443" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142110v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938897v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940588v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945737v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838492v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838473v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838479v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023704v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023580v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023692v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023706v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023541v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5486" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023676v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023656v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023629v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223919v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4745006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023647v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359557v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360180v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917388v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368295v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938894v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peureux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elibrary.narr.digital/book/10.24053/9783381117123" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/9783381117123" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628903v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahier-Porte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022616v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468557v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Christophe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fourquet-Gracieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963138v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904505v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955479v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01612902v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904503v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05881-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955473v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955461v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440612v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarr&#234;te" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955452v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838456v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narr.de/la-langue-%C3%A0-l%E2%80%99%C3%A9preuve-1171-1/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838462v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023557v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023568v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102583v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10393-6.p.0259" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914365v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914361v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142108v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465010v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914368v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10004-1.p.0295" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906868v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905919v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06651-4.p.0335" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905926v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884810v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912283v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900707v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8296" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897277v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900712v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889242v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901953v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915749v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915751v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917375v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923457v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922734v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925411v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929919v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938068v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938533v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938541v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939811v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940583v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838468v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142093v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838496v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023724v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360203v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-reguig" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0744-0828" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076983668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Reguig" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.251.0025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838432v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362053v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5.p.0125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023758v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knac004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487341v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13575" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912277v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.102.0181" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023446v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367433v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornuaille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.204.0721" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/feeries.1995" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142130v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889240v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955522v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918980v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922721v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918993v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loub&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/feeries.786" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142118v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05132009v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ZCHA9191" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938078v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142115v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/feeries.443" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142110v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938897v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940588v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945737v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838492v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838473v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838479v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023704v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023580v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023692v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023706v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023541v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5486" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023676v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023656v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023629v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223919v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4745006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023647v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359557v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360180v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917388v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368295v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938894v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peureux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elibrary.narr.digital/book/10.24053/9783381117123" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/9783381117123" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628903v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahier-Porte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Christophe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949445v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fourquet-Gracieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955479v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904505v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01612902v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904503v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05881-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955473v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955461v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440612v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naya" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarr&#234;te" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955452v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955459v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838456v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narr.de/la-langue-%C3%A0-l%E2%80%99%C3%A9preuve-1171-1/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838462v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023557v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023568v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102583v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10393-6.p.0259" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914361v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142108v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465010v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914368v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10004-1.p.0295" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905919v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06651-4.p.0335" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906868v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905926v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884810v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912283v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900707v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8296" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897277v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900712v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889242v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901953v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915749v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915751v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917375v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923457v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922734v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925411v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929919v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938068v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938533v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938541v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939811v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940583v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838468v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838496v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023733v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023724v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360203v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>