--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -9574,51 +9574,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B85F0EC2"/>
+    <w:nsid w:val="5285432A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9722,51 +9722,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A478166"/>
+    <w:nsid w:val="E23974C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9870,51 +9870,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="FEDD7B88"/>
+    <w:nsid w:val="FC354AA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>